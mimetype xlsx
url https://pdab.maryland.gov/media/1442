--- v0 (2026-10-02)
+++ v1 (2026-10-23)
@@ -1,156 +1,238 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/xl/metadata" ContentType="application/binary"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="30326"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30326"/>
   <fileSharing readOnlyRecommended="1"/>
-  <workbookPr showInkAnnotation="0" autoCompressPictures="0"/>
+  <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\ayork\Desktop\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\ayork\Downloads\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{9E5F2E35-EDEE-413F-BD91-EE37EA8FABD2}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{F72F9648-6637-4639-9F91-CADA46A18CB7}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="13896" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
-    <sheet name="Data Points" sheetId="2" r:id="rId1"/>
+    <sheet name="Data Points" sheetId="1" r:id="rId1"/>
   </sheets>
-  <calcPr calcId="0" concurrentCalc="0"/>
+  <definedNames>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Data Points'!$A$1:$Z$1</definedName>
+  </definedNames>
+  <calcPr calcId="0"/>
+  <extLst>
+    <ext uri="GoogleSheetsCustomDataVersion2">
+      <go:sheetsCustomData xmlns:go="http://customooxmlschemas.google.com/" r:id="rId5" roundtripDataChecksum="AvSqfiNBrR02neI9u7uKsGpV/NM4P484pABskH8aQw4="/>
+    </ext>
+  </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="7267" uniqueCount="1171">
   <si>
     <t>NDC11</t>
   </si>
   <si>
     <t>NDC_HYPHEN</t>
   </si>
   <si>
     <t>PROPRIETARY_NAME</t>
   </si>
   <si>
     <t>DRUG_DESCRIPTION</t>
   </si>
   <si>
+    <t>COM24_PT_CNT</t>
+  </si>
+  <si>
+    <t>COM24_TOT_UNITS</t>
+  </si>
+  <si>
+    <t>MCARE23_PT_CNT</t>
+  </si>
+  <si>
+    <t>MCARE23_TOT_UNITS</t>
+  </si>
+  <si>
+    <t>COM24_GROSS_SPEND</t>
+  </si>
+  <si>
+    <t>MCARE23_GROSS_SPEND</t>
+  </si>
+  <si>
+    <t>COM24_SPENDPERPT</t>
+  </si>
+  <si>
+    <t>MCARE23_SPENDPERPT</t>
+  </si>
+  <si>
+    <t>COM24_PCHANGE_SPEND</t>
+  </si>
+  <si>
+    <t>MCARE23_PCHANGE_SPEND</t>
+  </si>
+  <si>
+    <t>COM24_AVG_PAYER_COSTPERPT</t>
+  </si>
+  <si>
+    <t>MCARE23_AVG_PAYER_COSTPERPT</t>
+  </si>
+  <si>
+    <t>COM24_TOT_OOP</t>
+  </si>
+  <si>
+    <t>MCARE23_TOT_OOP</t>
+  </si>
+  <si>
+    <t>COM24_AVG_OOP</t>
+  </si>
+  <si>
+    <t>MCARE23_AVG_OOP</t>
+  </si>
+  <si>
+    <t>COM24_P50_OOP</t>
+  </si>
+  <si>
+    <t>MCARE23_P50_OOP</t>
+  </si>
+  <si>
+    <t>COM24_P90_OOP</t>
+  </si>
+  <si>
+    <t>MCARE23_P90_OOP</t>
+  </si>
+  <si>
+    <t>COM24_AVG_COSTSHARE</t>
+  </si>
+  <si>
+    <t>MCARE23_AVG_COSTSHARE</t>
+  </si>
+  <si>
     <t>00002143301</t>
   </si>
   <si>
     <t>00002-1433-01</t>
   </si>
   <si>
     <t>Trulicity</t>
   </si>
   <si>
+    <t>Dulaglutide Soln Pen-injector 0.75
+MG/0.5ML</t>
+  </si>
+  <si>
+    <t>00002143361</t>
+  </si>
+  <si>
+    <t>00002-1433-61</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
     <t>.</t>
   </si>
   <si>
-    <t>00002143361</t>
-[...7 lines deleted...]
-  <si>
     <t>00002143380</t>
   </si>
   <si>
     <t>00002-1433-80</t>
   </si>
   <si>
     <t>00002143401</t>
   </si>
   <si>
     <t>00002-1434-01</t>
   </si>
   <si>
-    <t>Dulaglutide Soln Pen-injector 1.5 MG/0.5ML</t>
+    <t>Dulaglutide Soln Pen-injector 1.5
+MG/0.5ML</t>
   </si>
   <si>
     <t>00002143461</t>
   </si>
   <si>
     <t>00002-1434-61</t>
   </si>
   <si>
     <t>00002143480</t>
   </si>
   <si>
     <t>00002-1434-80</t>
   </si>
   <si>
     <t>00002223601</t>
   </si>
   <si>
     <t>00002-2236-01</t>
   </si>
   <si>
-    <t>Dulaglutide Soln Pen-injector 3 MG/0.5ML</t>
+    <t>Dulaglutide Soln Pen-injector 3
+MG/0.5ML</t>
   </si>
   <si>
     <t>00002223661</t>
   </si>
   <si>
     <t>00002-2236-61</t>
   </si>
   <si>
     <t>00002223680</t>
   </si>
   <si>
     <t>00002-2236-80</t>
   </si>
   <si>
     <t>00002318201</t>
   </si>
   <si>
     <t>00002-3182-01</t>
   </si>
   <si>
-    <t>Dulaglutide Soln Pen-injector 4.5 MG/0.5ML</t>
+    <t>Dulaglutide Soln Pen-injector 4.5
+MG/0.5ML</t>
   </si>
   <si>
     <t>00002318261</t>
   </si>
   <si>
     <t>00002-3182-61</t>
   </si>
   <si>
     <t>00002318280</t>
   </si>
   <si>
     <t>00002-3182-80</t>
   </si>
   <si>
     <t>00002448354</t>
   </si>
   <si>
     <t>00002-4483-54</t>
   </si>
   <si>
     <t>Verzenio</t>
   </si>
   <si>
     <t>Abemaciclib Tab 50 MG</t>
   </si>
@@ -343,214 +425,250 @@
   <si>
     <t>00003218710</t>
   </si>
   <si>
     <t>00003-2187-10</t>
   </si>
   <si>
     <t>00003218713</t>
   </si>
   <si>
     <t>00003-2187-13</t>
   </si>
   <si>
     <t>Orencia</t>
   </si>
   <si>
     <t>Abatacept For IV Soln 250 MG</t>
   </si>
   <si>
     <t>00003218811</t>
   </si>
   <si>
     <t>00003-2188-11</t>
   </si>
   <si>
+    <t>Abatacept Subcutaneous Soln Prefilled
+Syringe 125 MG/ML</t>
+  </si>
+  <si>
     <t>00003218851</t>
   </si>
   <si>
     <t>00003-2188-51</t>
   </si>
   <si>
     <t>Orencia ClickJect</t>
   </si>
   <si>
+    <t>Abatacept Subcutaneous Soln
+Auto-Injector 125 MG/ML</t>
+  </si>
+  <si>
     <t>00003218890</t>
   </si>
   <si>
     <t>00003-2188-90</t>
   </si>
   <si>
     <t>00003218891</t>
   </si>
   <si>
     <t>00003-2188-91</t>
   </si>
   <si>
     <t>00003281411</t>
   </si>
   <si>
     <t>00003-2814-11</t>
   </si>
   <si>
+    <t>Abatacept Subcutaneous Soln Prefilled
+Syringe 50 MG/0.4ML</t>
+  </si>
+  <si>
     <t>00003281811</t>
   </si>
   <si>
     <t>00003-2818-11</t>
+  </si>
+  <si>
+    <t>Abatacept Subcutaneous Soln Prefilled
+Syringe 87.5 MG/0.7ML</t>
   </si>
   <si>
     <t>00003376474</t>
   </si>
   <si>
     <t>00003-3764-74</t>
   </si>
   <si>
     <t>Eliquis DVT/PE Starter
 Pack</t>
   </si>
   <si>
     <t>Apixaban Tab Starter Pack 5 MG</t>
   </si>
   <si>
     <t>00006007861</t>
   </si>
   <si>
     <t>00006-0078-61</t>
   </si>
   <si>
     <t>Janumet XR</t>
   </si>
   <si>
+    <t>Sitagliptin-Metformin HCl Tab ER 24HR
+50-500 MG</t>
+  </si>
+  <si>
     <t>00006007862</t>
   </si>
   <si>
     <t>00006-0078-62</t>
   </si>
   <si>
     <t>00006007882</t>
   </si>
   <si>
     <t>00006-0078-82</t>
   </si>
   <si>
     <t>00006008061</t>
   </si>
   <si>
     <t>00006-0080-61</t>
+  </si>
+  <si>
+    <t>Sitagliptin-Metformin HCl Tab ER 24HR
+50-1000 MG</t>
   </si>
   <si>
     <t>00006008062</t>
   </si>
   <si>
     <t>00006-0080-62</t>
   </si>
   <si>
     <t>00006008082</t>
   </si>
   <si>
     <t>00006-0080-82</t>
   </si>
   <si>
     <t>00006008131</t>
   </si>
   <si>
     <t>00006-0081-31</t>
   </si>
   <si>
     <t>Sitagliptin-Metformin HCl Tab ER 24HR
 100-1000 MG</t>
   </si>
   <si>
     <t>00006008154</t>
   </si>
   <si>
     <t>00006-0081-54</t>
   </si>
   <si>
     <t>00006008182</t>
   </si>
   <si>
     <t>00006-0081-82</t>
   </si>
   <si>
     <t>00006011201</t>
   </si>
   <si>
     <t>00006-0112-01</t>
   </si>
   <si>
     <t>Januvia</t>
   </si>
   <si>
+    <t>Sitagliptin Phosphate Tab 50 MG (Base
+Equiv)</t>
+  </si>
+  <si>
     <t>00006011228</t>
   </si>
   <si>
     <t>00006-0112-28</t>
   </si>
   <si>
     <t>00006011231</t>
   </si>
   <si>
     <t>00006-0112-31</t>
   </si>
   <si>
     <t>00006011254</t>
   </si>
   <si>
     <t>00006-0112-54</t>
   </si>
   <si>
     <t>00006022101</t>
   </si>
   <si>
     <t>00006-0221-01</t>
   </si>
   <si>
+    <t>Sitagliptin Phosphate Tab 25 MG (Base
+Equiv)</t>
+  </si>
+  <si>
     <t>00006022128</t>
   </si>
   <si>
     <t>00006-0221-28</t>
   </si>
   <si>
     <t>00006022131</t>
   </si>
   <si>
     <t>00006-0221-31</t>
   </si>
   <si>
     <t>00006022154</t>
   </si>
   <si>
     <t>00006-0221-54</t>
   </si>
   <si>
     <t>00006027701</t>
   </si>
   <si>
     <t>00006-0277-01</t>
   </si>
   <si>
+    <t>Sitagliptin Phosphate Tab 100 MG (Base
+Equiv)</t>
+  </si>
+  <si>
     <t>00006027702</t>
   </si>
   <si>
     <t>00006-0277-02</t>
   </si>
   <si>
     <t>00006027714</t>
   </si>
   <si>
     <t>00006-0277-14</t>
   </si>
   <si>
     <t>00006027727</t>
   </si>
   <si>
     <t>00006-0277-27</t>
   </si>
   <si>
     <t>00006027728</t>
   </si>
   <si>
     <t>00006-0277-28</t>
   </si>
   <si>
     <t>00006027730</t>
@@ -588,146 +706,156 @@
   <si>
     <t>00006-0277-82</t>
   </si>
   <si>
     <t>00006057501</t>
   </si>
   <si>
     <t>00006-0575-01</t>
   </si>
   <si>
     <t>00006057552</t>
   </si>
   <si>
     <t>00006-0575-52</t>
   </si>
   <si>
     <t>00006057561</t>
   </si>
   <si>
     <t>00006-0575-61</t>
   </si>
   <si>
     <t>Janumet</t>
   </si>
   <si>
-    <t>Sitagliptin-Metformin HCl Tab 50-500 MG</t>
+    <t>Sitagliptin-Metformin HCl Tab 50-500
+MG</t>
   </si>
   <si>
     <t>00006057562</t>
   </si>
   <si>
     <t>00006-0575-62</t>
   </si>
   <si>
     <t>00006057582</t>
   </si>
   <si>
     <t>00006-0575-82</t>
   </si>
   <si>
     <t>00006057701</t>
   </si>
   <si>
     <t>00006-0577-01</t>
   </si>
   <si>
     <t>00006057752</t>
   </si>
   <si>
     <t>00006-0577-52</t>
   </si>
   <si>
     <t>00006057761</t>
   </si>
   <si>
     <t>00006-0577-61</t>
   </si>
   <si>
-    <t>Sitagliptin-Metformin HCl Tab 50-1000 MG</t>
+    <t>Sitagliptin-Metformin HCl Tab 50-1000
+MG</t>
   </si>
   <si>
     <t>00006057762</t>
   </si>
   <si>
     <t>00006-0577-62</t>
   </si>
   <si>
     <t>00006057782</t>
   </si>
   <si>
     <t>00006-0577-82</t>
   </si>
   <si>
     <t>00023114501</t>
   </si>
   <si>
     <t>00023-1145-01</t>
   </si>
   <si>
     <t>Botox</t>
   </si>
   <si>
     <t>OnabotulinumtoxinA For Inj 100 Unit</t>
   </si>
   <si>
     <t>00023114502</t>
   </si>
   <si>
     <t>00023-1145-02</t>
   </si>
   <si>
     <t>00023391950</t>
   </si>
   <si>
     <t>00023-3919-50</t>
   </si>
   <si>
     <t>Botox Cosmetic</t>
   </si>
   <si>
+    <t>OnabotulinumtoxinA (Cosmetic) For Inj
+50 Unit</t>
+  </si>
+  <si>
     <t>00023392102</t>
   </si>
   <si>
     <t>00023-3921-02</t>
   </si>
   <si>
     <t>OnabotulinumtoxinA For Inj 200 Unit</t>
   </si>
   <si>
     <t>00023392103</t>
   </si>
   <si>
     <t>00023-3921-03</t>
   </si>
   <si>
     <t>00023923201</t>
   </si>
   <si>
     <t>00023-9232-01</t>
   </si>
   <si>
+    <t>OnabotulinumtoxinA (Cosmetic) For Inj
+100 Unit</t>
+  </si>
+  <si>
     <t>00069018721</t>
   </si>
   <si>
     <t>00069-0187-21</t>
   </si>
   <si>
     <t>Ibrance</t>
   </si>
   <si>
     <t>Palbociclib Cap 75 MG</t>
   </si>
   <si>
     <t>00069018821</t>
   </si>
   <si>
     <t>00069-0188-21</t>
   </si>
   <si>
     <t>Palbociclib Cap 100 MG</t>
   </si>
   <si>
     <t>00069018921</t>
   </si>
   <si>
     <t>00069-0189-21</t>
@@ -753,168 +881,200 @@
   <si>
     <t>00069048603</t>
   </si>
   <si>
     <t>00069-0486-03</t>
   </si>
   <si>
     <t>Palbociclib Tab 100 MG</t>
   </si>
   <si>
     <t>00069048607</t>
   </si>
   <si>
     <t>00069-0486-07</t>
   </si>
   <si>
     <t>00069050114</t>
   </si>
   <si>
     <t>00069-0501-14</t>
   </si>
   <si>
     <t>Xeljanz XR</t>
   </si>
   <si>
+    <t>Tofacitinib Citrate Tab ER 24HR 11 MG
+(Base Equivalent)</t>
+  </si>
+  <si>
     <t>00069050130</t>
   </si>
   <si>
     <t>00069-0501-30</t>
   </si>
   <si>
     <t>00069050230</t>
   </si>
   <si>
     <t>00069-0502-30</t>
   </si>
   <si>
+    <t>Tofacitinib Citrate Tab ER 24HR 22 MG
+(Base Equivalent)</t>
+  </si>
+  <si>
     <t>00069068803</t>
   </si>
   <si>
     <t>00069-0688-03</t>
   </si>
   <si>
     <t>Palbociclib Tab 125 MG</t>
   </si>
   <si>
     <t>00069068807</t>
   </si>
   <si>
     <t>00069-0688-07</t>
   </si>
   <si>
     <t>00069100101</t>
   </si>
   <si>
     <t>00069-1001-01</t>
   </si>
   <si>
     <t>Xeljanz</t>
   </si>
   <si>
+    <t>Tofacitinib Citrate Tab 5 MG (Base
+Equivalent)</t>
+  </si>
+  <si>
     <t>00069100102</t>
   </si>
   <si>
     <t>00069-1001-02</t>
   </si>
   <si>
     <t>00069100103</t>
   </si>
   <si>
     <t>00069-1001-03</t>
   </si>
   <si>
     <t>00069100201</t>
   </si>
   <si>
     <t>00069-1002-01</t>
   </si>
   <si>
+    <t>Tofacitinib Citrate Tab 10 MG (Base
+Equivalent)</t>
+  </si>
+  <si>
     <t>00069100202</t>
   </si>
   <si>
     <t>00069-1002-02</t>
   </si>
   <si>
     <t>00069100203</t>
   </si>
   <si>
     <t>00069-1002-03</t>
   </si>
   <si>
     <t>00069102901</t>
   </si>
   <si>
     <t>00069-1029-01</t>
   </si>
   <si>
+    <t>Tofacitinib Citrate Oral Soln 1 MG/ML
+(Base Equivalent)</t>
+  </si>
+  <si>
     <t>00069102902</t>
   </si>
   <si>
     <t>00069-1029-02</t>
   </si>
   <si>
     <t>00078063941</t>
   </si>
   <si>
     <t>00078-0639-41</t>
   </si>
   <si>
-    <t>Secukinumab Subcutaneous Auto-inj 150
-MG/ML (300 MG Dose)</t>
+    <t>Cosentyx Sensoready
+(300 MG)</t>
+  </si>
+  <si>
+    <t>Secukinumab Subcutaneous Auto-inj
+150 MG/ML (300 MG Dose)</t>
   </si>
   <si>
     <t>00078063968</t>
   </si>
   <si>
     <t>00078-0639-68</t>
   </si>
   <si>
+    <t>Cosentyx Sensoready
+Pen</t>
+  </si>
+  <si>
+    <t>Secukinumab Subcutaneous Soln
+Auto-injector 150 MG/ML</t>
+  </si>
+  <si>
     <t>00078063997</t>
   </si>
   <si>
     <t>00078-0639-97</t>
   </si>
   <si>
     <t>Cosentyx</t>
   </si>
   <si>
-    <t>Secukinumab Subcutaneous Soln Prefilled
-Syringe 150 MG/ML</t>
+    <t>Secukinumab Subcutaneous Soln
+Prefilled Syringe 150 MG/ML</t>
   </si>
   <si>
     <t>00078063998</t>
   </si>
   <si>
     <t>00078-0639-98</t>
   </si>
   <si>
     <t>Cosentyx (300 MG Dose)</t>
   </si>
   <si>
-    <t>Secukinumab Subcutaneous Pref Syr 150
-MG/ML (300 MG Dose)</t>
+    <t>Secukinumab Subcutaneous Pref Syr
+150 MG/ML (300 MG Dose)</t>
   </si>
   <si>
     <t>00078065920</t>
   </si>
   <si>
     <t>00078-0659-20</t>
   </si>
   <si>
     <t>Entresto</t>
   </si>
   <si>
     <t>Sacubitril-Valsartan Tab 24-26 MG</t>
   </si>
   <si>
     <t>00078065935</t>
   </si>
   <si>
     <t>00078-0659-35</t>
   </si>
   <si>
     <t>00078065961</t>
   </si>
   <si>
     <t>00078-0659-61</t>
   </si>
@@ -966,105 +1126,121 @@
   <si>
     <t>00078-0777-35</t>
   </si>
   <si>
     <t>00078077761</t>
   </si>
   <si>
     <t>00078-0777-61</t>
   </si>
   <si>
     <t>00078077767</t>
   </si>
   <si>
     <t>00078-0777-67</t>
   </si>
   <si>
     <t>00078086001</t>
   </si>
   <si>
     <t>00078-0860-01</t>
   </si>
   <si>
     <t>Kisqali (200 MG Dose)</t>
   </si>
   <si>
+    <t>Ribociclib Succinate Tab Pack 200 MG
+Daily Dose</t>
+  </si>
+  <si>
     <t>00078086714</t>
   </si>
   <si>
     <t>00078-0867-14</t>
   </si>
   <si>
     <t>Kisqali (400 MG Dose)</t>
   </si>
   <si>
+    <t>Ribociclib Succinate Tab Pack 400 MG
+Daily Dose (200 MG Tab)</t>
+  </si>
+  <si>
     <t>00078086742</t>
   </si>
   <si>
     <t>00078-0867-42</t>
   </si>
   <si>
     <t>00078087421</t>
   </si>
   <si>
     <t>00078-0874-21</t>
   </si>
   <si>
     <t>Kisqali (600 MG Dose)</t>
   </si>
   <si>
+    <t>Ribociclib Succinate Tab Pack 600 MG
+Daily Dose (200 MG Tab)</t>
+  </si>
+  <si>
     <t>00078087463</t>
   </si>
   <si>
     <t>00078-0874-63</t>
   </si>
   <si>
     <t>00078105697</t>
   </si>
   <si>
     <t>00078-1056-97</t>
   </si>
   <si>
-    <t>Secukinumab Subcutaneous Soln Prefilled
-Syringe 75 MG/0.5ML</t>
+    <t>Secukinumab Subcutaneous Soln
+Prefilled Syringe 75 MG/0.5ML</t>
   </si>
   <si>
     <t>00078105699</t>
   </si>
   <si>
     <t>00078-1056-99</t>
   </si>
   <si>
     <t>00078107068</t>
   </si>
   <si>
     <t>00078-1070-68</t>
   </si>
   <si>
     <t>Cosentyx UnoReady</t>
   </si>
   <si>
+    <t>Secukinumab Subcutaneous Soln
+Auto-injector 300 MG/2ML</t>
+  </si>
+  <si>
     <t>00078107096</t>
   </si>
   <si>
     <t>00078-1070-96</t>
   </si>
   <si>
     <t>00078116861</t>
   </si>
   <si>
     <t>00078-1168-61</t>
   </si>
   <si>
     <t>Secukinumab IV Soln 125 MG/5ML</t>
   </si>
   <si>
     <t>00078123120</t>
   </si>
   <si>
     <t>00078-1231-20</t>
   </si>
   <si>
     <t>00078123820</t>
   </si>
   <si>
     <t>00078-1238-20</t>
@@ -1072,179 +1248,202 @@
   <si>
     <t>00169210011</t>
   </si>
   <si>
     <t>00169-2100-11</t>
   </si>
   <si>
     <t>NovoLOG ReliOn</t>
   </si>
   <si>
     <t>Insulin Aspart Inj Soln 100 Unit/ML</t>
   </si>
   <si>
     <t>00169210112</t>
   </si>
   <si>
     <t>00169-2101-12</t>
   </si>
   <si>
     <t>00169210125</t>
   </si>
   <si>
     <t>00169-2101-25</t>
   </si>
   <si>
-    <t>NovoLOG FlexPen ReliOn</t>
-[...2 lines deleted...]
-    <t>Insulin Aspart Soln Pen-injector 100 Unit/ML</t>
+    <t>NovoLOG FlexPen
+ReliOn</t>
+  </si>
+  <si>
+    <t>Insulin Aspart Soln Pen-injector 100
+Unit/ML</t>
   </si>
   <si>
     <t>00169320111</t>
   </si>
   <si>
     <t>00169-3201-11</t>
   </si>
   <si>
     <t>Fiasp</t>
   </si>
   <si>
+    <t>Insulin Aspart (with Niacinamide) Inj 100
+Unit/ML</t>
+  </si>
+  <si>
     <t>00169320415</t>
   </si>
   <si>
     <t>00169-3204-15</t>
   </si>
   <si>
     <t>Fiasp FlexTouch</t>
   </si>
   <si>
+    <t>Insulin Aspart (with Niacinamide) Sol
+Pen-inj 100 Unit/ML</t>
+  </si>
+  <si>
     <t>00169320511</t>
   </si>
   <si>
     <t>00169-3205-11</t>
   </si>
   <si>
     <t>Fiasp PenFill</t>
   </si>
   <si>
+    <t>Insulin Aspart (with Niacinamide) Soln
+Cartridge 100 Unit/ML</t>
+  </si>
+  <si>
     <t>00169320515</t>
   </si>
   <si>
     <t>00169-3205-15</t>
   </si>
   <si>
     <t>00169320611</t>
   </si>
   <si>
     <t>00169-3206-11</t>
   </si>
   <si>
     <t>Fiasp PumpCart</t>
   </si>
   <si>
     <t>00169320615</t>
   </si>
   <si>
     <t>00169-3206-15</t>
   </si>
   <si>
     <t>00169330312</t>
   </si>
   <si>
     <t>00169-3303-12</t>
   </si>
   <si>
     <t>NovoLOG PenFill</t>
   </si>
   <si>
-    <t>Insulin Aspart Soln Cartridge 100 Unit/ML</t>
+    <t>Insulin Aspart Soln Cartridge 100
+Unit/ML</t>
   </si>
   <si>
     <t>00169413001</t>
   </si>
   <si>
     <t>00169-4130-01</t>
   </si>
   <si>
     <t>Ozempic (1 MG/DOSE)</t>
   </si>
   <si>
     <t>Semaglutide Soln Pen-inj 1 MG/DOSE (4
 MG/3ML)</t>
   </si>
   <si>
     <t>00169413013</t>
   </si>
   <si>
     <t>00169-4130-13</t>
   </si>
   <si>
     <t>00169413211</t>
   </si>
   <si>
     <t>00169-4132-11</t>
   </si>
   <si>
     <t>Ozempic (0.25 or 0.5
 MG/DOSE)</t>
   </si>
   <si>
+    <t>Semaglutide Soln Pen-inj 0.25 or 0.5
+MG/DOSE (2 MG/1.5ML)</t>
+  </si>
+  <si>
     <t>00169413212</t>
   </si>
   <si>
     <t>00169-4132-12</t>
   </si>
   <si>
     <t>00169413602</t>
   </si>
   <si>
     <t>00169-4136-02</t>
   </si>
   <si>
     <t>Semaglutide Soln Pen-inj 1 MG/DOSE (2
 MG/1.5ML)</t>
   </si>
   <si>
     <t>00169413611</t>
   </si>
   <si>
     <t>00169-4136-11</t>
   </si>
   <si>
     <t>00169418103</t>
   </si>
   <si>
     <t>00169-4181-03</t>
   </si>
   <si>
     <t>00169418113</t>
   </si>
   <si>
     <t>00169-4181-13</t>
   </si>
   <si>
+    <t>Semaglutide Soln Pen-inj 0.25 or 0.5
+MG/DOSE (2 MG/3ML)</t>
+  </si>
+  <si>
     <t>00169430301</t>
   </si>
   <si>
     <t>00169-4303-01</t>
   </si>
   <si>
     <t>00169430313</t>
   </si>
   <si>
     <t>00169-4303-13</t>
   </si>
   <si>
     <t>Rybelsus</t>
   </si>
   <si>
     <t>Semaglutide Tab 3 MG</t>
   </si>
   <si>
     <t>00169430330</t>
   </si>
   <si>
     <t>00169-4303-30</t>
   </si>
   <si>
     <t>00169430701</t>
@@ -1306,268 +1505,308 @@
   <si>
     <t>00169-4415-31</t>
   </si>
   <si>
     <t>00169442531</t>
   </si>
   <si>
     <t>00169-4425-31</t>
   </si>
   <si>
     <t>00169450101</t>
   </si>
   <si>
     <t>00169-4501-01</t>
   </si>
   <si>
     <t>00169450114</t>
   </si>
   <si>
     <t>00169-4501-14</t>
   </si>
   <si>
     <t>Wegovy</t>
   </si>
   <si>
+    <t>Semaglutide (Weight Mngmt) Soln
+Auto-Injector 1 MG/0.5ML</t>
+  </si>
+  <si>
     <t>00169450501</t>
   </si>
   <si>
     <t>00169-4505-01</t>
   </si>
   <si>
     <t>00169450514</t>
   </si>
   <si>
     <t>00169-4505-14</t>
   </si>
   <si>
+    <t>Semaglutide (Weight Mngmt) Soln
+Auto-Injector 0.5 MG/0.5ML</t>
+  </si>
+  <si>
     <t>00169451701</t>
   </si>
   <si>
     <t>00169-4517-01</t>
   </si>
   <si>
     <t>00169451714</t>
   </si>
   <si>
     <t>00169-4517-14</t>
   </si>
   <si>
+    <t>Semaglutide (Weight Mngmt) Soln
+Auto-Injector 1.7 MG/0.75ML</t>
+  </si>
+  <si>
     <t>00169452401</t>
   </si>
   <si>
     <t>00169-4524-01</t>
   </si>
   <si>
     <t>00169452414</t>
   </si>
   <si>
     <t>00169-4524-14</t>
   </si>
   <si>
+    <t>Semaglutide (Weight Mngmt) Soln
+Auto-Injector 2.4 MG/0.75ML</t>
+  </si>
+  <si>
     <t>00169452501</t>
   </si>
   <si>
     <t>00169-4525-01</t>
   </si>
   <si>
     <t>00169452514</t>
   </si>
   <si>
     <t>00169-4525-14</t>
+  </si>
+  <si>
+    <t>Semaglutide (Weight Mngmt) Soln
+Auto-Injector 0.25 MG/0.5ML</t>
   </si>
   <si>
     <t>00169477211</t>
   </si>
   <si>
     <t>00169-4772-11</t>
   </si>
   <si>
     <t>Ozempic (2 MG/DOSE)</t>
   </si>
   <si>
     <t>Semaglutide Soln Pen-inj 2 MG/DOSE (8
 MG/3ML)</t>
   </si>
   <si>
     <t>00169477212</t>
   </si>
   <si>
     <t>00169-4772-12</t>
   </si>
   <si>
     <t>00169633910</t>
   </si>
   <si>
     <t>00169-6339-10</t>
   </si>
   <si>
     <t>NovoLOG FlexPen</t>
   </si>
   <si>
     <t>00169750111</t>
   </si>
   <si>
     <t>00169-7501-11</t>
   </si>
   <si>
     <t>NovoLOG</t>
   </si>
   <si>
     <t>00173085910</t>
   </si>
   <si>
     <t>00173-0859-10</t>
   </si>
   <si>
     <t>Breo Ellipta</t>
   </si>
   <si>
+    <t>Fluticasone Furoate-Vilanterol Aero
+Powd BA 100-25 MCG/ACT</t>
+  </si>
+  <si>
     <t>00173085914</t>
   </si>
   <si>
     <t>00173-0859-14</t>
   </si>
   <si>
     <t>00173086906</t>
   </si>
   <si>
     <t>00173-0869-06</t>
   </si>
   <si>
     <t>Anoro Ellipta</t>
   </si>
   <si>
+    <t>Umeclidinium-Vilanterol Aero Powd BA
+62.5-25 MCG/ACT</t>
+  </si>
+  <si>
     <t>00173086910</t>
   </si>
   <si>
     <t>00173-0869-10</t>
   </si>
   <si>
     <t>00173086961</t>
   </si>
   <si>
     <t>00173-0869-61</t>
   </si>
   <si>
     <t>00173088210</t>
   </si>
   <si>
     <t>00173-0882-10</t>
   </si>
   <si>
+    <t>Fluticasone Furoate-Vilanterol Aero
+Powd BA 200-25 MCG/ACT</t>
+  </si>
+  <si>
     <t>00173088214</t>
   </si>
   <si>
     <t>00173-0882-14</t>
   </si>
   <si>
     <t>00173088710</t>
   </si>
   <si>
     <t>00173-0887-10</t>
   </si>
   <si>
     <t>Trelegy Ellipta</t>
   </si>
   <si>
-    <t>Fluticasone-Umeclidinium-Vilanterol AEPB
-100-62.5-25 MCG/ACT</t>
+    <t>Fluticasone-Umeclidinium-Vilanterol
+AEPB 100-62.5-25 MCG/ACT</t>
   </si>
   <si>
     <t>00173088714</t>
   </si>
   <si>
     <t>00173-0887-14</t>
   </si>
   <si>
     <t>00173089310</t>
   </si>
   <si>
     <t>00173-0893-10</t>
   </si>
   <si>
-    <t>Fluticasone-Umeclidinium-Vilanterol AEPB
-200-62.5-25 MCG/ACT</t>
+    <t>Fluticasone-Umeclidinium-Vilanterol
+AEPB 200-62.5-25 MCG/ACT</t>
   </si>
   <si>
     <t>00173089314</t>
   </si>
   <si>
     <t>00173-0893-14</t>
   </si>
   <si>
     <t>00173091610</t>
   </si>
   <si>
     <t>00173-0916-10</t>
   </si>
   <si>
+    <t>Fluticasone Furoate-Vilanterol Aero
+Powd BA 50-25 MCG/ACT</t>
+  </si>
+  <si>
     <t>00310051260</t>
   </si>
   <si>
     <t>00310-0512-60</t>
   </si>
   <si>
     <t>Calquence</t>
   </si>
   <si>
     <t>Acalabrutinib Cap 100 MG</t>
   </si>
   <si>
     <t>00310351260</t>
   </si>
   <si>
     <t>00310-3512-60</t>
   </si>
   <si>
     <t>Acalabrutinib Maleate Tab 100 MG</t>
   </si>
   <si>
     <t>00310620530</t>
   </si>
   <si>
     <t>00310-6205-30</t>
   </si>
   <si>
     <t>Farxiga</t>
   </si>
   <si>
-    <t>Dapagliflozin Propanediol Tab 5 MG (Base
-Equivalent)</t>
+    <t>Dapagliflozin Propanediol Tab 5 MG
+(Base Equivalent)</t>
   </si>
   <si>
     <t>00310620590</t>
   </si>
   <si>
     <t>00310-6205-90</t>
   </si>
   <si>
     <t>00310621030</t>
   </si>
   <si>
     <t>00310-6210-30</t>
+  </si>
+  <si>
+    <t>Dapagliflozin Propanediol Tab 10 MG
+(Base Equivalent)</t>
   </si>
   <si>
     <t>00310621039</t>
   </si>
   <si>
     <t>00310-6210-39</t>
   </si>
   <si>
     <t>00310621090</t>
   </si>
   <si>
     <t>00310-6210-90</t>
   </si>
   <si>
     <t>00456120130</t>
   </si>
   <si>
     <t>00456-1201-30</t>
   </si>
   <si>
     <t>Linzess</t>
   </si>
   <si>
     <t>Linaclotide Cap 145 MCG</t>
   </si>
@@ -1723,132 +1962,132 @@
   <si>
     <t>50090-3483-00</t>
   </si>
   <si>
     <t>50090348400</t>
   </si>
   <si>
     <t>50090-3484-00</t>
   </si>
   <si>
     <t>50090546700</t>
   </si>
   <si>
     <t>50090-5467-00</t>
   </si>
   <si>
     <t>50090624700</t>
   </si>
   <si>
     <t>50090-6247-00</t>
   </si>
   <si>
     <t>Biktarvy</t>
   </si>
   <si>
-    <t>Bictegravir-Emtricitabine-Tenofovir AF Tab
-50-200-25 MG</t>
+    <t>Bictegravir-Emtricitabine-Tenofovir AF
+Tab 50-200-25 MG</t>
   </si>
   <si>
     <t>50090645300</t>
   </si>
   <si>
     <t>50090-6453-00</t>
   </si>
   <si>
     <t>50090645600</t>
   </si>
   <si>
     <t>50090-6456-00</t>
   </si>
   <si>
     <t>50090657100</t>
   </si>
   <si>
     <t>50090-6571-00</t>
   </si>
   <si>
     <t>50090758900</t>
   </si>
   <si>
     <t>50090-7589-00</t>
   </si>
   <si>
     <t>50242004062</t>
   </si>
   <si>
     <t>50242-0040-62</t>
   </si>
   <si>
     <t>Xolair</t>
   </si>
   <si>
     <t>Omalizumab For Inj 150 MG</t>
   </si>
   <si>
     <t>50242004086</t>
   </si>
   <si>
     <t>50242-0040-86</t>
   </si>
   <si>
     <t>50242021401</t>
   </si>
   <si>
     <t>50242-0214-01</t>
   </si>
   <si>
-    <t>Omalizumab Subcutaneous Soln Prefilled
-Syringe 75 MG/0.5ML</t>
+    <t>Omalizumab Subcutaneous Soln
+Prefilled Syringe 75 MG/0.5ML</t>
   </si>
   <si>
     <t>50242021403</t>
   </si>
   <si>
     <t>50242-0214-03</t>
   </si>
   <si>
     <t>50242021455</t>
   </si>
   <si>
     <t>50242-0214-55</t>
   </si>
   <si>
     <t>50242021486</t>
   </si>
   <si>
     <t>50242-0214-86</t>
   </si>
   <si>
     <t>50242021501</t>
   </si>
   <si>
     <t>50242-0215-01</t>
   </si>
   <si>
-    <t>Omalizumab Subcutaneous Soln Prefilled
-Syringe 150 MG/ML</t>
+    <t>Omalizumab Subcutaneous Soln
+Prefilled Syringe 150 MG/ML</t>
   </si>
   <si>
     <t>50242021503</t>
   </si>
   <si>
     <t>50242-0215-03</t>
   </si>
   <si>
     <t>50242021555</t>
   </si>
   <si>
     <t>50242-0215-55</t>
   </si>
   <si>
     <t>50242021586</t>
   </si>
   <si>
     <t>50242-0215-86</t>
   </si>
   <si>
     <t>50242022701</t>
   </si>
   <si>
     <t>50242-0227-01</t>
   </si>
@@ -1984,89 +2223,102 @@
   <si>
     <t>Rivaroxaban Tab 10 MG</t>
   </si>
   <si>
     <t>50458058030</t>
   </si>
   <si>
     <t>50458-0580-30</t>
   </si>
   <si>
     <t>50458058090</t>
   </si>
   <si>
     <t>50458-0580-90</t>
   </si>
   <si>
     <t>50458058451</t>
   </si>
   <si>
     <t>50458-0584-51</t>
   </si>
   <si>
     <t>Xarelto Starter Pack</t>
   </si>
   <si>
+    <t>Rivaroxaban Tab Starter Therapy Pack
+15 MG &amp; 20 MG</t>
+  </si>
+  <si>
     <t>50474070061</t>
   </si>
   <si>
     <t>50474-0700-61</t>
   </si>
   <si>
     <t>50474070062</t>
   </si>
   <si>
     <t>50474-0700-62</t>
   </si>
   <si>
     <t>Cimzia</t>
   </si>
   <si>
-    <t>Certolizumab Pegol For Inj Kit 2 X 200 MG</t>
+    <t>Certolizumab Pegol For Inj Kit 2 X 200
+MG</t>
   </si>
   <si>
     <t>50474071079</t>
   </si>
   <si>
     <t>50474-0710-79</t>
   </si>
   <si>
+    <t>Certolizumab Pegol Prefilled Syringe Kit
+2 X 200 MG/ML</t>
+  </si>
+  <si>
     <t>50474071080</t>
   </si>
   <si>
     <t>50474-0710-80</t>
   </si>
   <si>
     <t>50474071081</t>
   </si>
   <si>
     <t>50474-0710-81</t>
   </si>
   <si>
     <t>Cimzia Starter Kit</t>
   </si>
   <si>
+    <t>Certolizumab Pegol Prefilled Syringe Kit
+6 X 200 MG/ML</t>
+  </si>
+  <si>
     <t>50474075010</t>
   </si>
   <si>
     <t>50474-0750-10</t>
   </si>
   <si>
     <t>55154142200</t>
   </si>
   <si>
     <t>55154-1422-00</t>
   </si>
   <si>
     <t>55154142308</t>
   </si>
   <si>
     <t>55154-1423-08</t>
   </si>
   <si>
     <t>55154142400</t>
   </si>
   <si>
     <t>55154-1424-00</t>
   </si>
   <si>
     <t>55154142408</t>
@@ -2083,126 +2335,138 @@
   <si>
     <t>Otezla</t>
   </si>
   <si>
     <t>Apremilast Tab 30 MG</t>
   </si>
   <si>
     <t>55513013750</t>
   </si>
   <si>
     <t>55513-0137-50</t>
   </si>
   <si>
     <t>55513013760</t>
   </si>
   <si>
     <t>55513-0137-60</t>
   </si>
   <si>
     <t>55513036955</t>
   </si>
   <si>
     <t>55513-0369-55</t>
   </si>
   <si>
+    <t>Apremilast Tab Starter Therapy Pack 10
+MG &amp; 20 MG &amp; 30 MG</t>
+  </si>
+  <si>
     <t>55513049751</t>
   </si>
   <si>
     <t>55513-0497-51</t>
   </si>
   <si>
     <t>55513049760</t>
   </si>
   <si>
     <t>55513-0497-60</t>
   </si>
   <si>
     <t>55513050855</t>
   </si>
   <si>
     <t>55513-0508-55</t>
   </si>
   <si>
     <t>55513051641</t>
   </si>
   <si>
     <t>55513-0516-41</t>
   </si>
   <si>
     <t>55513051804</t>
   </si>
   <si>
     <t>55513-0518-04</t>
   </si>
   <si>
     <t>55513051930</t>
   </si>
   <si>
     <t>55513-0519-30</t>
   </si>
   <si>
     <t>57894005427</t>
   </si>
   <si>
     <t>57894-0054-27</t>
   </si>
   <si>
     <t>Stelara</t>
+  </si>
+  <si>
+    <t>Ustekinumab IV Soln 130 MG/26ML (5
+MG/ML) (For IV Infusion)</t>
   </si>
   <si>
     <t>57894006002</t>
   </si>
   <si>
     <t>57894-0060-02</t>
   </si>
   <si>
     <t>Ustekinumab Inj 45 MG/0.5ML</t>
   </si>
   <si>
     <t>57894006003</t>
   </si>
   <si>
     <t>57894-0060-03</t>
   </si>
   <si>
     <t>Ustekinumab Soln Prefilled Syringe 45
 MG/0.5ML</t>
   </si>
   <si>
     <t>57894006102</t>
   </si>
   <si>
     <t>57894-0061-02</t>
   </si>
   <si>
     <t>57894006103</t>
   </si>
   <si>
     <t>57894-0061-03</t>
   </si>
   <si>
+    <t>Ustekinumab Soln Prefilled Syringe 90
+MG/ML</t>
+  </si>
+  <si>
     <t>57894044001</t>
   </si>
   <si>
     <t>57894-0440-01</t>
   </si>
   <si>
     <t>57894044003</t>
   </si>
   <si>
     <t>57894-0440-03</t>
   </si>
   <si>
     <t>57894044101</t>
   </si>
   <si>
     <t>57894-0441-01</t>
   </si>
   <si>
     <t>57894044401</t>
   </si>
   <si>
     <t>57894-0444-01</t>
   </si>
   <si>
     <t>57962000712</t>
@@ -2264,111 +2528,128 @@
   <si>
     <t>57962-0420-28</t>
   </si>
   <si>
     <t>Ibrutinib Tab 420 MG</t>
   </si>
   <si>
     <t>57962056028</t>
   </si>
   <si>
     <t>57962-0560-28</t>
   </si>
   <si>
     <t>Ibrutinib Tab 560 MG</t>
   </si>
   <si>
     <t>58406001001</t>
   </si>
   <si>
     <t>58406-0010-01</t>
   </si>
   <si>
     <t>Enbrel</t>
   </si>
   <si>
+    <t>Etanercept Subcutaneous Soln Prefilled
+Syringe 25 MG/0.5ML</t>
+  </si>
+  <si>
     <t>58406001004</t>
   </si>
   <si>
     <t>58406-0010-04</t>
   </si>
   <si>
     <t>58406002101</t>
   </si>
   <si>
     <t>58406-0021-01</t>
   </si>
   <si>
+    <t>Etanercept Subcutaneous Soln Prefilled
+Syringe 50 MG/ML</t>
+  </si>
+  <si>
     <t>58406002104</t>
   </si>
   <si>
     <t>58406-0021-04</t>
   </si>
   <si>
     <t>58406003201</t>
   </si>
   <si>
     <t>58406-0032-01</t>
   </si>
   <si>
     <t>Enbrel SureClick</t>
   </si>
   <si>
+    <t>Etanercept Subcutaneous Solution
+Auto-injector 50 MG/ML</t>
+  </si>
+  <si>
     <t>58406003204</t>
   </si>
   <si>
     <t>58406-0032-04</t>
   </si>
   <si>
     <t>58406004401</t>
   </si>
   <si>
     <t>58406-0044-01</t>
   </si>
   <si>
     <t>Enbrel Mini</t>
   </si>
   <si>
+    <t>Etanercept Subcutaneous Solution
+Cartridge 50 MG/ML</t>
+  </si>
+  <si>
     <t>58406004404</t>
   </si>
   <si>
     <t>58406-0044-04</t>
   </si>
   <si>
     <t>58406004424</t>
   </si>
   <si>
     <t>58406-0044-24</t>
   </si>
   <si>
     <t>58406005501</t>
   </si>
   <si>
     <t>58406-0055-01</t>
   </si>
   <si>
-    <t>Etanercept Subcutaneous Inj 25 MG/0.5ML</t>
+    <t>Etanercept Subcutaneous Inj 25
+MG/0.5ML</t>
   </si>
   <si>
     <t>58406005504</t>
   </si>
   <si>
     <t>58406-0055-04</t>
   </si>
   <si>
     <t>58406042534</t>
   </si>
   <si>
     <t>58406-0425-34</t>
   </si>
   <si>
     <t>Etanercept For Subcutaneous Inj 25 MG</t>
   </si>
   <si>
     <t>58406042541</t>
   </si>
   <si>
     <t>58406-0425-41</t>
   </si>
   <si>
     <t>58406043501</t>
   </si>
@@ -2642,336 +2923,396 @@
   <si>
     <t>59676060414</t>
   </si>
   <si>
     <t>59676-0604-14</t>
   </si>
   <si>
     <t>59676060430</t>
   </si>
   <si>
     <t>59676-0604-30</t>
   </si>
   <si>
     <t>Apalutamide Tab 240 MG</t>
   </si>
   <si>
     <t>61874011511</t>
   </si>
   <si>
     <t>61874-0115-11</t>
   </si>
   <si>
     <t>Vraylar</t>
   </si>
   <si>
+    <t>Cariprazine HCl Cap 1.5 MG (Base
+Equivalent)</t>
+  </si>
+  <si>
     <t>61874011517</t>
   </si>
   <si>
     <t>61874-0115-17</t>
   </si>
   <si>
     <t>61874011520</t>
   </si>
   <si>
     <t>61874-0115-20</t>
   </si>
   <si>
     <t>61874011530</t>
   </si>
   <si>
     <t>61874-0115-30</t>
   </si>
   <si>
     <t>61874011531</t>
   </si>
   <si>
     <t>61874-0115-31</t>
   </si>
   <si>
     <t>61874011563</t>
   </si>
   <si>
     <t>61874-0115-63</t>
   </si>
   <si>
     <t>61874011590</t>
   </si>
   <si>
     <t>61874-0115-90</t>
   </si>
   <si>
     <t>61874013011</t>
   </si>
   <si>
     <t>61874-0130-11</t>
   </si>
   <si>
+    <t>Cariprazine HCl Cap 3 MG (Base
+Equivalent)</t>
+  </si>
+  <si>
     <t>61874013020</t>
   </si>
   <si>
     <t>61874-0130-20</t>
   </si>
   <si>
     <t>61874013030</t>
   </si>
   <si>
     <t>61874-0130-30</t>
   </si>
   <si>
     <t>61874013031</t>
   </si>
   <si>
     <t>61874-0130-31</t>
   </si>
   <si>
     <t>61874013063</t>
   </si>
   <si>
     <t>61874-0130-63</t>
   </si>
   <si>
     <t>61874013090</t>
   </si>
   <si>
     <t>61874-0130-90</t>
   </si>
   <si>
     <t>61874014511</t>
   </si>
   <si>
     <t>61874-0145-11</t>
   </si>
   <si>
     <t>61874014530</t>
   </si>
   <si>
     <t>61874-0145-30</t>
   </si>
   <si>
+    <t>Cariprazine HCl Cap 4.5 MG (Base
+Equivalent)</t>
+  </si>
+  <si>
     <t>61874014563</t>
   </si>
   <si>
     <t>61874-0145-63</t>
   </si>
   <si>
     <t>61874014590</t>
   </si>
   <si>
     <t>61874-0145-90</t>
   </si>
   <si>
     <t>61874016011</t>
   </si>
   <si>
     <t>61874-0160-11</t>
   </si>
   <si>
     <t>61874016030</t>
   </si>
   <si>
     <t>61874-0160-30</t>
   </si>
   <si>
+    <t>Cariprazine HCl Cap 6 MG (Base
+Equivalent)</t>
+  </si>
+  <si>
     <t>61874016063</t>
   </si>
   <si>
     <t>61874-0160-63</t>
   </si>
   <si>
     <t>61874016090</t>
   </si>
   <si>
     <t>61874-0160-90</t>
   </si>
   <si>
     <t>61874017008</t>
   </si>
   <si>
     <t>61874-0170-08</t>
   </si>
   <si>
+    <t>Cariprazine HCl Cap Therapy Pack 1.5
+MG (1) &amp; 3 MG (6)</t>
+  </si>
+  <si>
     <t>61874025030</t>
   </si>
   <si>
     <t>61874-0250-30</t>
   </si>
   <si>
     <t>61874027530</t>
   </si>
   <si>
     <t>61874-0275-30</t>
   </si>
   <si>
     <t>61958250101</t>
   </si>
   <si>
     <t>61958-2501-01</t>
   </si>
   <si>
     <t>61958250102</t>
   </si>
   <si>
     <t>61958-2501-02</t>
   </si>
   <si>
     <t>61958250103</t>
   </si>
   <si>
     <t>61958-2501-03</t>
   </si>
   <si>
     <t>61958250501</t>
   </si>
   <si>
     <t>61958-2505-01</t>
   </si>
   <si>
-    <t>Bictegravir-Emtricitabine-Tenofovir AF Tab
-30-120-15 MG</t>
+    <t>Bictegravir-Emtricitabine-Tenofovir AF
+Tab 30-120-15 MG</t>
   </si>
   <si>
     <t>61958250601</t>
   </si>
   <si>
     <t>61958-2506-01</t>
   </si>
   <si>
     <t>62856070405</t>
   </si>
   <si>
     <t>62856-0704-05</t>
   </si>
   <si>
+    <t>Lenvima (4 MG Daily
+Dose)</t>
+  </si>
+  <si>
+    <t>Lenvatinib Cap Therapy Pack 4 MG (4
+MG Daily Dose)</t>
+  </si>
+  <si>
     <t>62856070430</t>
   </si>
   <si>
     <t>62856-0704-30</t>
   </si>
   <si>
     <t>62856070805</t>
   </si>
   <si>
     <t>62856-0708-05</t>
+  </si>
+  <si>
+    <t>Lenvima (8 MG Daily
+Dose)</t>
+  </si>
+  <si>
+    <t>Lenvatinib Cap Therapy Pack 2 x 4 MG
+(8 MG Daily Dose)</t>
   </si>
   <si>
     <t>62856070830</t>
   </si>
   <si>
     <t>62856-0708-30</t>
   </si>
   <si>
     <t>62856071005</t>
   </si>
   <si>
     <t>62856-0710-05</t>
   </si>
   <si>
     <t>Lenvima (10 MG Daily
 Dose)</t>
   </si>
   <si>
+    <t>Lenvatinib Cap Therapy Pack 10 MG (10
+MG Daily Dose)</t>
+  </si>
+  <si>
     <t>62856071030</t>
   </si>
   <si>
     <t>62856-0710-30</t>
   </si>
   <si>
     <t>62856071205</t>
   </si>
   <si>
     <t>62856-0712-05</t>
   </si>
   <si>
     <t>Lenvima (12 MG Daily
 Dose)</t>
   </si>
   <si>
+    <t>Lenvatinib Cap Therapy Pack 3 x 4 MG
+(12 MG Daily Dose)</t>
+  </si>
+  <si>
     <t>62856071230</t>
   </si>
   <si>
     <t>62856-0712-30</t>
   </si>
   <si>
     <t>62856071405</t>
   </si>
   <si>
     <t>62856-0714-05</t>
   </si>
   <si>
     <t>Lenvima (14 MG Daily
 Dose)</t>
   </si>
   <si>
+    <t>Lenvatinib Cap Therapy Pack 10 &amp; 4 MG
+(14 MG Daily Dose)</t>
+  </si>
+  <si>
     <t>62856071430</t>
   </si>
   <si>
     <t>62856-0714-30</t>
   </si>
   <si>
     <t>62856071805</t>
   </si>
   <si>
     <t>62856-0718-05</t>
   </si>
   <si>
     <t>Lenvima (18 MG Daily
 Dose)</t>
   </si>
   <si>
+    <t>Lenvatinib Cap Ther Pack 10 MG &amp; 2 x 4
+MG (18 MG Daily Dose)</t>
+  </si>
+  <si>
     <t>62856071830</t>
   </si>
   <si>
     <t>62856-0718-30</t>
   </si>
   <si>
     <t>62856072005</t>
   </si>
   <si>
     <t>62856-0720-05</t>
   </si>
   <si>
     <t>Lenvima (20 MG Daily
 Dose)</t>
   </si>
   <si>
+    <t>Lenvatinib Cap Therapy Pack 2 x 10 MG
+(20 MG Daily Dose)</t>
+  </si>
+  <si>
     <t>62856072030</t>
   </si>
   <si>
     <t>62856-0720-30</t>
   </si>
   <si>
     <t>62856072405</t>
   </si>
   <si>
     <t>62856-0724-05</t>
   </si>
   <si>
     <t>Lenvima (24 MG Daily
 Dose)</t>
   </si>
   <si>
+    <t>Lenvatinib Cap Ther Pack 2 x 10 MG &amp; 4
+MG (24 MG Daily Dose)</t>
+  </si>
+  <si>
     <t>62856072430</t>
   </si>
   <si>
     <t>62856-0724-30</t>
   </si>
   <si>
     <t>63539001202</t>
   </si>
   <si>
     <t>63539-0012-02</t>
   </si>
   <si>
     <t>63539001602</t>
   </si>
   <si>
     <t>63539-0016-02</t>
   </si>
   <si>
     <t>63539050114</t>
   </si>
   <si>
     <t>63539-0501-14</t>
   </si>
   <si>
     <t>63539050130</t>
@@ -2983,50 +3324,54 @@
     <t>63539050230</t>
   </si>
   <si>
     <t>63539-0502-30</t>
   </si>
   <si>
     <t>64764010710</t>
   </si>
   <si>
     <t>64764-0107-10</t>
   </si>
   <si>
     <t>64764010711</t>
   </si>
   <si>
     <t>64764-0107-11</t>
   </si>
   <si>
     <t>64764010820</t>
   </si>
   <si>
     <t>64764-0108-20</t>
   </si>
   <si>
     <t>Entyvio</t>
+  </si>
+  <si>
+    <t>Vedolizumab Soln Pen-injector 108
+MG/0.68ML</t>
   </si>
   <si>
     <t>64764010821</t>
   </si>
   <si>
     <t>64764-0108-21</t>
   </si>
   <si>
     <t>64764030020</t>
   </si>
   <si>
     <t>64764-0300-20</t>
   </si>
   <si>
     <t>Vedolizumab For IV Solution 300 MG</t>
   </si>
   <si>
     <t>65649030103</t>
   </si>
   <si>
     <t>65649-0301-03</t>
   </si>
   <si>
     <t>Xifaxan</t>
   </si>
@@ -3197,50 +3542,54 @@
     <t>68546-0476-56</t>
   </si>
   <si>
     <t>68546047729</t>
   </si>
   <si>
     <t>68546-0477-29</t>
   </si>
   <si>
     <t>68546047956</t>
   </si>
   <si>
     <t>68546-0479-56</t>
   </si>
   <si>
     <t>68546049052</t>
   </si>
   <si>
     <t>68546-0490-52</t>
   </si>
   <si>
     <t>Austedo XR Patient
 Titration</t>
   </si>
   <si>
+    <t>Deutetrabenazine Tab ER Titration Pack
+6 MG &amp; 12 MG &amp; 24 MG</t>
+  </si>
+  <si>
     <t>70518308000</t>
   </si>
   <si>
     <t>70518-3080-00</t>
   </si>
   <si>
     <t>70518308001</t>
   </si>
   <si>
     <t>70518-3080-01</t>
   </si>
   <si>
     <t>70518308002</t>
   </si>
   <si>
     <t>70518-3080-02</t>
   </si>
   <si>
     <t>70518308003</t>
   </si>
   <si>
     <t>70518-3080-03</t>
   </si>
   <si>
     <t>70518315700</t>
@@ -3294,36855 +3643,37166 @@
     <t>73070-0102-10</t>
   </si>
   <si>
     <t>Insulin Aspart PenFill</t>
   </si>
   <si>
     <t>73070010215</t>
   </si>
   <si>
     <t>73070-0102-15</t>
   </si>
   <si>
     <t>73070010310</t>
   </si>
   <si>
     <t>73070-0103-10</t>
   </si>
   <si>
     <t>Insulin Aspart FlexPen</t>
   </si>
   <si>
     <t>73070010315</t>
   </si>
   <si>
     <t>73070-0103-15</t>
-  </si>
-[...328 lines deleted...]
-MG &amp; 12 MG &amp; 24 MG</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <numFmts count="4">
+  <numFmts count="6">
+    <numFmt numFmtId="164" formatCode="##,###,###,##0.00"/>
+    <numFmt numFmtId="165" formatCode=".00"/>
     <numFmt numFmtId="166" formatCode="&quot;$&quot;##,###,###,###,###,##0.00"/>
     <numFmt numFmtId="167" formatCode="#0.00%;\(#0.00%\)"/>
     <numFmt numFmtId="168" formatCode="#0.0000%;\(#0.0000%\)"/>
     <numFmt numFmtId="169" formatCode="&quot;$&quot;##,###,###,###,###,###,##0"/>
   </numFmts>
-  <fonts count="2" x14ac:knownFonts="1">
+  <fonts count="3" x14ac:knownFonts="1">
     <font>
-      <sz val="9.5"/>
+      <sz val="9"/>
       <color rgb="FF000000"/>
+      <name val="Arial"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="9"/>
+      <color rgb="FF112277"/>
       <name val="Arial"/>
     </font>
     <font>
-      <b/>
-[...1 lines deleted...]
-      <color rgb="FF112277"/>
+      <sz val="9"/>
+      <color rgb="FF000000"/>
       <name val="Arial"/>
     </font>
   </fonts>
   <fills count="5">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFAFBFE"/>
-        <bgColor indexed="64"/>
+        <bgColor rgb="FFFAFBFE"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFEDF2F9"/>
-        <bgColor indexed="64"/>
+        <bgColor rgb="FFEDF2F9"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFFFFF"/>
-        <bgColor indexed="64"/>
+        <bgColor rgb="FFFFFFFF"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="3">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FFB0B7BB"/>
       </left>
       <right style="thin">
         <color rgb="FFB0B7BB"/>
       </right>
       <top style="thin">
         <color rgb="FFB0B7BB"/>
       </top>
       <bottom style="thin">
         <color rgb="FFB0B7BB"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FFC1C1C1"/>
       </left>
       <right style="thin">
         <color rgb="FFC1C1C1"/>
       </right>
       <top style="thin">
         <color rgb="FFC1C1C1"/>
       </top>
       <bottom style="thin">
         <color rgb="FFC1C1C1"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="10">
-    <xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
+  <cellXfs count="12">
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="4" borderId="2" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="4" borderId="2" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="4" borderId="2" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="166" fontId="0" fillId="4" borderId="2" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="2" fillId="4" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="167" fontId="0" fillId="4" borderId="2" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="2" fillId="4" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="168" fontId="0" fillId="4" borderId="2" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="2" fillId="4" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="169" fontId="0" fillId="4" borderId="2" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="167" fontId="2" fillId="4" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="168" fontId="2" fillId="4" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="169" fontId="2" fillId="4" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
-  <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleMedium4"/>
+  <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://customschemas.google.com/relationships/workbookmetadata" Target="metadata"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="ODS Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Sheets">
   <a:themeElements>
-    <a:clrScheme name="ODS Theme">
+    <a:clrScheme name="Sheets">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="1F497D"/>
+        <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EEECE1"/>
+        <a:srgbClr val="FFFFFF"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="800080"/>
+        <a:srgbClr val="0000FF"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="ODS Theme">
+    <a:fontScheme name="Sheets">
       <a:majorFont>
-        <a:latin typeface="Courier New"/>
-[...1 lines deleted...]
-        <a:cs typeface=""/>
+        <a:latin typeface="Arial"/>
+        <a:ea typeface="Arial"/>
+        <a:cs typeface="Arial"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Courier New"/>
-[...1 lines deleted...]
-        <a:cs typeface=""/>
+        <a:latin typeface="Arial"/>
+        <a:ea typeface="Arial"/>
+        <a:cs typeface="Arial"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="ODS Theme">
+    <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
-        <a:solidFill>
-[...4 lines deleted...]
-        </a:solidFill>
+        <a:gradFill rotWithShape="1">
+          <a:gsLst>
+            <a:gs pos="0">
+              <a:schemeClr val="phClr">
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="50000">
+              <a:schemeClr val="phClr">
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="100000">
+              <a:schemeClr val="phClr">
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
+              </a:schemeClr>
+            </a:gs>
+          </a:gsLst>
+          <a:lin ang="5400000" scaled="0"/>
+        </a:gradFill>
+        <a:gradFill rotWithShape="1">
+          <a:gsLst>
+            <a:gs pos="0">
+              <a:schemeClr val="phClr">
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="50000">
+              <a:schemeClr val="phClr">
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
+                <a:shade val="100000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="100000">
+              <a:schemeClr val="phClr">
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
+              </a:schemeClr>
+            </a:gs>
+          </a:gsLst>
+          <a:lin ang="5400000" scaled="0"/>
+        </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
-          <a:effectLst/>
+          <a:effectLst>
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="63000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
-          <a:schemeClr val="phClr"/>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
         </a:solidFill>
-        <a:solidFill>
-[...1 lines deleted...]
-        </a:solidFill>
+        <a:gradFill rotWithShape="1">
+          <a:gsLst>
+            <a:gs pos="0">
+              <a:schemeClr val="phClr">
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="50000">
+              <a:schemeClr val="phClr">
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="100000">
+              <a:schemeClr val="phClr">
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
+              </a:schemeClr>
+            </a:gs>
+          </a:gsLst>
+          <a:lin ang="5400000" scaled="0"/>
+        </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
-  <dimension ref="A1:Z452"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
+  <dimension ref="A1:Z1000"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
-[...1 lines deleted...]
-    </sheetView>
+    <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="11.5546875" defaultRowHeight="12" customHeight="1" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultColWidth="14.375" defaultRowHeight="15" customHeight="1" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="14.6640625" bestFit="1" customWidth="1"/>
-[...22 lines deleted...]
-    <col min="26" max="26" width="33.6640625" bestFit="1" customWidth="1"/>
+    <col min="1" max="1" width="14.75" customWidth="1"/>
+    <col min="2" max="2" width="16.75" customWidth="1"/>
+    <col min="3" max="3" width="26.75" customWidth="1"/>
+    <col min="4" max="4" width="42.75" customWidth="1"/>
+    <col min="5" max="5" width="18.75" customWidth="1"/>
+    <col min="6" max="6" width="22.75" customWidth="1"/>
+    <col min="7" max="7" width="21.75" customWidth="1"/>
+    <col min="8" max="8" width="25.75" customWidth="1"/>
+    <col min="9" max="9" width="26.75" customWidth="1"/>
+    <col min="10" max="10" width="29.75" customWidth="1"/>
+    <col min="11" max="11" width="25.75" customWidth="1"/>
+    <col min="12" max="12" width="28.75" customWidth="1"/>
+    <col min="13" max="13" width="30.75" customWidth="1"/>
+    <col min="14" max="14" width="33.75" customWidth="1"/>
+    <col min="15" max="15" width="38.75" customWidth="1"/>
+    <col min="16" max="16" width="41.75" customWidth="1"/>
+    <col min="17" max="17" width="20.75" customWidth="1"/>
+    <col min="18" max="18" width="23.75" customWidth="1"/>
+    <col min="19" max="19" width="21.75" customWidth="1"/>
+    <col min="20" max="20" width="24.75" customWidth="1"/>
+    <col min="21" max="21" width="20.75" customWidth="1"/>
+    <col min="22" max="22" width="23.75" customWidth="1"/>
+    <col min="23" max="23" width="20.75" customWidth="1"/>
+    <col min="24" max="24" width="23.75" customWidth="1"/>
+    <col min="25" max="25" width="30.75" customWidth="1"/>
+    <col min="26" max="26" width="33.75" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:26" ht="13.95" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:26" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="F1" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="G1" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="H1" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="I1" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="J1" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="K1" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="L1" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="M1" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="N1" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="O1" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="P1" s="2" t="s">
+        <v>15</v>
+      </c>
+      <c r="Q1" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="R1" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="S1" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="T1" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="U1" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="V1" s="2" t="s">
+        <v>21</v>
+      </c>
+      <c r="W1" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="X1" s="2" t="s">
+        <v>23</v>
+      </c>
+      <c r="Y1" s="2" t="s">
+        <v>24</v>
+      </c>
+      <c r="Z1" s="2" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="2" spans="1:26" ht="28.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A2" s="3" t="s">
+        <v>26</v>
+      </c>
+      <c r="B2" s="3" t="s">
+        <v>27</v>
+      </c>
+      <c r="C2" s="3" t="s">
+        <v>28</v>
+      </c>
+      <c r="D2" s="4" t="s">
+        <v>29</v>
+      </c>
+      <c r="E2" s="5">
+        <v>48</v>
+      </c>
+      <c r="F2" s="6">
+        <v>314.5</v>
+      </c>
+      <c r="G2" s="5">
+        <v>50</v>
+      </c>
+      <c r="H2" s="7">
+        <v>322</v>
+      </c>
+      <c r="I2" s="8">
+        <v>149207</v>
+      </c>
+      <c r="J2" s="8">
+        <v>158137.79</v>
+      </c>
+      <c r="K2" s="8">
+        <v>3108.4791666666702</v>
+      </c>
+      <c r="L2" s="8">
+        <v>74.059200000000004</v>
+      </c>
+      <c r="M2" s="9">
+        <v>-0.25612224500000003</v>
+      </c>
+      <c r="N2" s="9">
+        <v>-0.33992473099999998</v>
+      </c>
+      <c r="O2" s="8">
+        <v>3010.6875</v>
+      </c>
+      <c r="P2" s="8">
+        <v>2777.739</v>
+      </c>
+      <c r="Q2" s="8">
+        <v>4694</v>
+      </c>
+      <c r="R2" s="8">
+        <v>3702.96</v>
+      </c>
+      <c r="S2" s="8">
+        <v>97.7916666666667</v>
+      </c>
+      <c r="T2" s="8">
+        <v>43.734654088050299</v>
+      </c>
+      <c r="U2" s="8">
+        <v>2.5</v>
+      </c>
+      <c r="V2" s="8">
+        <v>0</v>
+      </c>
+      <c r="W2" s="8">
+        <v>295</v>
+      </c>
+      <c r="X2" s="8">
+        <v>30.1</v>
+      </c>
+      <c r="Y2" s="10">
+        <v>6.5540939999999995E-4</v>
+      </c>
+      <c r="Z2" s="10">
+        <v>4.6832070000000001E-4</v>
+      </c>
+    </row>
+    <row r="3" spans="1:26" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A3" s="3" t="s">
+        <v>30</v>
+      </c>
+      <c r="B3" s="3" t="s">
+        <v>31</v>
+      </c>
+      <c r="C3" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="D3" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="E3" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="F3" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="G3" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="H3" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="I3" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="J3" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="K3" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="L3" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="M3" s="9" t="s">
+        <v>33</v>
+      </c>
+      <c r="N3" s="9" t="s">
+        <v>33</v>
+      </c>
+      <c r="O3" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="P3" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="Q3" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="R3" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="S3" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="T3" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="U3" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="V3" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="W3" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="X3" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="Y3" s="10" t="s">
+        <v>33</v>
+      </c>
+      <c r="Z3" s="10" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="4" spans="1:26" ht="28.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A4" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="B4" s="3" t="s">
+        <v>35</v>
+      </c>
+      <c r="C4" s="3" t="s">
+        <v>28</v>
+      </c>
+      <c r="D4" s="4" t="s">
+        <v>29</v>
+      </c>
+      <c r="E4" s="5">
+        <v>9946</v>
+      </c>
+      <c r="F4" s="6">
+        <v>111987.5</v>
+      </c>
+      <c r="G4" s="5">
+        <v>6105</v>
+      </c>
+      <c r="H4" s="7">
+        <v>67039.5</v>
+      </c>
+      <c r="I4" s="8">
+        <v>46949830</v>
+      </c>
+      <c r="J4" s="8">
+        <v>32194755.230000101</v>
+      </c>
+      <c r="K4" s="8">
+        <v>4720.4735572089303</v>
+      </c>
+      <c r="L4" s="8">
+        <v>245.63136281736999</v>
+      </c>
+      <c r="M4" s="9">
+        <v>-0.31882166299999998</v>
+      </c>
+      <c r="N4" s="9">
+        <v>9.39581892E-2</v>
+      </c>
+      <c r="O4" s="8">
+        <v>4488.4450030162898</v>
+      </c>
+      <c r="P4" s="8">
+        <v>3842.0397149877299</v>
+      </c>
+      <c r="Q4" s="8">
+        <v>2307756</v>
+      </c>
+      <c r="R4" s="8">
+        <v>1499579.47000004</v>
+      </c>
+      <c r="S4" s="8">
+        <v>232.02855419264</v>
+      </c>
+      <c r="T4" s="8">
+        <v>346.69494036269799</v>
+      </c>
+      <c r="U4" s="8">
+        <v>50</v>
+      </c>
+      <c r="V4" s="8">
+        <v>50</v>
+      </c>
+      <c r="W4" s="8">
+        <v>600</v>
+      </c>
+      <c r="X4" s="8">
+        <v>1374.79</v>
+      </c>
+      <c r="Y4" s="10">
+        <v>4.9420531000000002E-6</v>
+      </c>
+      <c r="Z4" s="10">
+        <v>7.6295458999999996E-6</v>
+      </c>
+    </row>
+    <row r="5" spans="1:26" ht="28.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A5" s="3" t="s">
+        <v>36</v>
+      </c>
+      <c r="B5" s="3" t="s">
+        <v>37</v>
+      </c>
+      <c r="C5" s="3" t="s">
+        <v>28</v>
+      </c>
+      <c r="D5" s="4" t="s">
+        <v>38</v>
+      </c>
+      <c r="E5" s="5">
+        <v>67</v>
+      </c>
+      <c r="F5" s="6">
+        <v>391</v>
+      </c>
+      <c r="G5" s="5">
+        <v>64</v>
+      </c>
+      <c r="H5" s="7">
+        <v>465.5</v>
+      </c>
+      <c r="I5" s="8">
+        <v>180874</v>
+      </c>
+      <c r="J5" s="8">
+        <v>229039.67</v>
+      </c>
+      <c r="K5" s="8">
+        <v>2699.61194029851</v>
+      </c>
+      <c r="L5" s="8">
+        <v>20.309531249999999</v>
+      </c>
+      <c r="M5" s="9">
+        <v>-0.45767681999999998</v>
+      </c>
+      <c r="N5" s="9">
+        <v>-0.45943066599999999</v>
+      </c>
+      <c r="O5" s="8">
+        <v>2667.2089552238799</v>
+      </c>
+      <c r="P5" s="8">
+        <v>3499.0759374999998</v>
+      </c>
+      <c r="Q5" s="8">
+        <v>2171</v>
+      </c>
+      <c r="R5" s="8">
+        <v>1299.81</v>
+      </c>
+      <c r="S5" s="8">
+        <v>32.402985074626898</v>
+      </c>
+      <c r="T5" s="8">
+        <v>14.8116119402985</v>
+      </c>
+      <c r="U5" s="8">
+        <v>5</v>
+      </c>
+      <c r="V5" s="8">
+        <v>0</v>
+      </c>
+      <c r="W5" s="8">
+        <v>100</v>
+      </c>
+      <c r="X5" s="8">
+        <v>41.4</v>
+      </c>
+      <c r="Y5" s="10">
+        <v>1.791467E-4</v>
+      </c>
+      <c r="Z5" s="10">
+        <v>8.8672500000000002E-5</v>
+      </c>
+    </row>
+    <row r="6" spans="1:26" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A6" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="B6" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="C6" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="D6" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="E6" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="F6" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="G6" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="H6" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="I6" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="J6" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="K6" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="L6" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="M6" s="9" t="s">
+        <v>33</v>
+      </c>
+      <c r="N6" s="9" t="s">
+        <v>33</v>
+      </c>
+      <c r="O6" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="P6" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="Q6" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="R6" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="S6" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="T6" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="U6" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="V6" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="W6" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="X6" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="Y6" s="10" t="s">
+        <v>33</v>
+      </c>
+      <c r="Z6" s="10" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="7" spans="1:26" ht="28.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A7" s="3" t="s">
+        <v>41</v>
+      </c>
+      <c r="B7" s="3" t="s">
+        <v>42</v>
+      </c>
+      <c r="C7" s="3" t="s">
+        <v>28</v>
+      </c>
+      <c r="D7" s="4" t="s">
+        <v>38</v>
+      </c>
+      <c r="E7" s="5">
+        <v>9117</v>
+      </c>
+      <c r="F7" s="6">
+        <v>96342.5</v>
+      </c>
+      <c r="G7" s="5">
+        <v>7610</v>
+      </c>
+      <c r="H7" s="7">
+        <v>102805.5</v>
+      </c>
+      <c r="I7" s="8">
+        <v>40300065</v>
+      </c>
+      <c r="J7" s="8">
+        <v>49126022.079998501</v>
+      </c>
+      <c r="K7" s="8">
+        <v>4420.3208292201398</v>
+      </c>
+      <c r="L7" s="8">
+        <v>297.41488567675702</v>
+      </c>
+      <c r="M7" s="9">
+        <v>-0.61763647700000002</v>
+      </c>
+      <c r="N7" s="9">
+        <v>3.8751223699999997E-2</v>
+      </c>
+      <c r="O7" s="8">
+        <v>4221.4424701107801</v>
+      </c>
+      <c r="P7" s="8">
+        <v>4536.6923206308502</v>
+      </c>
+      <c r="Q7" s="8">
+        <v>1813174</v>
+      </c>
+      <c r="R7" s="8">
+        <v>2263327.2800001199</v>
+      </c>
+      <c r="S7" s="8">
+        <v>198.87835910935601</v>
+      </c>
+      <c r="T7" s="8">
+        <v>390.85353750859701</v>
+      </c>
+      <c r="U7" s="8">
+        <v>50</v>
+      </c>
+      <c r="V7" s="8">
+        <v>62.1</v>
+      </c>
+      <c r="W7" s="8">
+        <v>525</v>
+      </c>
+      <c r="X7" s="8">
+        <v>1544.54</v>
+      </c>
+      <c r="Y7" s="10">
+        <v>4.9349389E-6</v>
+      </c>
+      <c r="Z7" s="10">
+        <v>6.0541211000000001E-6</v>
+      </c>
+    </row>
+    <row r="8" spans="1:26" ht="28.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A8" s="3" t="s">
+        <v>43</v>
+      </c>
+      <c r="B8" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="C8" s="3" t="s">
+        <v>28</v>
+      </c>
+      <c r="D8" s="4" t="s">
+        <v>45</v>
+      </c>
+      <c r="E8" s="5">
+        <v>28</v>
+      </c>
+      <c r="F8" s="6">
+        <v>268</v>
+      </c>
+      <c r="G8" s="5">
+        <v>29</v>
+      </c>
+      <c r="H8" s="7">
+        <v>265.5</v>
+      </c>
+      <c r="I8" s="8">
+        <v>123431</v>
+      </c>
+      <c r="J8" s="8">
+        <v>131084.29</v>
+      </c>
+      <c r="K8" s="8">
+        <v>4408.25</v>
+      </c>
+      <c r="L8" s="8">
+        <v>74.398275862068999</v>
+      </c>
+      <c r="M8" s="9">
+        <v>0.18278776499999999</v>
+      </c>
+      <c r="N8" s="9">
+        <v>6.2342589699999999E-2</v>
+      </c>
+      <c r="O8" s="8">
+        <v>4322.0714285714303</v>
+      </c>
+      <c r="P8" s="8">
+        <v>4052.5658620689701</v>
+      </c>
+      <c r="Q8" s="8">
+        <v>2413</v>
+      </c>
+      <c r="R8" s="8">
+        <v>2157.5500000000002</v>
+      </c>
+      <c r="S8" s="8">
+        <v>86.178571428571502</v>
+      </c>
+      <c r="T8" s="8">
+        <v>84.997417218543106</v>
+      </c>
+      <c r="U8" s="8">
+        <v>9.5</v>
+      </c>
+      <c r="V8" s="8">
+        <v>0</v>
+      </c>
+      <c r="W8" s="8">
+        <v>219</v>
+      </c>
+      <c r="X8" s="8">
+        <v>150</v>
+      </c>
+      <c r="Y8" s="10">
+        <v>6.9819230000000003E-4</v>
+      </c>
+      <c r="Z8" s="10">
+        <v>5.6756060000000004E-4</v>
+      </c>
+    </row>
+    <row r="9" spans="1:26" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A9" s="3" t="s">
+        <v>46</v>
+      </c>
+      <c r="B9" s="3" t="s">
+        <v>47</v>
+      </c>
+      <c r="C9" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="D9" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="E9" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="F9" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="G9" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="H9" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="I9" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="J9" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="K9" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="L9" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="M9" s="9" t="s">
+        <v>33</v>
+      </c>
+      <c r="N9" s="9" t="s">
+        <v>33</v>
+      </c>
+      <c r="O9" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="P9" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="Q9" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="R9" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="S9" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="T9" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="U9" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="V9" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="W9" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="X9" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="Y9" s="10" t="s">
+        <v>33</v>
+      </c>
+      <c r="Z9" s="10" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="10" spans="1:26" ht="28.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A10" s="3" t="s">
+        <v>48</v>
+      </c>
+      <c r="B10" s="3" t="s">
+        <v>49</v>
+      </c>
+      <c r="C10" s="3" t="s">
+        <v>28</v>
+      </c>
+      <c r="D10" s="4" t="s">
+        <v>45</v>
+      </c>
+      <c r="E10" s="5">
+        <v>7757</v>
+      </c>
+      <c r="F10" s="6">
+        <v>90404</v>
+      </c>
+      <c r="G10" s="5">
+        <v>4158</v>
+      </c>
+      <c r="H10" s="7">
+        <v>51939.5</v>
+      </c>
+      <c r="I10" s="8">
+        <v>38026855</v>
+      </c>
+      <c r="J10" s="8">
+        <v>24804578.860000499</v>
+      </c>
+      <c r="K10" s="8">
+        <v>4902.2631171844796</v>
+      </c>
+      <c r="L10" s="8">
+        <v>252.480661375659</v>
+      </c>
+      <c r="M10" s="9">
+        <v>-0.36255361800000002</v>
+      </c>
+      <c r="N10" s="9">
+        <v>0.32983927130000001</v>
+      </c>
+      <c r="O10" s="8">
+        <v>4694.6390357096798</v>
+      </c>
+      <c r="P10" s="8">
+        <v>4196.8827609427499</v>
+      </c>
+      <c r="Q10" s="8">
+        <v>1610540</v>
+      </c>
+      <c r="R10" s="8">
+        <v>1049814.5899999901</v>
+      </c>
+      <c r="S10" s="8">
+        <v>207.62408147479701</v>
+      </c>
+      <c r="T10" s="8">
+        <v>338.21056505722601</v>
+      </c>
+      <c r="U10" s="8">
+        <v>69</v>
+      </c>
+      <c r="V10" s="8">
+        <v>50.384999999999998</v>
+      </c>
+      <c r="W10" s="8">
+        <v>501</v>
+      </c>
+      <c r="X10" s="8">
+        <v>1338.67</v>
+      </c>
+      <c r="Y10" s="10">
+        <v>5.4599330000000003E-6</v>
+      </c>
+      <c r="Z10" s="10">
+        <v>1.01788E-5</v>
+      </c>
+    </row>
+    <row r="11" spans="1:26" ht="28.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A11" s="3" t="s">
+        <v>50</v>
+      </c>
+      <c r="B11" s="3" t="s">
+        <v>51</v>
+      </c>
+      <c r="C11" s="3" t="s">
+        <v>28</v>
+      </c>
+      <c r="D11" s="4" t="s">
+        <v>52</v>
+      </c>
+      <c r="E11" s="5">
+        <v>23</v>
+      </c>
+      <c r="F11" s="6">
+        <v>348</v>
+      </c>
+      <c r="G11" s="5">
+        <v>21</v>
+      </c>
+      <c r="H11" s="7">
+        <v>277</v>
+      </c>
+      <c r="I11" s="8">
+        <v>143791</v>
+      </c>
+      <c r="J11" s="8">
+        <v>134764.56</v>
+      </c>
+      <c r="K11" s="8">
+        <v>6251.7826086956502</v>
+      </c>
+      <c r="L11" s="8">
+        <v>42.7719047619048</v>
+      </c>
+      <c r="M11" s="9">
+        <v>-0.28258027800000002</v>
+      </c>
+      <c r="N11" s="9">
+        <v>0.52829148780000001</v>
+      </c>
+      <c r="O11" s="8">
+        <v>6196.8260869565202</v>
+      </c>
+      <c r="P11" s="8">
+        <v>6304.71</v>
+      </c>
+      <c r="Q11" s="8">
+        <v>1264</v>
+      </c>
+      <c r="R11" s="8">
+        <v>898.21</v>
+      </c>
+      <c r="S11" s="8">
+        <v>54.956521739130501</v>
+      </c>
+      <c r="T11" s="8">
+        <v>20.749252336448599</v>
+      </c>
+      <c r="U11" s="8">
+        <v>22</v>
+      </c>
+      <c r="V11" s="8">
+        <v>0</v>
+      </c>
+      <c r="W11" s="8">
+        <v>245</v>
+      </c>
+      <c r="X11" s="8">
+        <v>25.8</v>
+      </c>
+      <c r="Y11" s="10">
+        <v>3.8219719999999999E-4</v>
+      </c>
+      <c r="Z11" s="10">
+        <v>3.1738239999999998E-4</v>
+      </c>
+    </row>
+    <row r="12" spans="1:26" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A12" s="3" t="s">
+        <v>53</v>
+      </c>
+      <c r="B12" s="3" t="s">
+        <v>54</v>
+      </c>
+      <c r="C12" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="D12" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="E12" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="F12" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="G12" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="H12" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="I12" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="J12" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="K12" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="L12" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="M12" s="9" t="s">
+        <v>33</v>
+      </c>
+      <c r="N12" s="9" t="s">
+        <v>33</v>
+      </c>
+      <c r="O12" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="P12" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="Q12" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="R12" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="S12" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="T12" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="U12" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="V12" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="W12" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="X12" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="Y12" s="10" t="s">
+        <v>33</v>
+      </c>
+      <c r="Z12" s="10" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="13" spans="1:26" ht="28.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A13" s="3" t="s">
+        <v>55</v>
+      </c>
+      <c r="B13" s="3" t="s">
+        <v>56</v>
+      </c>
+      <c r="C13" s="3" t="s">
+        <v>28</v>
+      </c>
+      <c r="D13" s="4" t="s">
+        <v>52</v>
+      </c>
+      <c r="E13" s="5">
+        <v>4204</v>
+      </c>
+      <c r="F13" s="6">
+        <v>47016</v>
+      </c>
+      <c r="G13" s="5">
+        <v>2089</v>
+      </c>
+      <c r="H13" s="7">
+        <v>28856</v>
+      </c>
+      <c r="I13" s="8">
+        <v>19918922</v>
+      </c>
+      <c r="J13" s="8">
+        <v>13834916.2199996</v>
+      </c>
+      <c r="K13" s="8">
+        <v>4738.0880114176998</v>
+      </c>
+      <c r="L13" s="8">
+        <v>263.22845859262497</v>
+      </c>
+      <c r="M13" s="9">
+        <v>-0.36856788400000001</v>
+      </c>
+      <c r="N13" s="9">
+        <v>0.65636632279999996</v>
+      </c>
+      <c r="O13" s="8">
+        <v>4547.7059942911501</v>
+      </c>
+      <c r="P13" s="8">
+        <v>4835.84503590231</v>
+      </c>
+      <c r="Q13" s="8">
+        <v>800366</v>
+      </c>
+      <c r="R13" s="8">
+        <v>549884.24999999395</v>
+      </c>
+      <c r="S13" s="8">
+        <v>190.382017126546</v>
+      </c>
+      <c r="T13" s="8">
+        <v>352.45414428334101</v>
+      </c>
+      <c r="U13" s="8">
+        <v>60</v>
+      </c>
+      <c r="V13" s="8">
+        <v>47</v>
+      </c>
+      <c r="W13" s="8">
+        <v>462</v>
+      </c>
+      <c r="X13" s="8">
+        <v>1396.07</v>
+      </c>
+      <c r="Y13" s="10">
+        <v>9.5578474000000002E-6</v>
+      </c>
+      <c r="Z13" s="10">
+        <v>1.9026400000000001E-5</v>
+      </c>
+    </row>
+    <row r="14" spans="1:26" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A14" s="3" t="s">
+        <v>57</v>
+      </c>
+      <c r="B14" s="3" t="s">
+        <v>58</v>
+      </c>
+      <c r="C14" s="3" t="s">
+        <v>59</v>
+      </c>
+      <c r="D14" s="3" t="s">
+        <v>60</v>
+      </c>
+      <c r="E14" s="5">
+        <v>97</v>
+      </c>
+      <c r="F14" s="6">
+        <v>31010</v>
+      </c>
+      <c r="G14" s="5">
+        <v>34</v>
+      </c>
+      <c r="H14" s="7">
+        <v>9604</v>
+      </c>
+      <c r="I14" s="8">
+        <v>7970819</v>
+      </c>
+      <c r="J14" s="8">
+        <v>2594584.85</v>
+      </c>
+      <c r="K14" s="8">
+        <v>82173.391752577299</v>
+      </c>
+      <c r="L14" s="8">
+        <v>875.060294117647</v>
+      </c>
+      <c r="M14" s="9">
+        <v>0.25487339120000002</v>
+      </c>
+      <c r="N14" s="9">
+        <v>1.0818611671</v>
+      </c>
+      <c r="O14" s="8">
+        <v>79686.938144329906</v>
+      </c>
+      <c r="P14" s="8">
+        <v>59778.266176470701</v>
+      </c>
+      <c r="Q14" s="8">
+        <v>241186</v>
+      </c>
+      <c r="R14" s="8">
+        <v>29752.05</v>
+      </c>
+      <c r="S14" s="8">
+        <v>2486.4536082474201</v>
+      </c>
+      <c r="T14" s="8">
+        <v>627.89341614906903</v>
+      </c>
+      <c r="U14" s="8">
+        <v>5</v>
+      </c>
+      <c r="V14" s="8">
+        <v>110.88</v>
+      </c>
+      <c r="W14" s="8">
+        <v>9256</v>
+      </c>
+      <c r="X14" s="8">
+        <v>3719.73</v>
+      </c>
+      <c r="Y14" s="10">
+        <v>3.1194460000000002E-4</v>
+      </c>
+      <c r="Z14" s="10">
+        <v>3.3726410000000002E-4</v>
+      </c>
+    </row>
+    <row r="15" spans="1:26" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A15" s="3" t="s">
+        <v>61</v>
+      </c>
+      <c r="B15" s="3" t="s">
+        <v>62</v>
+      </c>
+      <c r="C15" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="D15" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="E15" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="F15" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="G15" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="H15" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="I15" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="J15" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="K15" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="L15" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="M15" s="9" t="s">
+        <v>33</v>
+      </c>
+      <c r="N15" s="9" t="s">
+        <v>33</v>
+      </c>
+      <c r="O15" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="P15" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="Q15" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="R15" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="S15" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="T15" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="U15" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="V15" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="W15" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="X15" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="Y15" s="10" t="s">
+        <v>33</v>
+      </c>
+      <c r="Z15" s="10" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="16" spans="1:26" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A16" s="3" t="s">
+        <v>63</v>
+      </c>
+      <c r="B16" s="3" t="s">
+        <v>64</v>
+      </c>
+      <c r="C16" s="3" t="s">
+        <v>59</v>
+      </c>
+      <c r="D16" s="3" t="s">
+        <v>65</v>
+      </c>
+      <c r="E16" s="5">
+        <v>251</v>
+      </c>
+      <c r="F16" s="6">
+        <v>83664</v>
+      </c>
+      <c r="G16" s="5">
+        <v>71</v>
+      </c>
+      <c r="H16" s="7">
+        <v>20920</v>
+      </c>
+      <c r="I16" s="8">
+        <v>21023743</v>
+      </c>
+      <c r="J16" s="8">
+        <v>5724551.1899999902</v>
+      </c>
+      <c r="K16" s="8">
+        <v>83759.932270916295</v>
+      </c>
+      <c r="L16" s="8">
+        <v>782.75183098591594</v>
+      </c>
+      <c r="M16" s="9">
+        <v>0.17828293319999999</v>
+      </c>
+      <c r="N16" s="9">
+        <v>0.64806120899999997</v>
+      </c>
+      <c r="O16" s="8">
+        <v>80309.378486055793</v>
+      </c>
+      <c r="P16" s="8">
+        <v>70165.517887323906</v>
+      </c>
+      <c r="Q16" s="8">
+        <v>866089</v>
+      </c>
+      <c r="R16" s="8">
+        <v>55575.38</v>
+      </c>
+      <c r="S16" s="8">
+        <v>3450.55378486056</v>
+      </c>
+      <c r="T16" s="8">
+        <v>1035.2747792207799</v>
+      </c>
+      <c r="U16" s="8">
+        <v>33</v>
+      </c>
+      <c r="V16" s="8">
+        <v>45.16</v>
+      </c>
+      <c r="W16" s="8">
+        <v>9899</v>
+      </c>
+      <c r="X16" s="8">
+        <v>4212.34</v>
+      </c>
+      <c r="Y16" s="10">
+        <v>1.6412649999999999E-4</v>
+      </c>
+      <c r="Z16" s="10">
+        <v>1.3673590000000001E-4</v>
+      </c>
+    </row>
+    <row r="17" spans="1:26" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A17" s="3" t="s">
+        <v>66</v>
+      </c>
+      <c r="B17" s="3" t="s">
+        <v>67</v>
+      </c>
+      <c r="C17" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="D17" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="E17" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="F17" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="G17" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="H17" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="I17" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="J17" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="K17" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="L17" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="M17" s="9" t="s">
+        <v>33</v>
+      </c>
+      <c r="N17" s="9" t="s">
+        <v>33</v>
+      </c>
+      <c r="O17" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="P17" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="Q17" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="R17" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="S17" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="T17" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="U17" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="V17" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="W17" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="X17" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="Y17" s="10" t="s">
+        <v>33</v>
+      </c>
+      <c r="Z17" s="10" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="18" spans="1:26" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A18" s="3" t="s">
+        <v>68</v>
+      </c>
+      <c r="B18" s="3" t="s">
+        <v>69</v>
+      </c>
+      <c r="C18" s="3" t="s">
+        <v>59</v>
+      </c>
+      <c r="D18" s="3" t="s">
+        <v>70</v>
+      </c>
+      <c r="E18" s="5">
+        <v>303</v>
+      </c>
+      <c r="F18" s="6">
+        <v>91518</v>
+      </c>
+      <c r="G18" s="5">
+        <v>78</v>
+      </c>
+      <c r="H18" s="7">
+        <v>15778</v>
+      </c>
+      <c r="I18" s="8">
+        <v>23431610</v>
+      </c>
+      <c r="J18" s="8">
+        <v>4318682.0999999903</v>
+      </c>
+      <c r="K18" s="8">
+        <v>77332.046204620507</v>
+      </c>
+      <c r="L18" s="8">
+        <v>708.25884615384598</v>
+      </c>
+      <c r="M18" s="9">
+        <v>1.9964198799999999E-2</v>
+      </c>
+      <c r="N18" s="9">
+        <v>0.28620578800000002</v>
+      </c>
+      <c r="O18" s="8">
+        <v>74135.762376237602</v>
+      </c>
+      <c r="P18" s="8">
+        <v>38422.211794871902</v>
+      </c>
+      <c r="Q18" s="8">
+        <v>968474</v>
+      </c>
+      <c r="R18" s="8">
+        <v>55244.19</v>
+      </c>
+      <c r="S18" s="8">
+        <v>3196.2838283828401</v>
+      </c>
+      <c r="T18" s="8">
+        <v>826.96772563176899</v>
+      </c>
+      <c r="U18" s="8">
+        <v>50</v>
+      </c>
+      <c r="V18" s="8">
+        <v>92.96</v>
+      </c>
+      <c r="W18" s="8">
+        <v>9484</v>
+      </c>
+      <c r="X18" s="8">
+        <v>4360.1000000000004</v>
+      </c>
+      <c r="Y18" s="10">
+        <v>1.3640909999999999E-4</v>
+      </c>
+      <c r="Z18" s="10">
+        <v>1.639988E-4</v>
+      </c>
+    </row>
+    <row r="19" spans="1:26" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A19" s="3" t="s">
+        <v>71</v>
+      </c>
+      <c r="B19" s="3" t="s">
+        <v>72</v>
+      </c>
+      <c r="C19" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="D19" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="E19" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="F19" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="G19" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="H19" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="I19" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="J19" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="K19" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="L19" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="M19" s="9" t="s">
+        <v>33</v>
+      </c>
+      <c r="N19" s="9" t="s">
+        <v>33</v>
+      </c>
+      <c r="O19" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="P19" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="Q19" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="R19" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="S19" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="T19" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="U19" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="V19" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="W19" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="X19" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="Y19" s="10" t="s">
+        <v>33</v>
+      </c>
+      <c r="Z19" s="10" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="20" spans="1:26" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A20" s="3" t="s">
+        <v>73</v>
+      </c>
+      <c r="B20" s="3" t="s">
+        <v>74</v>
+      </c>
+      <c r="C20" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="D20" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="E20" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="F20" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="G20" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="H20" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="I20" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="J20" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="K20" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="L20" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="M20" s="9" t="s">
+        <v>33</v>
+      </c>
+      <c r="N20" s="9" t="s">
+        <v>33</v>
+      </c>
+      <c r="O20" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="P20" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="Q20" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="R20" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="S20" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="T20" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="U20" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="V20" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="W20" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="X20" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="Y20" s="10" t="s">
+        <v>33</v>
+      </c>
+      <c r="Z20" s="10" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="21" spans="1:26" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A21" s="3" t="s">
+        <v>75</v>
+      </c>
+      <c r="B21" s="3" t="s">
+        <v>76</v>
+      </c>
+      <c r="C21" s="3" t="s">
+        <v>59</v>
+      </c>
+      <c r="D21" s="3" t="s">
+        <v>77</v>
+      </c>
+      <c r="E21" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="F21" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="G21" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="H21" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="I21" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="J21" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="K21" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="L21" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="M21" s="9" t="s">
+        <v>33</v>
+      </c>
+      <c r="N21" s="9" t="s">
+        <v>33</v>
+      </c>
+      <c r="O21" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="P21" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="Q21" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="R21" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="S21" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="T21" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="U21" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="V21" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="W21" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="X21" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="Y21" s="10" t="s">
+        <v>33</v>
+      </c>
+      <c r="Z21" s="10" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="22" spans="1:26" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A22" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="B22" s="3" t="s">
+        <v>79</v>
+      </c>
+      <c r="C22" s="3" t="s">
+        <v>80</v>
+      </c>
+      <c r="D22" s="3" t="s">
+        <v>81</v>
+      </c>
+      <c r="E22" s="5">
+        <v>14555</v>
+      </c>
+      <c r="F22" s="6">
+        <v>6511133</v>
+      </c>
+      <c r="G22" s="5">
+        <v>14395</v>
+      </c>
+      <c r="H22" s="7">
+        <v>5855290</v>
+      </c>
+      <c r="I22" s="8">
+        <v>53104735</v>
+      </c>
+      <c r="J22" s="8">
+        <v>56923380.5800035</v>
+      </c>
+      <c r="K22" s="8">
+        <v>3648.5561662658902</v>
+      </c>
+      <c r="L22" s="8">
+        <v>344.60017019798198</v>
+      </c>
+      <c r="M22" s="9">
+        <v>-5.3060035999999998E-2</v>
+      </c>
+      <c r="N22" s="9">
+        <v>0.17145542020000001</v>
+      </c>
+      <c r="O22" s="8">
+        <v>3335.65345242185</v>
+      </c>
+      <c r="P22" s="8">
+        <v>2640.0362007639901</v>
+      </c>
+      <c r="Q22" s="8">
+        <v>4554299</v>
+      </c>
+      <c r="R22" s="8">
+        <v>4960519.4499999601</v>
+      </c>
+      <c r="S22" s="8">
+        <v>312.90271384404002</v>
+      </c>
+      <c r="T22" s="8">
+        <v>420.11322612058001</v>
+      </c>
+      <c r="U22" s="8">
+        <v>100</v>
+      </c>
+      <c r="V22" s="8">
+        <v>150</v>
+      </c>
+      <c r="W22" s="8">
+        <v>880</v>
+      </c>
+      <c r="X22" s="8">
+        <v>1275.0999999999999</v>
+      </c>
+      <c r="Y22" s="10">
+        <v>5.8921810999999997E-6</v>
+      </c>
+      <c r="Z22" s="10">
+        <v>6.0537545000000001E-6</v>
+      </c>
+    </row>
+    <row r="23" spans="1:26" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A23" s="3" t="s">
+        <v>82</v>
+      </c>
+      <c r="B23" s="3" t="s">
+        <v>83</v>
+      </c>
+      <c r="C23" s="3" t="s">
+        <v>80</v>
+      </c>
+      <c r="D23" s="3" t="s">
+        <v>81</v>
+      </c>
+      <c r="E23" s="5">
+        <v>43</v>
+      </c>
+      <c r="F23" s="6">
+        <v>9254</v>
+      </c>
+      <c r="G23" s="5">
+        <v>52</v>
+      </c>
+      <c r="H23" s="7">
+        <v>8879</v>
+      </c>
+      <c r="I23" s="8">
+        <v>85810</v>
+      </c>
+      <c r="J23" s="8">
+        <v>88500.63</v>
+      </c>
+      <c r="K23" s="8">
+        <v>1995.58139534884</v>
+      </c>
+      <c r="L23" s="8">
+        <v>91.302692307692297</v>
+      </c>
+      <c r="M23" s="9">
+        <v>0.15537902249999999</v>
+      </c>
+      <c r="N23" s="9">
+        <v>-0.30127398599999999</v>
+      </c>
+      <c r="O23" s="8">
+        <v>1930.1162790697699</v>
+      </c>
+      <c r="P23" s="8">
+        <v>1388.13230769231</v>
+      </c>
+      <c r="Q23" s="8">
+        <v>2815</v>
+      </c>
+      <c r="R23" s="8">
+        <v>4747.74</v>
+      </c>
+      <c r="S23" s="8">
+        <v>65.465116279069804</v>
+      </c>
+      <c r="T23" s="8">
+        <v>105.7316</v>
+      </c>
+      <c r="U23" s="8">
+        <v>10</v>
+      </c>
+      <c r="V23" s="8">
+        <v>4.3</v>
+      </c>
+      <c r="W23" s="8">
+        <v>141</v>
+      </c>
+      <c r="X23" s="8">
+        <v>145.255</v>
+      </c>
+      <c r="Y23" s="10">
+        <v>7.6290780000000001E-4</v>
+      </c>
+      <c r="Z23" s="10">
+        <v>1.0316615000000001E-3</v>
+      </c>
+    </row>
+    <row r="24" spans="1:26" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A24" s="3" t="s">
+        <v>84</v>
+      </c>
+      <c r="B24" s="3" t="s">
+        <v>85</v>
+      </c>
+      <c r="C24" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="D24" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="E24" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="F24" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="G24" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="H24" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="I24" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="J24" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="K24" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="L24" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="M24" s="9" t="s">
+        <v>33</v>
+      </c>
+      <c r="N24" s="9" t="s">
+        <v>33</v>
+      </c>
+      <c r="O24" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="P24" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="Q24" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="R24" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="S24" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="T24" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="U24" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="V24" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="W24" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="X24" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="Y24" s="10" t="s">
+        <v>33</v>
+      </c>
+      <c r="Z24" s="10" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="25" spans="1:26" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A25" s="3" t="s">
+        <v>86</v>
+      </c>
+      <c r="B25" s="3" t="s">
+        <v>87</v>
+      </c>
+      <c r="C25" s="3" t="s">
+        <v>80</v>
+      </c>
+      <c r="D25" s="3" t="s">
+        <v>88</v>
+      </c>
+      <c r="E25" s="5">
+        <v>54056</v>
+      </c>
+      <c r="F25" s="6">
+        <v>27855657</v>
+      </c>
+      <c r="G25" s="5">
+        <v>44461</v>
+      </c>
+      <c r="H25" s="7">
+        <v>20934190</v>
+      </c>
+      <c r="I25" s="8">
+        <v>231144146</v>
+      </c>
+      <c r="J25" s="8">
+        <v>203072439.88008401</v>
+      </c>
+      <c r="K25" s="8">
+        <v>4276.01276454048</v>
+      </c>
+      <c r="L25" s="8">
+        <v>419.39489845034501</v>
+      </c>
+      <c r="M25" s="9">
+        <v>-2.9018631999999999E-2</v>
+      </c>
+      <c r="N25" s="9">
+        <v>0.2007648621</v>
+      </c>
+      <c r="O25" s="8">
+        <v>3886.4353263282501</v>
+      </c>
+      <c r="P25" s="8">
+        <v>3014.9862564943501</v>
+      </c>
+      <c r="Q25" s="8">
+        <v>21058998</v>
+      </c>
+      <c r="R25" s="8">
+        <v>18646716.580000799</v>
+      </c>
+      <c r="S25" s="8">
+        <v>389.57743821222402</v>
+      </c>
+      <c r="T25" s="8">
+        <v>469.27386536220803</v>
+      </c>
+      <c r="U25" s="8">
+        <v>175</v>
+      </c>
+      <c r="V25" s="8">
+        <v>200</v>
+      </c>
+      <c r="W25" s="8">
+        <v>1121</v>
+      </c>
+      <c r="X25" s="8">
+        <v>1332.32</v>
+      </c>
+      <c r="Y25" s="10">
+        <v>1.6854307E-6</v>
+      </c>
+      <c r="Z25" s="10">
+        <v>2.0652477E-6</v>
+      </c>
+    </row>
+    <row r="26" spans="1:26" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A26" s="3" t="s">
+        <v>89</v>
+      </c>
+      <c r="B26" s="3" t="s">
+        <v>90</v>
+      </c>
+      <c r="C26" s="3" t="s">
+        <v>80</v>
+      </c>
+      <c r="D26" s="3" t="s">
+        <v>88</v>
+      </c>
+      <c r="E26" s="5">
+        <v>56</v>
+      </c>
+      <c r="F26" s="6">
+        <v>11016</v>
+      </c>
+      <c r="G26" s="5">
+        <v>147</v>
+      </c>
+      <c r="H26" s="7">
+        <v>31885</v>
+      </c>
+      <c r="I26" s="8">
+        <v>92167</v>
+      </c>
+      <c r="J26" s="8">
+        <v>311248.07</v>
+      </c>
+      <c r="K26" s="8">
+        <v>1645.8392857142901</v>
+      </c>
+      <c r="L26" s="8">
+        <v>130.02278911564599</v>
+      </c>
+      <c r="M26" s="9">
+        <v>-0.72443042499999999</v>
+      </c>
+      <c r="N26" s="9">
+        <v>8.54092095E-2</v>
+      </c>
+      <c r="O26" s="8">
+        <v>1552.5</v>
+      </c>
+      <c r="P26" s="8">
+        <v>1633.57870748299</v>
+      </c>
+      <c r="Q26" s="8">
+        <v>5227</v>
+      </c>
+      <c r="R26" s="8">
+        <v>19113.349999999999</v>
+      </c>
+      <c r="S26" s="8">
+        <v>93.339285714285694</v>
+      </c>
+      <c r="T26" s="8">
+        <v>132.46139473684201</v>
+      </c>
+      <c r="U26" s="8">
+        <v>34</v>
+      </c>
+      <c r="V26" s="8">
+        <v>31.05</v>
+      </c>
+      <c r="W26" s="8">
+        <v>250</v>
+      </c>
+      <c r="X26" s="8">
+        <v>387.56</v>
+      </c>
+      <c r="Y26" s="10">
+        <v>1.0127191000000001E-3</v>
+      </c>
+      <c r="Z26" s="10">
+        <v>4.1774649999999999E-4</v>
+      </c>
+    </row>
+    <row r="27" spans="1:26" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A27" s="3" t="s">
+        <v>91</v>
+      </c>
+      <c r="B27" s="3" t="s">
+        <v>92</v>
+      </c>
+      <c r="C27" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="D27" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="E27" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="F27" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="G27" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="H27" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="I27" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="J27" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="K27" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="L27" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="M27" s="9" t="s">
+        <v>33</v>
+      </c>
+      <c r="N27" s="9" t="s">
+        <v>33</v>
+      </c>
+      <c r="O27" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="P27" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="Q27" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="R27" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="S27" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="T27" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="U27" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="V27" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="W27" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="X27" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="Y27" s="10" t="s">
+        <v>33</v>
+      </c>
+      <c r="Z27" s="10" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="28" spans="1:26" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A28" s="3" t="s">
+        <v>93</v>
+      </c>
+      <c r="B28" s="3" t="s">
+        <v>94</v>
+      </c>
+      <c r="C28" s="3" t="s">
+        <v>80</v>
+      </c>
+      <c r="D28" s="3" t="s">
+        <v>88</v>
+      </c>
+      <c r="E28" s="5">
+        <v>294</v>
+      </c>
+      <c r="F28" s="6">
+        <v>50398</v>
+      </c>
+      <c r="G28" s="5">
+        <v>164</v>
+      </c>
+      <c r="H28" s="7">
+        <v>39765</v>
+      </c>
+      <c r="I28" s="8">
+        <v>472022</v>
+      </c>
+      <c r="J28" s="8">
+        <v>391449.69</v>
+      </c>
+      <c r="K28" s="8">
+        <v>1605.5170068027201</v>
+      </c>
+      <c r="L28" s="8">
+        <v>106.987317073171</v>
+      </c>
+      <c r="M28" s="9">
+        <v>6.6306729600000003E-2</v>
+      </c>
+      <c r="N28" s="9">
+        <v>0.28540034600000003</v>
+      </c>
+      <c r="O28" s="8">
+        <v>1478.0204081632701</v>
+      </c>
+      <c r="P28" s="8">
+        <v>2042.03731707317</v>
+      </c>
+      <c r="Q28" s="8">
+        <v>37484</v>
+      </c>
+      <c r="R28" s="8">
+        <v>17545.919999999998</v>
+      </c>
+      <c r="S28" s="8">
+        <v>127.496598639456</v>
+      </c>
+      <c r="T28" s="8">
+        <v>91.997813712807201</v>
+      </c>
+      <c r="U28" s="8">
+        <v>31.5</v>
+      </c>
+      <c r="V28" s="8">
+        <v>0</v>
+      </c>
+      <c r="W28" s="8">
+        <v>401</v>
+      </c>
+      <c r="X28" s="8">
+        <v>329</v>
+      </c>
+      <c r="Y28" s="10">
+        <v>2.701073E-4</v>
+      </c>
+      <c r="Z28" s="10">
+        <v>2.7331049999999998E-4</v>
+      </c>
+    </row>
+    <row r="29" spans="1:26" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A29" s="3" t="s">
+        <v>95</v>
+      </c>
+      <c r="B29" s="3" t="s">
+        <v>96</v>
+      </c>
+      <c r="C29" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="D29" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="E29" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="F29" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="G29" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="H29" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="I29" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="J29" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="K29" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="L29" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="M29" s="9" t="s">
+        <v>33</v>
+      </c>
+      <c r="N29" s="9" t="s">
+        <v>33</v>
+      </c>
+      <c r="O29" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="P29" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="Q29" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="R29" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="S29" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="T29" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="U29" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="V29" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="W29" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="X29" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="Y29" s="10" t="s">
+        <v>33</v>
+      </c>
+      <c r="Z29" s="10" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="30" spans="1:26" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A30" s="3" t="s">
+        <v>97</v>
+      </c>
+      <c r="B30" s="3" t="s">
+        <v>98</v>
+      </c>
+      <c r="C30" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="D30" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="E30" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="F30" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="G30" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="H30" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="I30" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="J30" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="K30" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="L30" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="M30" s="9" t="s">
+        <v>33</v>
+      </c>
+      <c r="N30" s="9" t="s">
+        <v>33</v>
+      </c>
+      <c r="O30" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="P30" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="Q30" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="R30" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="S30" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="T30" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="U30" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="V30" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="W30" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="X30" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="Y30" s="10" t="s">
+        <v>33</v>
+      </c>
+      <c r="Z30" s="10" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="31" spans="1:26" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A31" s="3" t="s">
+        <v>99</v>
+      </c>
+      <c r="B31" s="3" t="s">
+        <v>100</v>
+      </c>
+      <c r="C31" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="D31" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="E31" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="F31" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="G31" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="H31" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="I31" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="J31" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="K31" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="L31" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="M31" s="9" t="s">
+        <v>33</v>
+      </c>
+      <c r="N31" s="9" t="s">
+        <v>33</v>
+      </c>
+      <c r="O31" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="P31" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="Q31" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="R31" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="S31" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="T31" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="U31" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="V31" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="W31" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="X31" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="Y31" s="10" t="s">
+        <v>33</v>
+      </c>
+      <c r="Z31" s="10" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="32" spans="1:26" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A32" s="3" t="s">
+        <v>101</v>
+      </c>
+      <c r="B32" s="3" t="s">
+        <v>102</v>
+      </c>
+      <c r="C32" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="D32" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="E32" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="F32" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="G32" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="H32" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="I32" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="J32" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="K32" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="L32" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="M32" s="9" t="s">
+        <v>33</v>
+      </c>
+      <c r="N32" s="9" t="s">
+        <v>33</v>
+      </c>
+      <c r="O32" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="P32" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="Q32" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="R32" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="S32" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="T32" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="U32" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="V32" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="W32" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="X32" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="Y32" s="10" t="s">
+        <v>33</v>
+      </c>
+      <c r="Z32" s="10" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="33" spans="1:26" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A33" s="3" t="s">
+        <v>103</v>
+      </c>
+      <c r="B33" s="3" t="s">
+        <v>104</v>
+      </c>
+      <c r="C33" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="D33" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="E33" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="F33" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="G33" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="H33" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="I33" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="J33" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="K33" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="L33" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="M33" s="9" t="s">
+        <v>33</v>
+      </c>
+      <c r="N33" s="9" t="s">
+        <v>33</v>
+      </c>
+      <c r="O33" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="P33" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="Q33" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="R33" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="S33" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="T33" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="U33" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="V33" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="W33" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="X33" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="Y33" s="10" t="s">
+        <v>33</v>
+      </c>
+      <c r="Z33" s="10" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="34" spans="1:26" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A34" s="3" t="s">
+        <v>105</v>
+      </c>
+      <c r="B34" s="3" t="s">
+        <v>106</v>
+      </c>
+      <c r="C34" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="D34" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="E34" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="F34" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="G34" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="H34" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="I34" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="J34" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="K34" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="L34" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="M34" s="9" t="s">
+        <v>33</v>
+      </c>
+      <c r="N34" s="9" t="s">
+        <v>33</v>
+      </c>
+      <c r="O34" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="P34" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="Q34" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="R34" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="S34" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="T34" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="U34" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="V34" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="W34" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="X34" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="Y34" s="10" t="s">
+        <v>33</v>
+      </c>
+      <c r="Z34" s="10" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="35" spans="1:26" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A35" s="3" t="s">
+        <v>107</v>
+      </c>
+      <c r="B35" s="3" t="s">
+        <v>108</v>
+      </c>
+      <c r="C35" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="D35" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="E35" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="F35" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="G35" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="H35" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="I35" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="J35" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="K35" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="L35" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="M35" s="9" t="s">
+        <v>33</v>
+      </c>
+      <c r="N35" s="9" t="s">
+        <v>33</v>
+      </c>
+      <c r="O35" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="P35" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="Q35" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="R35" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="S35" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="T35" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="U35" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="V35" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="W35" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="X35" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="Y35" s="10" t="s">
+        <v>33</v>
+      </c>
+      <c r="Z35" s="10" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="36" spans="1:26" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A36" s="3" t="s">
+        <v>109</v>
+      </c>
+      <c r="B36" s="3" t="s">
+        <v>110</v>
+      </c>
+      <c r="C36" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="D36" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="E36" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="F36" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="G36" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="H36" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="I36" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="J36" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="K36" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="L36" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="M36" s="9" t="s">
+        <v>33</v>
+      </c>
+      <c r="N36" s="9" t="s">
+        <v>33</v>
+      </c>
+      <c r="O36" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="P36" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="Q36" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="R36" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="S36" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="T36" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="U36" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="V36" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="W36" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="X36" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="Y36" s="10" t="s">
+        <v>33</v>
+      </c>
+      <c r="Z36" s="10" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="37" spans="1:26" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A37" s="3" t="s">
+        <v>111</v>
+      </c>
+      <c r="B37" s="3" t="s">
+        <v>112</v>
+      </c>
+      <c r="C37" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="D37" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="E37" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="F37" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="G37" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="H37" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="I37" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="J37" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="K37" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="L37" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="M37" s="9" t="s">
+        <v>33</v>
+      </c>
+      <c r="N37" s="9" t="s">
+        <v>33</v>
+      </c>
+      <c r="O37" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="P37" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="Q37" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="R37" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="S37" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="T37" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="U37" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="V37" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="W37" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="X37" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="Y37" s="10" t="s">
+        <v>33</v>
+      </c>
+      <c r="Z37" s="10" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="38" spans="1:26" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A38" s="3" t="s">
+        <v>113</v>
+      </c>
+      <c r="B38" s="3" t="s">
+        <v>114</v>
+      </c>
+      <c r="C38" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="D38" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="E38" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="F38" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="G38" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="H38" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="I38" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="J38" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="K38" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="L38" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="M38" s="9" t="s">
+        <v>33</v>
+      </c>
+      <c r="N38" s="9" t="s">
+        <v>33</v>
+      </c>
+      <c r="O38" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="P38" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="Q38" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="R38" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="S38" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="T38" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="U38" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="V38" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="W38" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="X38" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="Y38" s="10" t="s">
+        <v>33</v>
+      </c>
+      <c r="Z38" s="10" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="39" spans="1:26" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A39" s="3" t="s">
+        <v>115</v>
+      </c>
+      <c r="B39" s="3" t="s">
+        <v>116</v>
+      </c>
+      <c r="C39" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="D39" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="E39" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="F39" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="G39" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="H39" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="I39" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="J39" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="K39" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="L39" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="M39" s="9" t="s">
+        <v>33</v>
+      </c>
+      <c r="N39" s="9" t="s">
+        <v>33</v>
+      </c>
+      <c r="O39" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="P39" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="Q39" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="R39" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="S39" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="T39" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="U39" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="V39" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="W39" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="X39" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="Y39" s="10" t="s">
+        <v>33</v>
+      </c>
+      <c r="Z39" s="10" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="40" spans="1:26" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A40" s="3" t="s">
+        <v>117</v>
+      </c>
+      <c r="B40" s="3" t="s">
+        <v>118</v>
+      </c>
+      <c r="C40" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="D40" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="E40" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="F40" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="G40" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="H40" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="I40" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="J40" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="K40" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="L40" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="M40" s="9" t="s">
+        <v>33</v>
+      </c>
+      <c r="N40" s="9" t="s">
+        <v>33</v>
+      </c>
+      <c r="O40" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="P40" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="Q40" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="R40" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="S40" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="T40" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="U40" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="V40" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="W40" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="X40" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="Y40" s="10" t="s">
+        <v>33</v>
+      </c>
+      <c r="Z40" s="10" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="41" spans="1:26" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A41" s="3" t="s">
+        <v>119</v>
+      </c>
+      <c r="B41" s="3" t="s">
+        <v>120</v>
+      </c>
+      <c r="C41" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="D41" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="E41" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="F41" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="G41" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="H41" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="I41" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="J41" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="K41" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="L41" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="M41" s="9" t="s">
+        <v>33</v>
+      </c>
+      <c r="N41" s="9" t="s">
+        <v>33</v>
+      </c>
+      <c r="O41" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="P41" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="Q41" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="R41" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="S41" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="T41" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="U41" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="V41" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="W41" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="X41" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="Y41" s="10" t="s">
+        <v>33</v>
+      </c>
+      <c r="Z41" s="10" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="42" spans="1:26" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A42" s="3" t="s">
+        <v>121</v>
+      </c>
+      <c r="B42" s="3" t="s">
+        <v>122</v>
+      </c>
+      <c r="C42" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="D42" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="E42" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="F42" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="G42" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="H42" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="I42" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="J42" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="K42" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="L42" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="M42" s="9" t="s">
+        <v>33</v>
+      </c>
+      <c r="N42" s="9" t="s">
+        <v>33</v>
+      </c>
+      <c r="O42" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="P42" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="Q42" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="R42" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="S42" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="T42" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="U42" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="V42" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="W42" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="X42" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="Y42" s="10" t="s">
+        <v>33</v>
+      </c>
+      <c r="Z42" s="10" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="43" spans="1:26" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A43" s="3" t="s">
+        <v>123</v>
+      </c>
+      <c r="B43" s="3" t="s">
+        <v>124</v>
+      </c>
+      <c r="C43" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="D43" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="E43" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="F43" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="G43" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="H43" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="I43" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="J43" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="K43" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="L43" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="M43" s="9" t="s">
+        <v>33</v>
+      </c>
+      <c r="N43" s="9" t="s">
+        <v>33</v>
+      </c>
+      <c r="O43" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="P43" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="Q43" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="R43" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="S43" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="T43" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="U43" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="V43" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="W43" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="X43" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="Y43" s="10" t="s">
+        <v>33</v>
+      </c>
+      <c r="Z43" s="10" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="44" spans="1:26" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A44" s="3" t="s">
+        <v>125</v>
+      </c>
+      <c r="B44" s="3" t="s">
+        <v>126</v>
+      </c>
+      <c r="C44" s="3" t="s">
+        <v>127</v>
+      </c>
+      <c r="D44" s="3" t="s">
+        <v>128</v>
+      </c>
+      <c r="E44" s="5">
+        <v>51</v>
+      </c>
+      <c r="F44" s="6">
+        <v>1028</v>
+      </c>
+      <c r="G44" s="5">
+        <v>25</v>
+      </c>
+      <c r="H44" s="7">
+        <v>575</v>
+      </c>
+      <c r="I44" s="8">
+        <v>1523583</v>
+      </c>
+      <c r="J44" s="8">
+        <v>819444.01000000106</v>
+      </c>
+      <c r="K44" s="8">
+        <v>29874.176470588201</v>
+      </c>
+      <c r="L44" s="8">
+        <v>326.46480000000003</v>
+      </c>
+      <c r="M44" s="9">
+        <v>0.1145311287</v>
+      </c>
+      <c r="N44" s="9">
+        <v>0.2495350482</v>
+      </c>
+      <c r="O44" s="8">
+        <v>28894.333333333299</v>
+      </c>
+      <c r="P44" s="8">
+        <v>27040.382399999999</v>
+      </c>
+      <c r="Q44" s="8">
+        <v>49972</v>
+      </c>
+      <c r="R44" s="8">
+        <v>8161.62</v>
+      </c>
+      <c r="S44" s="8">
+        <v>979.84313725490199</v>
+      </c>
+      <c r="T44" s="8">
+        <v>298.630308641976</v>
+      </c>
+      <c r="U44" s="8">
+        <v>33</v>
+      </c>
+      <c r="V44" s="8">
+        <v>51.75</v>
+      </c>
+      <c r="W44" s="8">
+        <v>2125</v>
+      </c>
+      <c r="X44" s="8">
+        <v>520</v>
+      </c>
+      <c r="Y44" s="10">
+        <v>6.4311770000000004E-4</v>
+      </c>
+      <c r="Z44" s="10">
+        <v>3.9839790000000002E-4</v>
+      </c>
+    </row>
+    <row r="45" spans="1:26" ht="28.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A45" s="3" t="s">
+        <v>129</v>
+      </c>
+      <c r="B45" s="3" t="s">
+        <v>130</v>
+      </c>
+      <c r="C45" s="3" t="s">
+        <v>127</v>
+      </c>
+      <c r="D45" s="4" t="s">
+        <v>131</v>
+      </c>
+      <c r="E45" s="5">
+        <v>121</v>
+      </c>
+      <c r="F45" s="6">
+        <v>4298</v>
+      </c>
+      <c r="G45" s="5">
+        <v>65</v>
+      </c>
+      <c r="H45" s="7">
+        <v>1765</v>
+      </c>
+      <c r="I45" s="8">
+        <v>5529655</v>
+      </c>
+      <c r="J45" s="8">
+        <v>2393731.6</v>
+      </c>
+      <c r="K45" s="8">
+        <v>45699.628099173598</v>
+      </c>
+      <c r="L45" s="8">
+        <v>601.95153846153903</v>
+      </c>
+      <c r="M45" s="9">
+        <v>-0.20534618399999999</v>
+      </c>
+      <c r="N45" s="9">
+        <v>0.19873582789999999</v>
+      </c>
+      <c r="O45" s="8">
+        <v>44122.223140495902</v>
+      </c>
+      <c r="P45" s="8">
+        <v>28887.178461538399</v>
+      </c>
+      <c r="Q45" s="8">
+        <v>190866</v>
+      </c>
+      <c r="R45" s="8">
+        <v>39126.85</v>
+      </c>
+      <c r="S45" s="8">
+        <v>1577.40495867769</v>
+      </c>
+      <c r="T45" s="8">
+        <v>911.960692520777</v>
+      </c>
+      <c r="U45" s="8">
+        <v>225</v>
+      </c>
+      <c r="V45" s="8">
+        <v>75</v>
+      </c>
+      <c r="W45" s="8">
+        <v>4694</v>
+      </c>
+      <c r="X45" s="8">
+        <v>3684.51</v>
+      </c>
+      <c r="Y45" s="10">
+        <v>2.852628E-4</v>
+      </c>
+      <c r="Z45" s="10">
+        <v>2.5146990000000002E-4</v>
+      </c>
+    </row>
+    <row r="46" spans="1:26" ht="28.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A46" s="3" t="s">
+        <v>132</v>
+      </c>
+      <c r="B46" s="3" t="s">
+        <v>133</v>
+      </c>
+      <c r="C46" s="3" t="s">
+        <v>134</v>
+      </c>
+      <c r="D46" s="4" t="s">
+        <v>135</v>
+      </c>
+      <c r="E46" s="5">
+        <v>318</v>
+      </c>
+      <c r="F46" s="6">
+        <v>10496</v>
+      </c>
+      <c r="G46" s="5">
+        <v>96</v>
+      </c>
+      <c r="H46" s="7">
+        <v>2698</v>
+      </c>
+      <c r="I46" s="8">
+        <v>13985456</v>
+      </c>
+      <c r="J46" s="8">
+        <v>3816130.6200000099</v>
+      </c>
+      <c r="K46" s="8">
+        <v>43979.421383647801</v>
+      </c>
+      <c r="L46" s="8">
+        <v>393.34354166666702</v>
+      </c>
+      <c r="M46" s="9">
+        <v>2.11809461E-2</v>
+      </c>
+      <c r="N46" s="9">
+        <v>0.1647930531</v>
+      </c>
+      <c r="O46" s="8">
+        <v>42085.374213836498</v>
+      </c>
+      <c r="P46" s="8">
+        <v>33569.610937500001</v>
+      </c>
+      <c r="Q46" s="8">
+        <v>602307</v>
+      </c>
+      <c r="R46" s="8">
+        <v>37760.980000000003</v>
+      </c>
+      <c r="S46" s="8">
+        <v>1894.0471698113199</v>
+      </c>
+      <c r="T46" s="8">
+        <v>503.458101933215</v>
+      </c>
+      <c r="U46" s="8">
+        <v>278.5</v>
+      </c>
+      <c r="V46" s="8">
+        <v>20.7</v>
+      </c>
+      <c r="W46" s="8">
+        <v>5451</v>
+      </c>
+      <c r="X46" s="8">
+        <v>760</v>
+      </c>
+      <c r="Y46" s="10">
+        <v>1.3542980000000001E-4</v>
+      </c>
+      <c r="Z46" s="10">
+        <v>1.030739E-4</v>
+      </c>
+    </row>
+    <row r="47" spans="1:26" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A47" s="3" t="s">
+        <v>136</v>
+      </c>
+      <c r="B47" s="3" t="s">
+        <v>137</v>
+      </c>
+      <c r="C47" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="D47" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="E47" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="F47" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="G47" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="H47" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="I47" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="J47" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="K47" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="L47" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="M47" s="9" t="s">
+        <v>33</v>
+      </c>
+      <c r="N47" s="9" t="s">
+        <v>33</v>
+      </c>
+      <c r="O47" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="P47" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="Q47" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="R47" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="S47" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="T47" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="U47" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="V47" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="W47" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="X47" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="Y47" s="10" t="s">
+        <v>33</v>
+      </c>
+      <c r="Z47" s="10" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="48" spans="1:26" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A48" s="3" t="s">
+        <v>138</v>
+      </c>
+      <c r="B48" s="3" t="s">
+        <v>139</v>
+      </c>
+      <c r="C48" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="D48" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="E48" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="F48" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="G48" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="H48" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="I48" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="J48" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="K48" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="L48" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="M48" s="9" t="s">
+        <v>33</v>
+      </c>
+      <c r="N48" s="9" t="s">
+        <v>33</v>
+      </c>
+      <c r="O48" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="P48" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="Q48" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="R48" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="S48" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="T48" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="U48" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="V48" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="W48" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="X48" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="Y48" s="10" t="s">
+        <v>33</v>
+      </c>
+      <c r="Z48" s="10" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="49" spans="1:26" ht="28.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A49" s="3" t="s">
+        <v>140</v>
+      </c>
+      <c r="B49" s="3" t="s">
+        <v>141</v>
+      </c>
+      <c r="C49" s="3" t="s">
+        <v>127</v>
+      </c>
+      <c r="D49" s="4" t="s">
+        <v>142</v>
+      </c>
+      <c r="E49" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="F49" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="G49" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="H49" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="I49" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="J49" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="K49" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="L49" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="M49" s="9" t="s">
+        <v>33</v>
+      </c>
+      <c r="N49" s="9" t="s">
+        <v>33</v>
+      </c>
+      <c r="O49" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="P49" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="Q49" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="R49" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="S49" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="T49" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="U49" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="V49" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="W49" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="X49" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="Y49" s="10" t="s">
+        <v>33</v>
+      </c>
+      <c r="Z49" s="10" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="50" spans="1:26" ht="28.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A50" s="3" t="s">
+        <v>143</v>
+      </c>
+      <c r="B50" s="3" t="s">
+        <v>144</v>
+      </c>
+      <c r="C50" s="3" t="s">
+        <v>127</v>
+      </c>
+      <c r="D50" s="4" t="s">
+        <v>145</v>
+      </c>
+      <c r="E50" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="F50" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="G50" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="H50" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="I50" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="J50" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="K50" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="L50" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="M50" s="9" t="s">
+        <v>33</v>
+      </c>
+      <c r="N50" s="9" t="s">
+        <v>33</v>
+      </c>
+      <c r="O50" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="P50" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="Q50" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="R50" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="S50" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="T50" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="U50" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="V50" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="W50" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="X50" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="Y50" s="10" t="s">
+        <v>33</v>
+      </c>
+      <c r="Z50" s="10" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="51" spans="1:26" ht="28.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A51" s="3" t="s">
+        <v>146</v>
+      </c>
+      <c r="B51" s="3" t="s">
+        <v>147</v>
+      </c>
+      <c r="C51" s="4" t="s">
+        <v>148</v>
+      </c>
+      <c r="D51" s="3" t="s">
+        <v>149</v>
+      </c>
+      <c r="E51" s="5">
+        <v>1248</v>
+      </c>
+      <c r="F51" s="6">
+        <v>108535</v>
+      </c>
+      <c r="G51" s="5">
+        <v>719</v>
+      </c>
+      <c r="H51" s="7">
+        <v>55986</v>
+      </c>
+      <c r="I51" s="8">
+        <v>952284</v>
+      </c>
+      <c r="J51" s="8">
+        <v>553131.91000000096</v>
+      </c>
+      <c r="K51" s="8">
+        <v>763.04807692307702</v>
+      </c>
+      <c r="L51" s="8">
+        <v>68.001390820584007</v>
+      </c>
+      <c r="M51" s="9">
+        <v>-6.3874463000000006E-2</v>
+      </c>
+      <c r="N51" s="9">
+        <v>0.29975621400000002</v>
+      </c>
+      <c r="O51" s="8">
+        <v>679.59775641025703</v>
+      </c>
+      <c r="P51" s="8">
+        <v>594.41883171070901</v>
+      </c>
+      <c r="Q51" s="8">
+        <v>104146</v>
+      </c>
+      <c r="R51" s="8">
+        <v>48892.999999999898</v>
+      </c>
+      <c r="S51" s="8">
+        <v>83.450320512820497</v>
+      </c>
+      <c r="T51" s="8">
+        <v>71.407152317880701</v>
+      </c>
+      <c r="U51" s="8">
+        <v>30</v>
+      </c>
+      <c r="V51" s="8">
+        <v>25</v>
+      </c>
+      <c r="W51" s="8">
+        <v>217</v>
+      </c>
+      <c r="X51" s="8">
+        <v>221.7</v>
+      </c>
+      <c r="Y51" s="10">
+        <v>8.7631800000000004E-5</v>
+      </c>
+      <c r="Z51" s="10">
+        <v>1.2293880000000001E-4</v>
+      </c>
+    </row>
+    <row r="52" spans="1:26" ht="28.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A52" s="3" t="s">
+        <v>150</v>
+      </c>
+      <c r="B52" s="3" t="s">
+        <v>151</v>
+      </c>
+      <c r="C52" s="3" t="s">
+        <v>152</v>
+      </c>
+      <c r="D52" s="4" t="s">
+        <v>153</v>
+      </c>
+      <c r="E52" s="5">
+        <v>198</v>
+      </c>
+      <c r="F52" s="6">
+        <v>65765</v>
+      </c>
+      <c r="G52" s="5">
+        <v>143</v>
+      </c>
+      <c r="H52" s="7">
+        <v>40746</v>
+      </c>
+      <c r="I52" s="8">
+        <v>514634</v>
+      </c>
+      <c r="J52" s="8">
+        <v>378532.33</v>
+      </c>
+      <c r="K52" s="8">
+        <v>2599.1616161616198</v>
+      </c>
+      <c r="L52" s="8">
+        <v>169.71279720279699</v>
+      </c>
+      <c r="M52" s="9">
+        <v>-0.224333168</v>
+      </c>
+      <c r="N52" s="9">
+        <v>-7.8347794999999998E-2</v>
+      </c>
+      <c r="O52" s="8">
+        <v>2371.2929292929298</v>
+      </c>
+      <c r="P52" s="8">
+        <v>1850.2124475524499</v>
+      </c>
+      <c r="Q52" s="8">
+        <v>45118</v>
+      </c>
+      <c r="R52" s="8">
+        <v>24268.93</v>
+      </c>
+      <c r="S52" s="8">
+        <v>227.86868686868701</v>
+      </c>
+      <c r="T52" s="8">
+        <v>216.45682926829301</v>
+      </c>
+      <c r="U52" s="8">
+        <v>100</v>
+      </c>
+      <c r="V52" s="8">
+        <v>60</v>
+      </c>
+      <c r="W52" s="8">
+        <v>489</v>
+      </c>
+      <c r="X52" s="8">
+        <v>636.38</v>
+      </c>
+      <c r="Y52" s="10">
+        <v>4.4277809999999999E-4</v>
+      </c>
+      <c r="Z52" s="10">
+        <v>4.4834429999999998E-4</v>
+      </c>
+    </row>
+    <row r="53" spans="1:26" ht="28.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A53" s="3" t="s">
+        <v>154</v>
+      </c>
+      <c r="B53" s="3" t="s">
+        <v>155</v>
+      </c>
+      <c r="C53" s="3" t="s">
+        <v>152</v>
+      </c>
+      <c r="D53" s="4" t="s">
+        <v>153</v>
+      </c>
+      <c r="E53" s="5">
+        <v>50</v>
+      </c>
+      <c r="F53" s="6">
+        <v>24019</v>
+      </c>
+      <c r="G53" s="5">
+        <v>29</v>
+      </c>
+      <c r="H53" s="7">
+        <v>10340</v>
+      </c>
+      <c r="I53" s="8">
+        <v>157886</v>
+      </c>
+      <c r="J53" s="8">
+        <v>91742.61</v>
+      </c>
+      <c r="K53" s="8">
+        <v>3157.72</v>
+      </c>
+      <c r="L53" s="8">
+        <v>198.15379310344801</v>
+      </c>
+      <c r="M53" s="9">
+        <v>-0.30407147699999998</v>
+      </c>
+      <c r="N53" s="9">
+        <v>0.51171496329999999</v>
+      </c>
+      <c r="O53" s="8">
+        <v>2929.36</v>
+      </c>
+      <c r="P53" s="8">
+        <v>1895.2072413793101</v>
+      </c>
+      <c r="Q53" s="8">
+        <v>11418</v>
+      </c>
+      <c r="R53" s="8">
+        <v>5746.46</v>
+      </c>
+      <c r="S53" s="8">
+        <v>228.36</v>
+      </c>
+      <c r="T53" s="8">
+        <v>206.65976190476201</v>
+      </c>
+      <c r="U53" s="8">
+        <v>117.5</v>
+      </c>
+      <c r="V53" s="8">
+        <v>155</v>
+      </c>
+      <c r="W53" s="8">
+        <v>616.5</v>
+      </c>
+      <c r="X53" s="8">
+        <v>522.54999999999995</v>
+      </c>
+      <c r="Y53" s="10">
+        <v>1.4463600000000001E-3</v>
+      </c>
+      <c r="Z53" s="10">
+        <v>2.1598883000000001E-3</v>
+      </c>
+    </row>
+    <row r="54" spans="1:26" ht="28.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A54" s="3" t="s">
+        <v>156</v>
+      </c>
+      <c r="B54" s="3" t="s">
+        <v>157</v>
+      </c>
+      <c r="C54" s="3" t="s">
+        <v>152</v>
+      </c>
+      <c r="D54" s="4" t="s">
+        <v>153</v>
+      </c>
+      <c r="E54" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="F54" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="G54" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="H54" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="I54" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="J54" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="K54" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="L54" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="M54" s="9" t="s">
+        <v>33</v>
+      </c>
+      <c r="N54" s="9" t="s">
+        <v>33</v>
+      </c>
+      <c r="O54" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="P54" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="Q54" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="R54" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="S54" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="T54" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="U54" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="V54" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="W54" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="X54" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="Y54" s="10" t="s">
+        <v>33</v>
+      </c>
+      <c r="Z54" s="10" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="55" spans="1:26" ht="28.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A55" s="3" t="s">
+        <v>158</v>
+      </c>
+      <c r="B55" s="3" t="s">
+        <v>159</v>
+      </c>
+      <c r="C55" s="3" t="s">
+        <v>152</v>
+      </c>
+      <c r="D55" s="4" t="s">
+        <v>160</v>
+      </c>
+      <c r="E55" s="5">
+        <v>1317</v>
+      </c>
+      <c r="F55" s="6">
+        <v>638846</v>
+      </c>
+      <c r="G55" s="5">
+        <v>740</v>
+      </c>
+      <c r="H55" s="7">
+        <v>321580</v>
+      </c>
+      <c r="I55" s="8">
+        <v>4897133</v>
+      </c>
+      <c r="J55" s="8">
+        <v>2977578.8300000099</v>
+      </c>
+      <c r="K55" s="8">
+        <v>3718.40015186029</v>
+      </c>
+      <c r="L55" s="8">
+        <v>265.19627027027099</v>
+      </c>
+      <c r="M55" s="9">
+        <v>-0.26899177800000001</v>
+      </c>
+      <c r="N55" s="9">
+        <v>3.17505E-3</v>
+      </c>
+      <c r="O55" s="8">
+        <v>3463.26727410782</v>
+      </c>
+      <c r="P55" s="8">
+        <v>2667.5337027027099</v>
+      </c>
+      <c r="Q55" s="8">
+        <v>336010</v>
+      </c>
+      <c r="R55" s="8">
+        <v>196245.24000000101</v>
+      </c>
+      <c r="S55" s="8">
+        <v>255.132877752468</v>
+      </c>
+      <c r="T55" s="8">
+        <v>300.54331856773803</v>
+      </c>
+      <c r="U55" s="8">
+        <v>150</v>
+      </c>
+      <c r="V55" s="8">
+        <v>166.66</v>
+      </c>
+      <c r="W55" s="8">
+        <v>600</v>
+      </c>
+      <c r="X55" s="8">
+        <v>901.02</v>
+      </c>
+      <c r="Y55" s="10">
+        <v>5.2098400000000002E-5</v>
+      </c>
+      <c r="Z55" s="10">
+        <v>8.9064400000000001E-5</v>
+      </c>
+    </row>
+    <row r="56" spans="1:26" ht="28.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A56" s="3" t="s">
+        <v>161</v>
+      </c>
+      <c r="B56" s="3" t="s">
+        <v>162</v>
+      </c>
+      <c r="C56" s="3" t="s">
+        <v>152</v>
+      </c>
+      <c r="D56" s="4" t="s">
+        <v>160</v>
+      </c>
+      <c r="E56" s="5">
+        <v>189</v>
+      </c>
+      <c r="F56" s="6">
+        <v>63493</v>
+      </c>
+      <c r="G56" s="5">
+        <v>74</v>
+      </c>
+      <c r="H56" s="7">
+        <v>24480</v>
+      </c>
+      <c r="I56" s="8">
+        <v>521347</v>
+      </c>
+      <c r="J56" s="8">
+        <v>224188.12</v>
+      </c>
+      <c r="K56" s="8">
+        <v>2758.4497354497398</v>
+      </c>
+      <c r="L56" s="8">
+        <v>211.493378378378</v>
+      </c>
+      <c r="M56" s="9">
+        <v>-1.6780922E-2</v>
+      </c>
+      <c r="N56" s="9">
+        <v>2.4561299999999999E-4</v>
+      </c>
+      <c r="O56" s="8">
+        <v>2593.99470899471</v>
+      </c>
+      <c r="P56" s="8">
+        <v>2055.05783783784</v>
+      </c>
+      <c r="Q56" s="8">
+        <v>31082</v>
+      </c>
+      <c r="R56" s="8">
+        <v>15650.51</v>
+      </c>
+      <c r="S56" s="8">
+        <v>164.455026455026</v>
+      </c>
+      <c r="T56" s="8">
+        <v>195.898538461539</v>
+      </c>
+      <c r="U56" s="8">
+        <v>90</v>
+      </c>
+      <c r="V56" s="8">
+        <v>41.4</v>
+      </c>
+      <c r="W56" s="8">
+        <v>440</v>
+      </c>
+      <c r="X56" s="8">
+        <v>547.29</v>
+      </c>
+      <c r="Y56" s="10">
+        <v>3.1544249999999999E-4</v>
+      </c>
+      <c r="Z56" s="10">
+        <v>9.4337459999999996E-4</v>
+      </c>
+    </row>
+    <row r="57" spans="1:26" ht="28.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A57" s="3" t="s">
+        <v>163</v>
+      </c>
+      <c r="B57" s="3" t="s">
+        <v>164</v>
+      </c>
+      <c r="C57" s="3" t="s">
+        <v>152</v>
+      </c>
+      <c r="D57" s="4" t="s">
+        <v>160</v>
+      </c>
+      <c r="E57" s="5">
+        <v>77</v>
+      </c>
+      <c r="F57" s="6">
+        <v>45810</v>
+      </c>
+      <c r="G57" s="5">
+        <v>21</v>
+      </c>
+      <c r="H57" s="7">
+        <v>10440</v>
+      </c>
+      <c r="I57" s="8">
+        <v>383435</v>
+      </c>
+      <c r="J57" s="8">
+        <v>95831.66</v>
+      </c>
+      <c r="K57" s="8">
+        <v>4979.6753246753296</v>
+      </c>
+      <c r="L57" s="8">
+        <v>328.35761904761898</v>
+      </c>
+      <c r="M57" s="9">
+        <v>-7.6153738999999998E-2</v>
+      </c>
+      <c r="N57" s="9">
+        <v>-0.33629877899999999</v>
+      </c>
+      <c r="O57" s="8">
+        <v>4659.2727272727298</v>
+      </c>
+      <c r="P57" s="8">
+        <v>2730.5828571428601</v>
+      </c>
+      <c r="Q57" s="8">
+        <v>24671</v>
+      </c>
+      <c r="R57" s="8">
+        <v>6895.51</v>
+      </c>
+      <c r="S57" s="8">
+        <v>320.402597402597</v>
+      </c>
+      <c r="T57" s="8">
+        <v>339.89046153846198</v>
+      </c>
+      <c r="U57" s="8">
+        <v>225</v>
+      </c>
+      <c r="V57" s="8">
+        <v>20.7</v>
+      </c>
+      <c r="W57" s="8">
+        <v>780</v>
+      </c>
+      <c r="X57" s="8">
+        <v>1091.24</v>
+      </c>
+      <c r="Y57" s="10">
+        <v>8.3561119999999995E-4</v>
+      </c>
+      <c r="Z57" s="10">
+        <v>3.4264002000000001E-3</v>
+      </c>
+    </row>
+    <row r="58" spans="1:26" ht="28.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A58" s="3" t="s">
+        <v>165</v>
+      </c>
+      <c r="B58" s="3" t="s">
+        <v>166</v>
+      </c>
+      <c r="C58" s="3" t="s">
+        <v>152</v>
+      </c>
+      <c r="D58" s="4" t="s">
+        <v>167</v>
+      </c>
+      <c r="E58" s="5">
+        <v>685</v>
+      </c>
+      <c r="F58" s="6">
+        <v>190710</v>
+      </c>
+      <c r="G58" s="5">
+        <v>390</v>
+      </c>
+      <c r="H58" s="7">
+        <v>92789</v>
+      </c>
+      <c r="I58" s="8">
+        <v>2940240</v>
+      </c>
+      <c r="J58" s="8">
+        <v>1729702.71</v>
+      </c>
+      <c r="K58" s="8">
+        <v>4292.3211678832104</v>
+      </c>
+      <c r="L58" s="8">
+        <v>288.35717948718099</v>
+      </c>
+      <c r="M58" s="9">
+        <v>-0.32975365899999998</v>
+      </c>
+      <c r="N58" s="9">
+        <v>8.7832039999999995E-4</v>
+      </c>
+      <c r="O58" s="8">
+        <v>4037.23065693431</v>
+      </c>
+      <c r="P58" s="8">
+        <v>2932.7570769230701</v>
+      </c>
+      <c r="Q58" s="8">
+        <v>174737</v>
+      </c>
+      <c r="R58" s="8">
+        <v>112459.3</v>
+      </c>
+      <c r="S58" s="8">
+        <v>255.09051094890501</v>
+      </c>
+      <c r="T58" s="8">
+        <v>377.62653116531101</v>
+      </c>
+      <c r="U58" s="8">
+        <v>150</v>
+      </c>
+      <c r="V58" s="8">
+        <v>199.93</v>
+      </c>
+      <c r="W58" s="8">
+        <v>578</v>
+      </c>
+      <c r="X58" s="8">
+        <v>1100.69</v>
+      </c>
+      <c r="Y58" s="10">
+        <v>8.6758399999999999E-5</v>
+      </c>
+      <c r="Z58" s="10">
+        <v>1.667091E-4</v>
+      </c>
+    </row>
+    <row r="59" spans="1:26" ht="28.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A59" s="3" t="s">
+        <v>168</v>
+      </c>
+      <c r="B59" s="3" t="s">
+        <v>169</v>
+      </c>
+      <c r="C59" s="3" t="s">
+        <v>152</v>
+      </c>
+      <c r="D59" s="4" t="s">
+        <v>167</v>
+      </c>
+      <c r="E59" s="5">
+        <v>161</v>
+      </c>
+      <c r="F59" s="6">
+        <v>28211</v>
+      </c>
+      <c r="G59" s="5">
+        <v>109</v>
+      </c>
+      <c r="H59" s="7">
+        <v>23125</v>
+      </c>
+      <c r="I59" s="8">
+        <v>430611</v>
+      </c>
+      <c r="J59" s="8">
+        <v>425288.7</v>
+      </c>
+      <c r="K59" s="8">
+        <v>2674.60248447205</v>
+      </c>
+      <c r="L59" s="8">
+        <v>290.10642201834798</v>
+      </c>
+      <c r="M59" s="9">
+        <v>-0.28362834799999997</v>
+      </c>
+      <c r="N59" s="9">
+        <v>-2.2250652999999999E-2</v>
+      </c>
+      <c r="O59" s="8">
+        <v>2538.1925465838499</v>
+      </c>
+      <c r="P59" s="8">
+        <v>2453.53908256881</v>
+      </c>
+      <c r="Q59" s="8">
+        <v>21962</v>
+      </c>
+      <c r="R59" s="8">
+        <v>31621.599999999999</v>
+      </c>
+      <c r="S59" s="8">
+        <v>136.40993788819901</v>
+      </c>
+      <c r="T59" s="8">
+        <v>390.11650326797502</v>
+      </c>
+      <c r="U59" s="8">
+        <v>60</v>
+      </c>
+      <c r="V59" s="8">
+        <v>166.6</v>
+      </c>
+      <c r="W59" s="8">
+        <v>361</v>
+      </c>
+      <c r="X59" s="8">
+        <v>1058.8399999999999</v>
+      </c>
+      <c r="Y59" s="10">
+        <v>3.1678229999999998E-4</v>
+      </c>
+      <c r="Z59" s="10">
+        <v>6.8214000000000002E-4</v>
+      </c>
+    </row>
+    <row r="60" spans="1:26" ht="28.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A60" s="3" t="s">
+        <v>170</v>
+      </c>
+      <c r="B60" s="3" t="s">
+        <v>171</v>
+      </c>
+      <c r="C60" s="3" t="s">
+        <v>152</v>
+      </c>
+      <c r="D60" s="4" t="s">
+        <v>167</v>
+      </c>
+      <c r="E60" s="5">
+        <v>65</v>
+      </c>
+      <c r="F60" s="6">
+        <v>17430</v>
+      </c>
+      <c r="G60" s="5">
+        <v>35</v>
+      </c>
+      <c r="H60" s="7">
+        <v>9870</v>
+      </c>
+      <c r="I60" s="8">
+        <v>297395</v>
+      </c>
+      <c r="J60" s="8">
+        <v>178934.24</v>
+      </c>
+      <c r="K60" s="8">
+        <v>4575.3076923076896</v>
+      </c>
+      <c r="L60" s="8">
+        <v>369.82714285714297</v>
+      </c>
+      <c r="M60" s="9">
+        <v>-0.173167816</v>
+      </c>
+      <c r="N60" s="9">
+        <v>-0.11720164299999999</v>
+      </c>
+      <c r="O60" s="8">
+        <v>4313.2615384615401</v>
+      </c>
+      <c r="P60" s="8">
+        <v>3399.40228571429</v>
+      </c>
+      <c r="Q60" s="8">
+        <v>17033</v>
+      </c>
+      <c r="R60" s="8">
+        <v>12943.95</v>
+      </c>
+      <c r="S60" s="8">
+        <v>262.04615384615403</v>
+      </c>
+      <c r="T60" s="8">
+        <v>435.706728971963</v>
+      </c>
+      <c r="U60" s="8">
+        <v>225</v>
+      </c>
+      <c r="V60" s="8">
+        <v>250</v>
+      </c>
+      <c r="W60" s="8">
+        <v>511</v>
+      </c>
+      <c r="X60" s="8">
+        <v>1221.19</v>
+      </c>
+      <c r="Y60" s="10">
+        <v>8.8113839999999998E-4</v>
+      </c>
+      <c r="Z60" s="10">
+        <v>2.0668327E-3</v>
+      </c>
+    </row>
+    <row r="61" spans="1:26" ht="28.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A61" s="3" t="s">
+        <v>172</v>
+      </c>
+      <c r="B61" s="3" t="s">
+        <v>173</v>
+      </c>
+      <c r="C61" s="3" t="s">
+        <v>174</v>
+      </c>
+      <c r="D61" s="4" t="s">
+        <v>175</v>
+      </c>
+      <c r="E61" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="F61" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="G61" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="H61" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="I61" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="J61" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="K61" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="L61" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="M61" s="9" t="s">
+        <v>33</v>
+      </c>
+      <c r="N61" s="9" t="s">
+        <v>33</v>
+      </c>
+      <c r="O61" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="P61" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="Q61" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="R61" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="S61" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="T61" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="U61" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="V61" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="W61" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="X61" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="Y61" s="10" t="s">
+        <v>33</v>
+      </c>
+      <c r="Z61" s="10" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="62" spans="1:26" ht="28.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A62" s="3" t="s">
+        <v>176</v>
+      </c>
+      <c r="B62" s="3" t="s">
+        <v>177</v>
+      </c>
+      <c r="C62" s="3" t="s">
+        <v>174</v>
+      </c>
+      <c r="D62" s="4" t="s">
+        <v>175</v>
+      </c>
+      <c r="E62" s="5">
+        <v>11</v>
+      </c>
+      <c r="F62" s="6">
+        <v>2202</v>
+      </c>
+      <c r="G62" s="5">
+        <v>18</v>
+      </c>
+      <c r="H62" s="7">
+        <v>2364</v>
+      </c>
+      <c r="I62" s="8">
+        <v>30030</v>
+      </c>
+      <c r="J62" s="8">
+        <v>45031.22</v>
+      </c>
+      <c r="K62" s="8">
+        <v>2730</v>
+      </c>
+      <c r="L62" s="8">
+        <v>303.78388888888901</v>
+      </c>
+      <c r="M62" s="9">
+        <v>-0.37109947599999998</v>
+      </c>
+      <c r="N62" s="9">
+        <v>-6.7500722999999999E-2</v>
+      </c>
+      <c r="O62" s="8">
+        <v>2624.45454545455</v>
+      </c>
+      <c r="P62" s="8">
+        <v>1804.4838888888901</v>
+      </c>
+      <c r="Q62" s="8">
+        <v>1161</v>
+      </c>
+      <c r="R62" s="8">
+        <v>5468.11</v>
+      </c>
+      <c r="S62" s="8">
+        <v>105.545454545455</v>
+      </c>
+      <c r="T62" s="8">
+        <v>581.25</v>
+      </c>
+      <c r="U62" s="8">
+        <v>105</v>
+      </c>
+      <c r="V62" s="8">
+        <v>571</v>
+      </c>
+      <c r="W62" s="8">
+        <v>224</v>
+      </c>
+      <c r="X62" s="8">
+        <v>1186.71</v>
+      </c>
+      <c r="Y62" s="10">
+        <v>3.5146672E-3</v>
+      </c>
+      <c r="Z62" s="10">
+        <v>6.7460727999999999E-3</v>
+      </c>
+    </row>
+    <row r="63" spans="1:26" ht="28.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A63" s="3" t="s">
+        <v>178</v>
+      </c>
+      <c r="B63" s="3" t="s">
+        <v>179</v>
+      </c>
+      <c r="C63" s="3" t="s">
+        <v>174</v>
+      </c>
+      <c r="D63" s="4" t="s">
+        <v>175</v>
+      </c>
+      <c r="E63" s="5">
+        <v>2773</v>
+      </c>
+      <c r="F63" s="6">
+        <v>694600</v>
+      </c>
+      <c r="G63" s="5">
+        <v>2293</v>
+      </c>
+      <c r="H63" s="7">
+        <v>479830</v>
+      </c>
+      <c r="I63" s="8">
+        <v>10338461</v>
+      </c>
+      <c r="J63" s="8">
+        <v>8981683.0400000401</v>
+      </c>
+      <c r="K63" s="8">
+        <v>3728.2585647313399</v>
+      </c>
+      <c r="L63" s="8">
+        <v>207.05703881377599</v>
+      </c>
+      <c r="M63" s="9">
+        <v>-0.291739633</v>
+      </c>
+      <c r="N63" s="9">
+        <v>4.7222786000000001E-3</v>
+      </c>
+      <c r="O63" s="8">
+        <v>3523.9336458708999</v>
+      </c>
+      <c r="P63" s="8">
+        <v>2829.8689576973502</v>
+      </c>
+      <c r="Q63" s="8">
+        <v>566593</v>
+      </c>
+      <c r="R63" s="8">
+        <v>474781.789999987</v>
+      </c>
+      <c r="S63" s="8">
+        <v>204.32491886043999</v>
+      </c>
+      <c r="T63" s="8">
+        <v>274.91222277166298</v>
+      </c>
+      <c r="U63" s="8">
+        <v>83</v>
+      </c>
+      <c r="V63" s="8">
+        <v>94.87</v>
+      </c>
+      <c r="W63" s="8">
+        <v>500</v>
+      </c>
+      <c r="X63" s="8">
+        <v>965.74</v>
+      </c>
+      <c r="Y63" s="10">
+        <v>1.9763600000000002E-5</v>
+      </c>
+      <c r="Z63" s="10">
+        <v>2.3053300000000002E-5</v>
+      </c>
+    </row>
+    <row r="64" spans="1:26" ht="28.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A64" s="3" t="s">
+        <v>180</v>
+      </c>
+      <c r="B64" s="3" t="s">
+        <v>181</v>
+      </c>
+      <c r="C64" s="3" t="s">
+        <v>174</v>
+      </c>
+      <c r="D64" s="4" t="s">
+        <v>175</v>
+      </c>
+      <c r="E64" s="5">
+        <v>996</v>
+      </c>
+      <c r="F64" s="6">
+        <v>212791</v>
+      </c>
+      <c r="G64" s="5">
+        <v>987</v>
+      </c>
+      <c r="H64" s="7">
+        <v>208060</v>
+      </c>
+      <c r="I64" s="8">
+        <v>3371119</v>
+      </c>
+      <c r="J64" s="8">
+        <v>3850825.09999996</v>
+      </c>
+      <c r="K64" s="8">
+        <v>3384.6576305220901</v>
+      </c>
+      <c r="L64" s="8">
+        <v>217.372978723405</v>
+      </c>
+      <c r="M64" s="9">
+        <v>-0.14167075700000001</v>
+      </c>
+      <c r="N64" s="9">
+        <v>3.4382674199999998E-2</v>
+      </c>
+      <c r="O64" s="8">
+        <v>3218.48293172691</v>
+      </c>
+      <c r="P64" s="8">
+        <v>2660.0389665653602</v>
+      </c>
+      <c r="Q64" s="8">
+        <v>165510</v>
+      </c>
+      <c r="R64" s="8">
+        <v>214547.13000000099</v>
+      </c>
+      <c r="S64" s="8">
+        <v>166.174698795181</v>
+      </c>
+      <c r="T64" s="8">
+        <v>236.37972098765499</v>
+      </c>
+      <c r="U64" s="8">
+        <v>56.5</v>
+      </c>
+      <c r="V64" s="8">
+        <v>38.700000000000003</v>
+      </c>
+      <c r="W64" s="8">
+        <v>485</v>
+      </c>
+      <c r="X64" s="8">
+        <v>960.64</v>
+      </c>
+      <c r="Y64" s="10">
+        <v>4.9293599999999998E-5</v>
+      </c>
+      <c r="Z64" s="10">
+        <v>5.64484E-5</v>
+      </c>
+    </row>
+    <row r="65" spans="1:26" ht="28.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A65" s="3" t="s">
+        <v>182</v>
+      </c>
+      <c r="B65" s="3" t="s">
+        <v>183</v>
+      </c>
+      <c r="C65" s="3" t="s">
+        <v>174</v>
+      </c>
+      <c r="D65" s="4" t="s">
+        <v>184</v>
+      </c>
+      <c r="E65" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="F65" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="G65" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="H65" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="I65" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="J65" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="K65" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="L65" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="M65" s="9" t="s">
+        <v>33</v>
+      </c>
+      <c r="N65" s="9" t="s">
+        <v>33</v>
+      </c>
+      <c r="O65" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="P65" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="Q65" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="R65" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="S65" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="T65" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="U65" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="V65" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="W65" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="X65" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="Y65" s="10" t="s">
+        <v>33</v>
+      </c>
+      <c r="Z65" s="10" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="66" spans="1:26" ht="28.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A66" s="3" t="s">
+        <v>185</v>
+      </c>
+      <c r="B66" s="3" t="s">
+        <v>186</v>
+      </c>
+      <c r="C66" s="3" t="s">
+        <v>174</v>
+      </c>
+      <c r="D66" s="4" t="s">
+        <v>184</v>
+      </c>
+      <c r="E66" s="5">
+        <v>97</v>
+      </c>
+      <c r="F66" s="6">
+        <v>18585</v>
+      </c>
+      <c r="G66" s="5">
+        <v>77</v>
+      </c>
+      <c r="H66" s="7">
+        <v>7746</v>
+      </c>
+      <c r="I66" s="8">
+        <v>258637</v>
+      </c>
+      <c r="J66" s="8">
+        <v>146397.45000000001</v>
+      </c>
+      <c r="K66" s="8">
+        <v>2666.3608247422699</v>
+      </c>
+      <c r="L66" s="8">
+        <v>102.594025974026</v>
+      </c>
+      <c r="M66" s="9">
+        <v>-0.109306178</v>
+      </c>
+      <c r="N66" s="9">
+        <v>0.35667242859999998</v>
+      </c>
+      <c r="O66" s="8">
+        <v>2529.3917525773199</v>
+      </c>
+      <c r="P66" s="8">
+        <v>1393.93948051948</v>
+      </c>
+      <c r="Q66" s="8">
+        <v>13286</v>
+      </c>
+      <c r="R66" s="8">
+        <v>7899.7400000000098</v>
+      </c>
+      <c r="S66" s="8">
+        <v>136.96907216494799</v>
+      </c>
+      <c r="T66" s="8">
+        <v>186.919926470588</v>
+      </c>
+      <c r="U66" s="8">
+        <v>64</v>
+      </c>
+      <c r="V66" s="8">
+        <v>44</v>
+      </c>
+      <c r="W66" s="8">
+        <v>326</v>
+      </c>
+      <c r="X66" s="8">
+        <v>822.28</v>
+      </c>
+      <c r="Y66" s="10">
+        <v>5.2958029999999998E-4</v>
+      </c>
+      <c r="Z66" s="10">
+        <v>7.0079110000000001E-4</v>
+      </c>
+    </row>
+    <row r="67" spans="1:26" ht="28.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A67" s="3" t="s">
+        <v>187</v>
+      </c>
+      <c r="B67" s="3" t="s">
+        <v>188</v>
+      </c>
+      <c r="C67" s="3" t="s">
+        <v>174</v>
+      </c>
+      <c r="D67" s="4" t="s">
+        <v>184</v>
+      </c>
+      <c r="E67" s="5">
+        <v>934</v>
+      </c>
+      <c r="F67" s="6">
+        <v>186666</v>
+      </c>
+      <c r="G67" s="5">
+        <v>768</v>
+      </c>
+      <c r="H67" s="7">
+        <v>135988</v>
+      </c>
+      <c r="I67" s="8">
+        <v>2961968</v>
+      </c>
+      <c r="J67" s="8">
+        <v>2556765.96999999</v>
+      </c>
+      <c r="K67" s="8">
+        <v>3171.2719486081401</v>
+      </c>
+      <c r="L67" s="8">
+        <v>175.39325520833501</v>
+      </c>
+      <c r="M67" s="9">
+        <v>-0.199194969</v>
+      </c>
+      <c r="N67" s="9">
+        <v>-1.71545E-2</v>
+      </c>
+      <c r="O67" s="8">
+        <v>3003.51605995717</v>
+      </c>
+      <c r="P67" s="8">
+        <v>2467.6569531250002</v>
+      </c>
+      <c r="Q67" s="8">
+        <v>156684</v>
+      </c>
+      <c r="R67" s="8">
+        <v>134702.02000000101</v>
+      </c>
+      <c r="S67" s="8">
+        <v>167.75588865096401</v>
+      </c>
+      <c r="T67" s="8">
+        <v>243.5694509214</v>
+      </c>
+      <c r="U67" s="8">
+        <v>50</v>
+      </c>
+      <c r="V67" s="8">
+        <v>62.1</v>
+      </c>
+      <c r="W67" s="8">
+        <v>425</v>
+      </c>
+      <c r="X67" s="8">
+        <v>869.48</v>
+      </c>
+      <c r="Y67" s="10">
+        <v>5.6636599999999999E-5</v>
+      </c>
+      <c r="Z67" s="10">
+        <v>6.8599700000000007E-5</v>
+      </c>
+    </row>
+    <row r="68" spans="1:26" ht="28.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A68" s="3" t="s">
+        <v>189</v>
+      </c>
+      <c r="B68" s="3" t="s">
+        <v>190</v>
+      </c>
+      <c r="C68" s="3" t="s">
+        <v>174</v>
+      </c>
+      <c r="D68" s="4" t="s">
+        <v>184</v>
+      </c>
+      <c r="E68" s="5">
+        <v>663</v>
+      </c>
+      <c r="F68" s="6">
+        <v>131386</v>
+      </c>
+      <c r="G68" s="5">
+        <v>637</v>
+      </c>
+      <c r="H68" s="7">
+        <v>115415</v>
+      </c>
+      <c r="I68" s="8">
+        <v>2040165</v>
+      </c>
+      <c r="J68" s="8">
+        <v>2123947.89</v>
+      </c>
+      <c r="K68" s="8">
+        <v>3077.1719457013601</v>
+      </c>
+      <c r="L68" s="8">
+        <v>157.294113029828</v>
+      </c>
+      <c r="M68" s="9">
+        <v>-0.30479935899999999</v>
+      </c>
+      <c r="N68" s="9">
+        <v>0.20511044389999999</v>
+      </c>
+      <c r="O68" s="8">
+        <v>2918.1010558069402</v>
+      </c>
+      <c r="P68" s="8">
+        <v>2292.49496075353</v>
+      </c>
+      <c r="Q68" s="8">
+        <v>105464</v>
+      </c>
+      <c r="R68" s="8">
+        <v>100196.35</v>
+      </c>
+      <c r="S68" s="8">
+        <v>159.070889894419</v>
+      </c>
+      <c r="T68" s="8">
+        <v>173.16297943768299</v>
+      </c>
+      <c r="U68" s="8">
+        <v>70</v>
+      </c>
+      <c r="V68" s="8">
+        <v>12.9</v>
+      </c>
+      <c r="W68" s="8">
+        <v>405</v>
+      </c>
+      <c r="X68" s="8">
+        <v>608.23</v>
+      </c>
+      <c r="Y68" s="10">
+        <v>7.79696E-5</v>
+      </c>
+      <c r="Z68" s="10">
+        <v>7.40574E-5</v>
+      </c>
+    </row>
+    <row r="69" spans="1:26" ht="28.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A69" s="3" t="s">
+        <v>191</v>
+      </c>
+      <c r="B69" s="3" t="s">
+        <v>192</v>
+      </c>
+      <c r="C69" s="3" t="s">
+        <v>174</v>
+      </c>
+      <c r="D69" s="4" t="s">
+        <v>193</v>
+      </c>
+      <c r="E69" s="5">
+        <v>15</v>
+      </c>
+      <c r="F69" s="6">
+        <v>2235</v>
+      </c>
+      <c r="G69" s="5">
+        <v>18</v>
+      </c>
+      <c r="H69" s="7">
+        <v>2790</v>
+      </c>
+      <c r="I69" s="8">
+        <v>34666</v>
+      </c>
+      <c r="J69" s="8">
+        <v>52934.559999999998</v>
+      </c>
+      <c r="K69" s="8">
+        <v>2311.0666666666698</v>
+      </c>
+      <c r="L69" s="8">
+        <v>34.163333333333298</v>
+      </c>
+      <c r="M69" s="9">
+        <v>-0.34462614600000002</v>
+      </c>
+      <c r="N69" s="9">
+        <v>1.0797922351</v>
+      </c>
+      <c r="O69" s="8">
+        <v>2235.6666666666702</v>
+      </c>
+      <c r="P69" s="8">
+        <v>2843.9872222222202</v>
+      </c>
+      <c r="Q69" s="8">
+        <v>1131</v>
+      </c>
+      <c r="R69" s="8">
+        <v>614.94000000000005</v>
+      </c>
+      <c r="S69" s="8">
+        <v>75.400000000000006</v>
+      </c>
+      <c r="T69" s="8">
+        <v>19.787567567567599</v>
+      </c>
+      <c r="U69" s="8">
+        <v>6</v>
+      </c>
+      <c r="V69" s="8">
+        <v>0</v>
+      </c>
+      <c r="W69" s="8">
+        <v>270</v>
+      </c>
+      <c r="X69" s="8">
+        <v>31.05</v>
+      </c>
+      <c r="Y69" s="10">
+        <v>2.1750417999999998E-3</v>
+      </c>
+      <c r="Z69" s="10">
+        <v>6.4538810000000003E-4</v>
+      </c>
+    </row>
+    <row r="70" spans="1:26" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A70" s="3" t="s">
+        <v>194</v>
+      </c>
+      <c r="B70" s="3" t="s">
+        <v>195</v>
+      </c>
+      <c r="C70" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="D70" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="E70" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="F70" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="G70" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="H70" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="I70" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="J70" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="K70" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="L70" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="M70" s="9" t="s">
+        <v>33</v>
+      </c>
+      <c r="N70" s="9" t="s">
+        <v>33</v>
+      </c>
+      <c r="O70" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="P70" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="Q70" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="R70" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="S70" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="T70" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="U70" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="V70" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="W70" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="X70" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="Y70" s="10" t="s">
+        <v>33</v>
+      </c>
+      <c r="Z70" s="10" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="71" spans="1:26" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A71" s="3" t="s">
+        <v>196</v>
+      </c>
+      <c r="B71" s="3" t="s">
+        <v>197</v>
+      </c>
+      <c r="C71" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="D71" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="E71" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="F71" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="G71" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="H71" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="I71" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="J71" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="K71" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="L71" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="M71" s="9" t="s">
+        <v>33</v>
+      </c>
+      <c r="N71" s="9" t="s">
+        <v>33</v>
+      </c>
+      <c r="O71" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="P71" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="Q71" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="R71" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="S71" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="T71" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="U71" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="V71" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="W71" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="X71" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="Y71" s="10" t="s">
+        <v>33</v>
+      </c>
+      <c r="Z71" s="10" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="72" spans="1:26" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A72" s="3" t="s">
+        <v>198</v>
+      </c>
+      <c r="B72" s="3" t="s">
+        <v>199</v>
+      </c>
+      <c r="C72" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="D72" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="E72" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="F72" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="G72" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="H72" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="I72" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="J72" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="K72" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="L72" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="M72" s="9" t="s">
+        <v>33</v>
+      </c>
+      <c r="N72" s="9" t="s">
+        <v>33</v>
+      </c>
+      <c r="O72" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="P72" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="Q72" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="R72" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="S72" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="T72" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="U72" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="V72" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="W72" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="X72" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="Y72" s="10" t="s">
+        <v>33</v>
+      </c>
+      <c r="Z72" s="10" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="73" spans="1:26" ht="28.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A73" s="3" t="s">
+        <v>200</v>
+      </c>
+      <c r="B73" s="3" t="s">
+        <v>201</v>
+      </c>
+      <c r="C73" s="3" t="s">
+        <v>174</v>
+      </c>
+      <c r="D73" s="4" t="s">
+        <v>193</v>
+      </c>
+      <c r="E73" s="5">
+        <v>25</v>
+      </c>
+      <c r="F73" s="6">
+        <v>2788</v>
+      </c>
+      <c r="G73" s="5">
+        <v>33</v>
+      </c>
+      <c r="H73" s="7">
+        <v>4446</v>
+      </c>
+      <c r="I73" s="8">
+        <v>43304</v>
+      </c>
+      <c r="J73" s="8">
+        <v>84470.399999999994</v>
+      </c>
+      <c r="K73" s="8">
+        <v>1732.16</v>
+      </c>
+      <c r="L73" s="8">
+        <v>109.34939393939401</v>
+      </c>
+      <c r="M73" s="9">
+        <v>-0.47916240700000001</v>
+      </c>
+      <c r="N73" s="9">
+        <v>-0.28443374199999999</v>
+      </c>
+      <c r="O73" s="8">
+        <v>1565.8</v>
+      </c>
+      <c r="P73" s="8">
+        <v>2091.63151515152</v>
+      </c>
+      <c r="Q73" s="8">
+        <v>4159</v>
+      </c>
+      <c r="R73" s="8">
+        <v>3608.53</v>
+      </c>
+      <c r="S73" s="8">
+        <v>166.36</v>
+      </c>
+      <c r="T73" s="8">
+        <v>179.61596330275199</v>
+      </c>
+      <c r="U73" s="8">
+        <v>40</v>
+      </c>
+      <c r="V73" s="8">
+        <v>10.35</v>
+      </c>
+      <c r="W73" s="8">
+        <v>510</v>
+      </c>
+      <c r="X73" s="8">
+        <v>575.75</v>
+      </c>
+      <c r="Y73" s="10">
+        <v>3.8416774000000001E-3</v>
+      </c>
+      <c r="Z73" s="10">
+        <v>1.2945291E-3</v>
+      </c>
+    </row>
+    <row r="74" spans="1:26" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A74" s="3" t="s">
+        <v>202</v>
+      </c>
+      <c r="B74" s="3" t="s">
+        <v>203</v>
+      </c>
+      <c r="C74" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="D74" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="E74" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="F74" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="G74" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="H74" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="I74" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="J74" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="K74" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="L74" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="M74" s="9" t="s">
+        <v>33</v>
+      </c>
+      <c r="N74" s="9" t="s">
+        <v>33</v>
+      </c>
+      <c r="O74" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="P74" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="Q74" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="R74" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="S74" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="T74" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="U74" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="V74" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="W74" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="X74" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="Y74" s="10" t="s">
+        <v>33</v>
+      </c>
+      <c r="Z74" s="10" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="75" spans="1:26" ht="28.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A75" s="3" t="s">
+        <v>204</v>
+      </c>
+      <c r="B75" s="3" t="s">
+        <v>205</v>
+      </c>
+      <c r="C75" s="3" t="s">
+        <v>174</v>
+      </c>
+      <c r="D75" s="4" t="s">
+        <v>193</v>
+      </c>
+      <c r="E75" s="5">
+        <v>8090</v>
+      </c>
+      <c r="F75" s="6">
+        <v>2206156</v>
+      </c>
+      <c r="G75" s="5">
+        <v>5970</v>
+      </c>
+      <c r="H75" s="7">
+        <v>1445042</v>
+      </c>
+      <c r="I75" s="8">
+        <v>33614583</v>
+      </c>
+      <c r="J75" s="8">
+        <v>26943511.149997901</v>
+      </c>
+      <c r="K75" s="8">
+        <v>4155.0782447465999</v>
+      </c>
+      <c r="L75" s="8">
+        <v>242.24779061977699</v>
+      </c>
+      <c r="M75" s="9">
+        <v>-0.274883924</v>
+      </c>
+      <c r="N75" s="9">
+        <v>8.0738739000000004E-3</v>
+      </c>
+      <c r="O75" s="8">
+        <v>3921.7749072929601</v>
+      </c>
+      <c r="P75" s="8">
+        <v>3181.6592847571201</v>
+      </c>
+      <c r="Q75" s="8">
+        <v>1887424</v>
+      </c>
+      <c r="R75" s="8">
+        <v>1446219.3100000699</v>
+      </c>
+      <c r="S75" s="8">
+        <v>233.303337453647</v>
+      </c>
+      <c r="T75" s="8">
+        <v>303.22083678243598</v>
+      </c>
+      <c r="U75" s="8">
+        <v>100</v>
+      </c>
+      <c r="V75" s="8">
+        <v>100</v>
+      </c>
+      <c r="W75" s="8">
+        <v>600</v>
+      </c>
+      <c r="X75" s="8">
+        <v>1021.35</v>
+      </c>
+      <c r="Y75" s="10">
+        <v>6.9405393999999996E-6</v>
+      </c>
+      <c r="Z75" s="10">
+        <v>8.9909511E-6</v>
+      </c>
+    </row>
+    <row r="76" spans="1:26" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A76" s="3" t="s">
+        <v>206</v>
+      </c>
+      <c r="B76" s="3" t="s">
+        <v>207</v>
+      </c>
+      <c r="C76" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="D76" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="E76" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="F76" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="G76" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="H76" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="I76" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="J76" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="K76" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="L76" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="M76" s="9" t="s">
+        <v>33</v>
+      </c>
+      <c r="N76" s="9" t="s">
+        <v>33</v>
+      </c>
+      <c r="O76" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="P76" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="Q76" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="R76" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="S76" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="T76" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="U76" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="V76" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="W76" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="X76" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="Y76" s="10" t="s">
+        <v>33</v>
+      </c>
+      <c r="Z76" s="10" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="77" spans="1:26" ht="28.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A77" s="3" t="s">
+        <v>208</v>
+      </c>
+      <c r="B77" s="3" t="s">
+        <v>209</v>
+      </c>
+      <c r="C77" s="3" t="s">
+        <v>174</v>
+      </c>
+      <c r="D77" s="4" t="s">
+        <v>193</v>
+      </c>
+      <c r="E77" s="5">
+        <v>1798</v>
+      </c>
+      <c r="F77" s="6">
+        <v>409164</v>
+      </c>
+      <c r="G77" s="5">
+        <v>1521</v>
+      </c>
+      <c r="H77" s="7">
+        <v>311963</v>
+      </c>
+      <c r="I77" s="8">
+        <v>6141093</v>
+      </c>
+      <c r="J77" s="8">
+        <v>5809850.3399999104</v>
+      </c>
+      <c r="K77" s="8">
+        <v>3415.5133481646299</v>
+      </c>
+      <c r="L77" s="8">
+        <v>203.091571334647</v>
+      </c>
+      <c r="M77" s="9">
+        <v>-0.188269033</v>
+      </c>
+      <c r="N77" s="9">
+        <v>-6.0804891E-2</v>
+      </c>
+      <c r="O77" s="8">
+        <v>3248.3976640711899</v>
+      </c>
+      <c r="P77" s="8">
+        <v>2697.99305719923</v>
+      </c>
+      <c r="Q77" s="8">
+        <v>300474</v>
+      </c>
+      <c r="R77" s="8">
+        <v>308902.27999999799</v>
+      </c>
+      <c r="S77" s="8">
+        <v>167.11568409343701</v>
+      </c>
+      <c r="T77" s="8">
+        <v>234.347680457748</v>
+      </c>
+      <c r="U77" s="8">
+        <v>70</v>
+      </c>
+      <c r="V77" s="8">
+        <v>41.4</v>
+      </c>
+      <c r="W77" s="8">
+        <v>444</v>
+      </c>
+      <c r="X77" s="8">
+        <v>853.56</v>
+      </c>
+      <c r="Y77" s="10">
+        <v>2.7212700000000001E-5</v>
+      </c>
+      <c r="Z77" s="10">
+        <v>3.4956400000000003E-5</v>
+      </c>
+    </row>
+    <row r="78" spans="1:26" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A78" s="3" t="s">
+        <v>210</v>
+      </c>
+      <c r="B78" s="3" t="s">
+        <v>211</v>
+      </c>
+      <c r="C78" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="D78" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="E78" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="F78" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="G78" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="H78" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="I78" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="J78" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="K78" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="L78" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="M78" s="9" t="s">
+        <v>33</v>
+      </c>
+      <c r="N78" s="9" t="s">
+        <v>33</v>
+      </c>
+      <c r="O78" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="P78" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="Q78" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="R78" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="S78" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="T78" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="U78" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="V78" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="W78" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="X78" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="Y78" s="10" t="s">
+        <v>33</v>
+      </c>
+      <c r="Z78" s="10" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="79" spans="1:26" ht="28.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A79" s="3" t="s">
+        <v>212</v>
+      </c>
+      <c r="B79" s="3" t="s">
+        <v>213</v>
+      </c>
+      <c r="C79" s="3" t="s">
+        <v>174</v>
+      </c>
+      <c r="D79" s="4" t="s">
+        <v>193</v>
+      </c>
+      <c r="E79" s="5">
+        <v>1173</v>
+      </c>
+      <c r="F79" s="6">
+        <v>296427</v>
+      </c>
+      <c r="G79" s="5">
+        <v>1001</v>
+      </c>
+      <c r="H79" s="7">
+        <v>257864</v>
+      </c>
+      <c r="I79" s="8">
+        <v>5039330</v>
+      </c>
+      <c r="J79" s="8">
+        <v>4651006.3299999796</v>
+      </c>
+      <c r="K79" s="8">
+        <v>4296.10400682012</v>
+      </c>
+      <c r="L79" s="8">
+        <v>346.79215784215899</v>
+      </c>
+      <c r="M79" s="9">
+        <v>-4.0961891E-2</v>
+      </c>
+      <c r="N79" s="9">
+        <v>1.43930841E-2</v>
+      </c>
+      <c r="O79" s="8">
+        <v>4067.1346973571999</v>
+      </c>
+      <c r="P79" s="8">
+        <v>2672.8277922078</v>
+      </c>
+      <c r="Q79" s="8">
+        <v>268581</v>
+      </c>
+      <c r="R79" s="8">
+        <v>347138.950000001</v>
+      </c>
+      <c r="S79" s="8">
+        <v>228.96930946291599</v>
+      </c>
+      <c r="T79" s="8">
+        <v>384.05483949121799</v>
+      </c>
+      <c r="U79" s="8">
+        <v>130</v>
+      </c>
+      <c r="V79" s="8">
+        <v>200</v>
+      </c>
+      <c r="W79" s="8">
+        <v>598</v>
+      </c>
+      <c r="X79" s="8">
+        <v>1128.4000000000001</v>
+      </c>
+      <c r="Y79" s="10">
+        <v>4.5436499999999998E-5</v>
+      </c>
+      <c r="Z79" s="10">
+        <v>7.4562799999999997E-5</v>
+      </c>
+    </row>
+    <row r="80" spans="1:26" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A80" s="3" t="s">
+        <v>214</v>
+      </c>
+      <c r="B80" s="3" t="s">
+        <v>215</v>
+      </c>
+      <c r="C80" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="D80" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="E80" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="F80" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="G80" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="H80" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="I80" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="J80" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="K80" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="L80" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="M80" s="9" t="s">
+        <v>33</v>
+      </c>
+      <c r="N80" s="9" t="s">
+        <v>33</v>
+      </c>
+      <c r="O80" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="P80" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="Q80" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="R80" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="S80" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="T80" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="U80" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="V80" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="W80" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="X80" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="Y80" s="10" t="s">
+        <v>33</v>
+      </c>
+      <c r="Z80" s="10" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="81" spans="1:26" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A81" s="3" t="s">
+        <v>216</v>
+      </c>
+      <c r="B81" s="3" t="s">
+        <v>217</v>
+      </c>
+      <c r="C81" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="D81" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="E81" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="F81" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="G81" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="H81" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="I81" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="J81" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="K81" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="L81" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="M81" s="9" t="s">
+        <v>33</v>
+      </c>
+      <c r="N81" s="9" t="s">
+        <v>33</v>
+      </c>
+      <c r="O81" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="P81" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="Q81" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="R81" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="S81" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="T81" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="U81" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="V81" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="W81" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="X81" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="Y81" s="10" t="s">
+        <v>33</v>
+      </c>
+      <c r="Z81" s="10" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="82" spans="1:26" ht="28.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A82" s="3" t="s">
+        <v>218</v>
+      </c>
+      <c r="B82" s="3" t="s">
+        <v>219</v>
+      </c>
+      <c r="C82" s="3" t="s">
+        <v>220</v>
+      </c>
+      <c r="D82" s="4" t="s">
+        <v>221</v>
+      </c>
+      <c r="E82" s="5">
+        <v>757</v>
+      </c>
+      <c r="F82" s="6">
+        <v>348447</v>
+      </c>
+      <c r="G82" s="5">
+        <v>602</v>
+      </c>
+      <c r="H82" s="7">
+        <v>247931</v>
+      </c>
+      <c r="I82" s="8">
+        <v>2631669</v>
+      </c>
+      <c r="J82" s="8">
+        <v>2309850.6800000002</v>
+      </c>
+      <c r="K82" s="8">
+        <v>3476.4451783355398</v>
+      </c>
+      <c r="L82" s="8">
+        <v>234.420498338871</v>
+      </c>
+      <c r="M82" s="9">
+        <v>-0.34966950600000002</v>
+      </c>
+      <c r="N82" s="9">
+        <v>-6.5576758999999998E-2</v>
+      </c>
+      <c r="O82" s="8">
+        <v>3265.7820343460999</v>
+      </c>
+      <c r="P82" s="8">
+        <v>2678.4100498338898</v>
+      </c>
+      <c r="Q82" s="8">
+        <v>159472</v>
+      </c>
+      <c r="R82" s="8">
+        <v>141121.140000001</v>
+      </c>
+      <c r="S82" s="8">
+        <v>210.663143989432</v>
+      </c>
+      <c r="T82" s="8">
+        <v>280.13375873311702</v>
+      </c>
+      <c r="U82" s="8">
+        <v>126</v>
+      </c>
+      <c r="V82" s="8">
+        <v>150</v>
+      </c>
+      <c r="W82" s="8">
+        <v>501</v>
+      </c>
+      <c r="X82" s="8">
+        <v>932.79</v>
+      </c>
+      <c r="Y82" s="10">
+        <v>8.0049299999999999E-5</v>
+      </c>
+      <c r="Z82" s="10">
+        <v>1.0148730000000001E-4</v>
+      </c>
+    </row>
+    <row r="83" spans="1:26" ht="28.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A83" s="3" t="s">
+        <v>222</v>
+      </c>
+      <c r="B83" s="3" t="s">
+        <v>223</v>
+      </c>
+      <c r="C83" s="3" t="s">
+        <v>220</v>
+      </c>
+      <c r="D83" s="4" t="s">
+        <v>221</v>
+      </c>
+      <c r="E83" s="5">
+        <v>149</v>
+      </c>
+      <c r="F83" s="6">
+        <v>70041</v>
+      </c>
+      <c r="G83" s="5">
+        <v>144</v>
+      </c>
+      <c r="H83" s="7">
+        <v>56051</v>
+      </c>
+      <c r="I83" s="8">
+        <v>526265</v>
+      </c>
+      <c r="J83" s="8">
+        <v>494655.950000001</v>
+      </c>
+      <c r="K83" s="8">
+        <v>3531.9798657718102</v>
+      </c>
+      <c r="L83" s="8">
+        <v>216.291666666666</v>
+      </c>
+      <c r="M83" s="9">
+        <v>-2.8995534999999999E-2</v>
+      </c>
+      <c r="N83" s="9">
+        <v>-6.8716417000000002E-2</v>
+      </c>
+      <c r="O83" s="8">
+        <v>3337.20134228188</v>
+      </c>
+      <c r="P83" s="8">
+        <v>2124.1470833333301</v>
+      </c>
+      <c r="Q83" s="8">
+        <v>29022</v>
+      </c>
+      <c r="R83" s="8">
+        <v>31146</v>
+      </c>
+      <c r="S83" s="8">
+        <v>194.77852348993301</v>
+      </c>
+      <c r="T83" s="8">
+        <v>252.39478048780501</v>
+      </c>
+      <c r="U83" s="8">
+        <v>124</v>
+      </c>
+      <c r="V83" s="8">
+        <v>160</v>
+      </c>
+      <c r="W83" s="8">
+        <v>496</v>
+      </c>
+      <c r="X83" s="8">
+        <v>717.77</v>
+      </c>
+      <c r="Y83" s="10">
+        <v>3.7011489999999998E-4</v>
+      </c>
+      <c r="Z83" s="10">
+        <v>4.3725680000000002E-4</v>
+      </c>
+    </row>
+    <row r="84" spans="1:26" ht="28.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A84" s="3" t="s">
+        <v>224</v>
+      </c>
+      <c r="B84" s="3" t="s">
+        <v>225</v>
+      </c>
+      <c r="C84" s="3" t="s">
+        <v>220</v>
+      </c>
+      <c r="D84" s="4" t="s">
+        <v>221</v>
+      </c>
+      <c r="E84" s="5">
+        <v>38</v>
+      </c>
+      <c r="F84" s="6">
+        <v>18300</v>
+      </c>
+      <c r="G84" s="5">
+        <v>19</v>
+      </c>
+      <c r="H84" s="7">
+        <v>7980</v>
+      </c>
+      <c r="I84" s="8">
+        <v>149833</v>
+      </c>
+      <c r="J84" s="8">
+        <v>74450.559999999998</v>
+      </c>
+      <c r="K84" s="8">
+        <v>3942.9736842105299</v>
+      </c>
+      <c r="L84" s="8">
+        <v>272.254210526316</v>
+      </c>
+      <c r="M84" s="9">
+        <v>-0.222268938</v>
+      </c>
+      <c r="N84" s="9">
+        <v>-9.5423753E-2</v>
+      </c>
+      <c r="O84" s="8">
+        <v>3644.9736842105299</v>
+      </c>
+      <c r="P84" s="8">
+        <v>2822.2536842105301</v>
+      </c>
+      <c r="Q84" s="8">
+        <v>11324</v>
+      </c>
+      <c r="R84" s="8">
+        <v>5172.83</v>
+      </c>
+      <c r="S84" s="8">
+        <v>298</v>
+      </c>
+      <c r="T84" s="8">
+        <v>320.43660377358498</v>
+      </c>
+      <c r="U84" s="8">
+        <v>145.5</v>
+      </c>
+      <c r="V84" s="8">
+        <v>17.2</v>
+      </c>
+      <c r="W84" s="8">
+        <v>1210</v>
+      </c>
+      <c r="X84" s="8">
+        <v>1005.1</v>
+      </c>
+      <c r="Y84" s="10">
+        <v>1.9888810000000001E-3</v>
+      </c>
+      <c r="Z84" s="10">
+        <v>3.6568457E-3</v>
+      </c>
+    </row>
+    <row r="85" spans="1:26" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A85" s="3" t="s">
+        <v>226</v>
+      </c>
+      <c r="B85" s="3" t="s">
+        <v>227</v>
+      </c>
+      <c r="C85" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="D85" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="E85" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="F85" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="G85" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="H85" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="I85" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="J85" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="K85" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="L85" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="M85" s="9" t="s">
+        <v>33</v>
+      </c>
+      <c r="N85" s="9" t="s">
+        <v>33</v>
+      </c>
+      <c r="O85" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="P85" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="Q85" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="R85" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="S85" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="T85" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="U85" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="V85" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="W85" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="X85" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="Y85" s="10" t="s">
+        <v>33</v>
+      </c>
+      <c r="Z85" s="10" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="86" spans="1:26" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A86" s="3" t="s">
+        <v>228</v>
+      </c>
+      <c r="B86" s="3" t="s">
+        <v>229</v>
+      </c>
+      <c r="C86" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="D86" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="E86" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="F86" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="G86" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="H86" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="I86" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="J86" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="K86" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="L86" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="M86" s="9" t="s">
+        <v>33</v>
+      </c>
+      <c r="N86" s="9" t="s">
+        <v>33</v>
+      </c>
+      <c r="O86" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="P86" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="Q86" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="R86" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="S86" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="T86" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="U86" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="V86" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="W86" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="X86" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="Y86" s="10" t="s">
+        <v>33</v>
+      </c>
+      <c r="Z86" s="10" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="87" spans="1:26" ht="28.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A87" s="3" t="s">
+        <v>230</v>
+      </c>
+      <c r="B87" s="3" t="s">
+        <v>231</v>
+      </c>
+      <c r="C87" s="3" t="s">
+        <v>220</v>
+      </c>
+      <c r="D87" s="4" t="s">
+        <v>232</v>
+      </c>
+      <c r="E87" s="5">
+        <v>2129</v>
+      </c>
+      <c r="F87" s="6">
+        <v>1099211</v>
+      </c>
+      <c r="G87" s="5">
+        <v>1495</v>
+      </c>
+      <c r="H87" s="7">
+        <v>708723</v>
+      </c>
+      <c r="I87" s="8">
+        <v>8439677</v>
+      </c>
+      <c r="J87" s="8">
+        <v>6591440.1700000204</v>
+      </c>
+      <c r="K87" s="8">
+        <v>3964.1507750117398</v>
+      </c>
+      <c r="L87" s="8">
+        <v>303.60982608695201</v>
+      </c>
+      <c r="M87" s="9">
+        <v>-0.34516171200000001</v>
+      </c>
+      <c r="N87" s="9">
+        <v>1.8449009299999999E-2</v>
+      </c>
+      <c r="O87" s="8">
+        <v>3689.79426961015</v>
+      </c>
+      <c r="P87" s="8">
+        <v>2959.9718193980102</v>
+      </c>
+      <c r="Q87" s="8">
+        <v>584105</v>
+      </c>
+      <c r="R87" s="8">
+        <v>453896.68999999302</v>
+      </c>
+      <c r="S87" s="8">
+        <v>274.35650540159702</v>
+      </c>
+      <c r="T87" s="8">
+        <v>362.22172247918297</v>
+      </c>
+      <c r="U87" s="8">
+        <v>150</v>
+      </c>
+      <c r="V87" s="8">
+        <v>188.82</v>
+      </c>
+      <c r="W87" s="8">
+        <v>680</v>
+      </c>
+      <c r="X87" s="8">
+        <v>1085.19</v>
+      </c>
+      <c r="Y87" s="10">
+        <v>3.2507900000000001E-5</v>
+      </c>
+      <c r="Z87" s="10">
+        <v>4.6061199999999999E-5</v>
+      </c>
+    </row>
+    <row r="88" spans="1:26" ht="28.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A88" s="3" t="s">
+        <v>233</v>
+      </c>
+      <c r="B88" s="3" t="s">
+        <v>234</v>
+      </c>
+      <c r="C88" s="3" t="s">
+        <v>220</v>
+      </c>
+      <c r="D88" s="4" t="s">
+        <v>232</v>
+      </c>
+      <c r="E88" s="5">
+        <v>451</v>
+      </c>
+      <c r="F88" s="6">
+        <v>196999</v>
+      </c>
+      <c r="G88" s="5">
+        <v>221</v>
+      </c>
+      <c r="H88" s="7">
+        <v>80719</v>
+      </c>
+      <c r="I88" s="8">
+        <v>1568356</v>
+      </c>
+      <c r="J88" s="8">
+        <v>709857.68</v>
+      </c>
+      <c r="K88" s="8">
+        <v>3477.5077605321499</v>
+      </c>
+      <c r="L88" s="8">
+        <v>188.66669683257899</v>
+      </c>
+      <c r="M88" s="9">
+        <v>-3.5556400000000002E-2</v>
+      </c>
+      <c r="N88" s="9">
+        <v>-0.141331081</v>
+      </c>
+      <c r="O88" s="8">
+        <v>3279.72949002217</v>
+      </c>
+      <c r="P88" s="8">
+        <v>1888.6193665158301</v>
+      </c>
+      <c r="Q88" s="8">
+        <v>89198</v>
+      </c>
+      <c r="R88" s="8">
+        <v>41695.339999999997</v>
+      </c>
+      <c r="S88" s="8">
+        <v>197.778270509978</v>
+      </c>
+      <c r="T88" s="8">
+        <v>226.36121317157699</v>
+      </c>
+      <c r="U88" s="8">
+        <v>117</v>
+      </c>
+      <c r="V88" s="8">
+        <v>124.38</v>
+      </c>
+      <c r="W88" s="8">
+        <v>463</v>
+      </c>
+      <c r="X88" s="8">
+        <v>584.4</v>
+      </c>
+      <c r="Y88" s="10">
+        <v>1.2610550000000001E-4</v>
+      </c>
+      <c r="Z88" s="10">
+        <v>2.6578099999999998E-4</v>
+      </c>
+    </row>
+    <row r="89" spans="1:26" ht="28.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A89" s="3" t="s">
+        <v>235</v>
+      </c>
+      <c r="B89" s="3" t="s">
+        <v>236</v>
+      </c>
+      <c r="C89" s="3" t="s">
+        <v>220</v>
+      </c>
+      <c r="D89" s="4" t="s">
+        <v>232</v>
+      </c>
+      <c r="E89" s="5">
+        <v>124</v>
+      </c>
+      <c r="F89" s="6">
+        <v>64185</v>
+      </c>
+      <c r="G89" s="5">
+        <v>67</v>
+      </c>
+      <c r="H89" s="7">
+        <v>35085</v>
+      </c>
+      <c r="I89" s="8">
+        <v>546849</v>
+      </c>
+      <c r="J89" s="8">
+        <v>324380.03999999998</v>
+      </c>
+      <c r="K89" s="8">
+        <v>4410.0725806451601</v>
+      </c>
+      <c r="L89" s="8">
+        <v>391.88552238806</v>
+      </c>
+      <c r="M89" s="9">
+        <v>-0.27378158800000002</v>
+      </c>
+      <c r="N89" s="9">
+        <v>-0.273213437</v>
+      </c>
+      <c r="O89" s="8">
+        <v>4186.4838709677397</v>
+      </c>
+      <c r="P89" s="8">
+        <v>2558.5452238806001</v>
+      </c>
+      <c r="Q89" s="8">
+        <v>27725</v>
+      </c>
+      <c r="R89" s="8">
+        <v>26256.33</v>
+      </c>
+      <c r="S89" s="8">
+        <v>223.58870967741899</v>
+      </c>
+      <c r="T89" s="8">
+        <v>480.48303571428602</v>
+      </c>
+      <c r="U89" s="8">
+        <v>133</v>
+      </c>
+      <c r="V89" s="8">
+        <v>225</v>
+      </c>
+      <c r="W89" s="8">
+        <v>625</v>
+      </c>
+      <c r="X89" s="8">
+        <v>1205.22</v>
+      </c>
+      <c r="Y89" s="10">
+        <v>4.0886740000000001E-4</v>
+      </c>
+      <c r="Z89" s="10">
+        <v>1.2081062000000001E-3</v>
+      </c>
+    </row>
+    <row r="90" spans="1:26" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A90" s="3" t="s">
+        <v>237</v>
+      </c>
+      <c r="B90" s="3" t="s">
+        <v>238</v>
+      </c>
+      <c r="C90" s="3" t="s">
+        <v>239</v>
+      </c>
+      <c r="D90" s="3" t="s">
+        <v>240</v>
+      </c>
+      <c r="E90" s="5">
+        <v>453</v>
+      </c>
+      <c r="F90" s="6">
+        <v>1984</v>
+      </c>
+      <c r="G90" s="5">
+        <v>150</v>
+      </c>
+      <c r="H90" s="7">
+        <v>783</v>
+      </c>
+      <c r="I90" s="8">
+        <v>1197382</v>
+      </c>
+      <c r="J90" s="8">
+        <v>519551.52</v>
+      </c>
+      <c r="K90" s="8">
+        <v>2643.2273730684301</v>
+      </c>
+      <c r="L90" s="8">
+        <v>242.52193333333301</v>
+      </c>
+      <c r="M90" s="9">
+        <v>-0.36216201199999998</v>
+      </c>
+      <c r="N90" s="9">
+        <v>0.47794116330000003</v>
+      </c>
+      <c r="O90" s="8">
+        <v>2303.1434878587202</v>
+      </c>
+      <c r="P90" s="8">
+        <v>2705.5900666666698</v>
+      </c>
+      <c r="Q90" s="8">
+        <v>154058</v>
+      </c>
+      <c r="R90" s="8">
+        <v>36378.29</v>
+      </c>
+      <c r="S90" s="8">
+        <v>340.083885209713</v>
+      </c>
+      <c r="T90" s="8">
+        <v>298.78648387096803</v>
+      </c>
+      <c r="U90" s="8">
+        <v>150</v>
+      </c>
+      <c r="V90" s="8">
+        <v>41.4</v>
+      </c>
+      <c r="W90" s="8">
+        <v>780</v>
+      </c>
+      <c r="X90" s="8">
+        <v>671.11</v>
+      </c>
+      <c r="Y90" s="10">
+        <v>2.8402290000000002E-4</v>
+      </c>
+      <c r="Z90" s="10">
+        <v>4.667909E-4</v>
+      </c>
+    </row>
+    <row r="91" spans="1:26" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A91" s="3" t="s">
+        <v>241</v>
+      </c>
+      <c r="B91" s="3" t="s">
+        <v>242</v>
+      </c>
+      <c r="C91" s="3" t="s">
+        <v>239</v>
+      </c>
+      <c r="D91" s="3" t="s">
+        <v>240</v>
+      </c>
+      <c r="E91" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="F91" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="G91" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="H91" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="I91" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="J91" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="K91" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="L91" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="M91" s="9" t="s">
+        <v>33</v>
+      </c>
+      <c r="N91" s="9" t="s">
+        <v>33</v>
+      </c>
+      <c r="O91" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="P91" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="Q91" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="R91" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="S91" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="T91" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="U91" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="V91" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="W91" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="X91" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="Y91" s="10" t="s">
+        <v>33</v>
+      </c>
+      <c r="Z91" s="10" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="92" spans="1:26" ht="28.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A92" s="3" t="s">
+        <v>243</v>
+      </c>
+      <c r="B92" s="3" t="s">
+        <v>244</v>
+      </c>
+      <c r="C92" s="3" t="s">
+        <v>245</v>
+      </c>
+      <c r="D92" s="4" t="s">
+        <v>246</v>
+      </c>
+      <c r="E92" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="F92" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="G92" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="H92" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="I92" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="J92" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="K92" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="L92" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="M92" s="9" t="s">
+        <v>33</v>
+      </c>
+      <c r="N92" s="9" t="s">
+        <v>33</v>
+      </c>
+      <c r="O92" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="P92" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="Q92" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="R92" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="S92" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="T92" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="U92" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="V92" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="W92" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="X92" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="Y92" s="10" t="s">
+        <v>33</v>
+      </c>
+      <c r="Z92" s="10" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="93" spans="1:26" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A93" s="3" t="s">
+        <v>247</v>
+      </c>
+      <c r="B93" s="3" t="s">
+        <v>248</v>
+      </c>
+      <c r="C93" s="3" t="s">
+        <v>239</v>
+      </c>
+      <c r="D93" s="3" t="s">
+        <v>249</v>
+      </c>
+      <c r="E93" s="5">
+        <v>750</v>
+      </c>
+      <c r="F93" s="6">
+        <v>2292</v>
+      </c>
+      <c r="G93" s="5">
+        <v>190</v>
+      </c>
+      <c r="H93" s="7">
+        <v>534</v>
+      </c>
+      <c r="I93" s="8">
+        <v>2766761</v>
+      </c>
+      <c r="J93" s="8">
+        <v>710790.02999999898</v>
+      </c>
+      <c r="K93" s="8">
+        <v>3689.0146666666701</v>
+      </c>
+      <c r="L93" s="8">
+        <v>227.00168421052601</v>
+      </c>
+      <c r="M93" s="9">
+        <v>-0.277952904</v>
+      </c>
+      <c r="N93" s="9">
+        <v>0.54644188059999999</v>
+      </c>
+      <c r="O93" s="8">
+        <v>3326.40533333333</v>
+      </c>
+      <c r="P93" s="8">
+        <v>2945.98436842106</v>
+      </c>
+      <c r="Q93" s="8">
+        <v>271957</v>
+      </c>
+      <c r="R93" s="8">
+        <v>43130.32</v>
+      </c>
+      <c r="S93" s="8">
+        <v>362.60933333333298</v>
+      </c>
+      <c r="T93" s="8">
+        <v>246.120468431772</v>
+      </c>
+      <c r="U93" s="8">
+        <v>160</v>
+      </c>
+      <c r="V93" s="8">
+        <v>31.05</v>
+      </c>
+      <c r="W93" s="8">
+        <v>900</v>
+      </c>
+      <c r="X93" s="8">
+        <v>810</v>
+      </c>
+      <c r="Y93" s="10">
+        <v>1.310591E-4</v>
+      </c>
+      <c r="Z93" s="10">
+        <v>3.193653E-4</v>
+      </c>
+    </row>
+    <row r="94" spans="1:26" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A94" s="3" t="s">
+        <v>250</v>
+      </c>
+      <c r="B94" s="3" t="s">
+        <v>251</v>
+      </c>
+      <c r="C94" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="D94" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="E94" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="F94" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="G94" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="H94" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="I94" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="J94" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="K94" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="L94" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="M94" s="9" t="s">
+        <v>33</v>
+      </c>
+      <c r="N94" s="9" t="s">
+        <v>33</v>
+      </c>
+      <c r="O94" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="P94" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="Q94" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="R94" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="S94" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="T94" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="U94" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="V94" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="W94" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="X94" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="Y94" s="10" t="s">
+        <v>33</v>
+      </c>
+      <c r="Z94" s="10" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="95" spans="1:26" ht="28.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A95" s="3" t="s">
+        <v>252</v>
+      </c>
+      <c r="B95" s="3" t="s">
+        <v>253</v>
+      </c>
+      <c r="C95" s="3" t="s">
+        <v>245</v>
+      </c>
+      <c r="D95" s="4" t="s">
+        <v>254</v>
+      </c>
+      <c r="E95" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="F95" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="G95" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="H95" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="I95" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="J95" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="K95" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="L95" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="M95" s="9" t="s">
+        <v>33</v>
+      </c>
+      <c r="N95" s="9" t="s">
+        <v>33</v>
+      </c>
+      <c r="O95" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="P95" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="Q95" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="R95" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="S95" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="T95" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="U95" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="V95" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="W95" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="X95" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="Y95" s="10" t="s">
+        <v>33</v>
+      </c>
+      <c r="Z95" s="10" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="96" spans="1:26" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A96" s="3" t="s">
+        <v>255</v>
+      </c>
+      <c r="B96" s="3" t="s">
+        <v>256</v>
+      </c>
+      <c r="C96" s="3" t="s">
+        <v>257</v>
+      </c>
+      <c r="D96" s="3" t="s">
+        <v>258</v>
+      </c>
+      <c r="E96" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="F96" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="G96" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="H96" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="I96" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="J96" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="K96" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="L96" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="M96" s="9" t="s">
+        <v>33</v>
+      </c>
+      <c r="N96" s="9" t="s">
+        <v>33</v>
+      </c>
+      <c r="O96" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="P96" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="Q96" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="R96" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="S96" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="T96" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="U96" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="V96" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="W96" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="X96" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="Y96" s="10" t="s">
+        <v>33</v>
+      </c>
+      <c r="Z96" s="10" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="97" spans="1:26" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A97" s="3" t="s">
+        <v>259</v>
+      </c>
+      <c r="B97" s="3" t="s">
+        <v>260</v>
+      </c>
+      <c r="C97" s="3" t="s">
+        <v>257</v>
+      </c>
+      <c r="D97" s="3" t="s">
+        <v>261</v>
+      </c>
+      <c r="E97" s="5">
+        <v>21</v>
+      </c>
+      <c r="F97" s="6">
+        <v>3781</v>
+      </c>
+      <c r="G97" s="5">
+        <v>14</v>
+      </c>
+      <c r="H97" s="7">
+        <v>1840</v>
+      </c>
+      <c r="I97" s="8">
+        <v>2338709</v>
+      </c>
+      <c r="J97" s="8">
+        <v>1402193.71</v>
+      </c>
+      <c r="K97" s="8">
+        <v>111367.095238095</v>
+      </c>
+      <c r="L97" s="8">
+        <v>3162.4414285714302</v>
+      </c>
+      <c r="M97" s="9">
+        <v>-0.104102869</v>
+      </c>
+      <c r="N97" s="9">
+        <v>0.24341723700000001</v>
+      </c>
+      <c r="O97" s="8">
+        <v>109408.19047618999</v>
+      </c>
+      <c r="P97" s="8">
+        <v>86527.221428571502</v>
+      </c>
+      <c r="Q97" s="8">
+        <v>41137</v>
+      </c>
+      <c r="R97" s="8">
+        <v>44274.18</v>
+      </c>
+      <c r="S97" s="8">
+        <v>1958.9047619047601</v>
+      </c>
+      <c r="T97" s="8">
+        <v>4701.3831521739103</v>
+      </c>
+      <c r="U97" s="8">
+        <v>224</v>
+      </c>
+      <c r="V97" s="8">
+        <v>980.75</v>
+      </c>
+      <c r="W97" s="8">
+        <v>3328</v>
+      </c>
+      <c r="X97" s="8">
+        <v>12963.85</v>
+      </c>
+      <c r="Y97" s="10">
+        <v>8.3760089999999996E-4</v>
+      </c>
+      <c r="Z97" s="10">
+        <v>2.2553527000000002E-3</v>
+      </c>
+    </row>
+    <row r="98" spans="1:26" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A98" s="3" t="s">
+        <v>262</v>
+      </c>
+      <c r="B98" s="3" t="s">
+        <v>263</v>
+      </c>
+      <c r="C98" s="3" t="s">
+        <v>257</v>
+      </c>
+      <c r="D98" s="3" t="s">
+        <v>264</v>
+      </c>
+      <c r="E98" s="5">
+        <v>32</v>
+      </c>
+      <c r="F98" s="6">
+        <v>6678</v>
+      </c>
+      <c r="G98" s="5">
+        <v>25</v>
+      </c>
+      <c r="H98" s="7">
+        <v>4389</v>
+      </c>
+      <c r="I98" s="8">
+        <v>3945508</v>
+      </c>
+      <c r="J98" s="8">
+        <v>3365478.6000000099</v>
+      </c>
+      <c r="K98" s="8">
+        <v>123297.125</v>
+      </c>
+      <c r="L98" s="8">
+        <v>1590.6371999999999</v>
+      </c>
+      <c r="M98" s="9">
+        <v>-0.32001937800000002</v>
+      </c>
+      <c r="N98" s="9">
+        <v>0.13187162099999999</v>
+      </c>
+      <c r="O98" s="8">
+        <v>121879.3125</v>
+      </c>
+      <c r="P98" s="8">
+        <v>108971.6056</v>
+      </c>
+      <c r="Q98" s="8">
+        <v>45370</v>
+      </c>
+      <c r="R98" s="8">
+        <v>39765.93</v>
+      </c>
+      <c r="S98" s="8">
+        <v>1417.8125</v>
+      </c>
+      <c r="T98" s="8">
+        <v>2099.1728708134001</v>
+      </c>
+      <c r="U98" s="8">
+        <v>164</v>
+      </c>
+      <c r="V98" s="8">
+        <v>256.63</v>
+      </c>
+      <c r="W98" s="8">
+        <v>4160</v>
+      </c>
+      <c r="X98" s="8">
+        <v>9773.64</v>
+      </c>
+      <c r="Y98" s="10">
+        <v>3.5934850000000001E-4</v>
+      </c>
+      <c r="Z98" s="10">
+        <v>4.7263330000000002E-4</v>
+      </c>
+    </row>
+    <row r="99" spans="1:26" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A99" s="3" t="s">
+        <v>265</v>
+      </c>
+      <c r="B99" s="3" t="s">
+        <v>266</v>
+      </c>
+      <c r="C99" s="3" t="s">
+        <v>257</v>
+      </c>
+      <c r="D99" s="3" t="s">
+        <v>267</v>
+      </c>
+      <c r="E99" s="5">
+        <v>81</v>
+      </c>
+      <c r="F99" s="6">
+        <v>11781</v>
+      </c>
+      <c r="G99" s="5">
+        <v>49</v>
+      </c>
+      <c r="H99" s="7">
+        <v>7630</v>
+      </c>
+      <c r="I99" s="8">
+        <v>7634580</v>
+      </c>
+      <c r="J99" s="8">
+        <v>5485987.6900000004</v>
+      </c>
+      <c r="K99" s="8">
+        <v>94254.074074074102</v>
+      </c>
+      <c r="L99" s="8">
+        <v>453.38918367346997</v>
+      </c>
+      <c r="M99" s="9">
+        <v>-2.6141286E-2</v>
+      </c>
+      <c r="N99" s="9">
+        <v>8.90347477E-2</v>
+      </c>
+      <c r="O99" s="8">
+        <v>92862.086419753105</v>
+      </c>
+      <c r="P99" s="8">
+        <v>94658.859183673296</v>
+      </c>
+      <c r="Q99" s="8">
+        <v>112751</v>
+      </c>
+      <c r="R99" s="8">
+        <v>22216.07</v>
+      </c>
+      <c r="S99" s="8">
+        <v>1391.98765432099</v>
+      </c>
+      <c r="T99" s="8">
+        <v>531.86621983914199</v>
+      </c>
+      <c r="U99" s="8">
+        <v>26</v>
+      </c>
+      <c r="V99" s="8">
+        <v>9.8000000000000007</v>
+      </c>
+      <c r="W99" s="8">
+        <v>4500</v>
+      </c>
+      <c r="X99" s="8">
+        <v>1727.93</v>
+      </c>
+      <c r="Y99" s="10">
+        <v>1.8232670000000001E-4</v>
+      </c>
+      <c r="Z99" s="10">
+        <v>8.2645000000000006E-5</v>
+      </c>
+    </row>
+    <row r="100" spans="1:26" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A100" s="3" t="s">
+        <v>268</v>
+      </c>
+      <c r="B100" s="3" t="s">
+        <v>269</v>
+      </c>
+      <c r="C100" s="3" t="s">
+        <v>257</v>
+      </c>
+      <c r="D100" s="3" t="s">
+        <v>267</v>
+      </c>
+      <c r="E100" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="F100" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="G100" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="H100" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="I100" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="J100" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="K100" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="L100" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="M100" s="9" t="s">
+        <v>33</v>
+      </c>
+      <c r="N100" s="9" t="s">
+        <v>33</v>
+      </c>
+      <c r="O100" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="P100" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="Q100" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="R100" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="S100" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="T100" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="U100" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="V100" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="W100" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="X100" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="Y100" s="10" t="s">
+        <v>33</v>
+      </c>
+      <c r="Z100" s="10" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="101" spans="1:26" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A101" s="3" t="s">
+        <v>270</v>
+      </c>
+      <c r="B101" s="3" t="s">
+        <v>271</v>
+      </c>
+      <c r="C101" s="3" t="s">
+        <v>257</v>
+      </c>
+      <c r="D101" s="3" t="s">
+        <v>272</v>
+      </c>
+      <c r="E101" s="5">
+        <v>114</v>
+      </c>
+      <c r="F101" s="6">
+        <v>17850</v>
+      </c>
+      <c r="G101" s="5">
+        <v>61</v>
+      </c>
+      <c r="H101" s="7">
+        <v>8379</v>
+      </c>
+      <c r="I101" s="8">
+        <v>12617262</v>
+      </c>
+      <c r="J101" s="8">
+        <v>6337762.0900000101</v>
+      </c>
+      <c r="K101" s="8">
+        <v>110677.73684210501</v>
+      </c>
+      <c r="L101" s="8">
+        <v>1709.1929508196699</v>
+      </c>
+      <c r="M101" s="9">
+        <v>-9.9061929000000007E-2</v>
+      </c>
+      <c r="N101" s="9">
+        <v>-6.2124482000000002E-2</v>
+      </c>
+      <c r="O101" s="8">
+        <v>109462.868421053</v>
+      </c>
+      <c r="P101" s="8">
+        <v>88691.397704917996</v>
+      </c>
+      <c r="Q101" s="8">
+        <v>138495</v>
+      </c>
+      <c r="R101" s="8">
+        <v>104260.77</v>
+      </c>
+      <c r="S101" s="8">
+        <v>1214.8684210526301</v>
+      </c>
+      <c r="T101" s="8">
+        <v>2528.5244611528901</v>
+      </c>
+      <c r="U101" s="8">
+        <v>7</v>
+      </c>
+      <c r="V101" s="8">
+        <v>25</v>
+      </c>
+      <c r="W101" s="8">
+        <v>3331</v>
+      </c>
+      <c r="X101" s="8">
+        <v>11242.03</v>
+      </c>
+      <c r="Y101" s="10">
+        <v>9.6286200000000007E-5</v>
+      </c>
+      <c r="Z101" s="10">
+        <v>2.6968400000000002E-4</v>
+      </c>
+    </row>
+    <row r="102" spans="1:26" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A102" s="3" t="s">
+        <v>273</v>
+      </c>
+      <c r="B102" s="3" t="s">
+        <v>274</v>
+      </c>
+      <c r="C102" s="3" t="s">
+        <v>257</v>
+      </c>
+      <c r="D102" s="3" t="s">
+        <v>272</v>
+      </c>
+      <c r="E102" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="F102" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="G102" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="H102" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="I102" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="J102" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="K102" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="L102" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="M102" s="9" t="s">
+        <v>33</v>
+      </c>
+      <c r="N102" s="9" t="s">
+        <v>33</v>
+      </c>
+      <c r="O102" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="P102" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="Q102" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="R102" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="S102" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="T102" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="U102" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="V102" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="W102" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="X102" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="Y102" s="10" t="s">
+        <v>33</v>
+      </c>
+      <c r="Z102" s="10" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="103" spans="1:26" ht="28.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A103" s="3" t="s">
+        <v>275</v>
+      </c>
+      <c r="B103" s="3" t="s">
+        <v>276</v>
+      </c>
+      <c r="C103" s="3" t="s">
+        <v>277</v>
+      </c>
+      <c r="D103" s="4" t="s">
+        <v>278</v>
+      </c>
+      <c r="E103" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="F103" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="G103" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="H103" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="I103" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="J103" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="K103" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="L103" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="M103" s="9" t="s">
+        <v>33</v>
+      </c>
+      <c r="N103" s="9" t="s">
+        <v>33</v>
+      </c>
+      <c r="O103" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="P103" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="Q103" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="R103" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="S103" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="T103" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="U103" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="V103" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="W103" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="X103" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="Y103" s="10" t="s">
+        <v>33</v>
+      </c>
+      <c r="Z103" s="10" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="104" spans="1:26" ht="28.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A104" s="3" t="s">
+        <v>279</v>
+      </c>
+      <c r="B104" s="3" t="s">
+        <v>280</v>
+      </c>
+      <c r="C104" s="3" t="s">
+        <v>277</v>
+      </c>
+      <c r="D104" s="4" t="s">
+        <v>278</v>
+      </c>
+      <c r="E104" s="5">
+        <v>592</v>
+      </c>
+      <c r="F104" s="6">
+        <v>157075</v>
+      </c>
+      <c r="G104" s="5">
+        <v>219</v>
+      </c>
+      <c r="H104" s="7">
+        <v>52365</v>
+      </c>
+      <c r="I104" s="8">
+        <v>26997851</v>
+      </c>
+      <c r="J104" s="8">
+        <v>9966548.9199999794</v>
+      </c>
+      <c r="K104" s="8">
+        <v>45604.478040540504</v>
+      </c>
+      <c r="L104" s="8">
+        <v>623.91004566210097</v>
+      </c>
+      <c r="M104" s="9">
+        <v>-0.13835286399999999</v>
+      </c>
+      <c r="N104" s="9">
+        <v>-2.5035604999999999E-2</v>
+      </c>
+      <c r="O104" s="8">
+        <v>43510.386824324298</v>
+      </c>
+      <c r="P104" s="8">
+        <v>36461.530547945302</v>
+      </c>
+      <c r="Q104" s="8">
+        <v>1239702</v>
+      </c>
+      <c r="R104" s="8">
+        <v>136636.29999999999</v>
+      </c>
+      <c r="S104" s="8">
+        <v>2094.0912162162199</v>
+      </c>
+      <c r="T104" s="8">
+        <v>853.17586616634799</v>
+      </c>
+      <c r="U104" s="8">
+        <v>297.5</v>
+      </c>
+      <c r="V104" s="8">
+        <v>150</v>
+      </c>
+      <c r="W104" s="8">
+        <v>6651</v>
+      </c>
+      <c r="X104" s="8">
+        <v>4999.32</v>
+      </c>
+      <c r="Y104" s="10">
+        <v>7.75651E-5</v>
+      </c>
+      <c r="Z104" s="10">
+        <v>6.2600400000000005E-5</v>
+      </c>
+    </row>
+    <row r="105" spans="1:26" ht="28.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A105" s="3" t="s">
+        <v>281</v>
+      </c>
+      <c r="B105" s="3" t="s">
+        <v>282</v>
+      </c>
+      <c r="C105" s="3" t="s">
+        <v>277</v>
+      </c>
+      <c r="D105" s="4" t="s">
+        <v>283</v>
+      </c>
+      <c r="E105" s="5">
+        <v>11</v>
+      </c>
+      <c r="F105" s="6">
+        <v>2250</v>
+      </c>
+      <c r="G105" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="H105" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="I105" s="8">
+        <v>417390</v>
+      </c>
+      <c r="J105" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="K105" s="8">
+        <v>37944.5454545455</v>
+      </c>
+      <c r="L105" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="M105" s="9">
+        <v>0.16529493219999999</v>
+      </c>
+      <c r="N105" s="9" t="s">
+        <v>33</v>
+      </c>
+      <c r="O105" s="8">
+        <v>36567.272727272699</v>
+      </c>
+      <c r="P105" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="Q105" s="8">
+        <v>15150</v>
+      </c>
+      <c r="R105" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="S105" s="8">
+        <v>1377.27272727273</v>
+      </c>
+      <c r="T105" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="U105" s="8">
+        <v>1000</v>
+      </c>
+      <c r="V105" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="W105" s="8">
+        <v>3414</v>
+      </c>
+      <c r="X105" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="Y105" s="10">
+        <v>3.2997261999999999E-3</v>
+      </c>
+      <c r="Z105" s="10" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="106" spans="1:26" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A106" s="3" t="s">
+        <v>284</v>
+      </c>
+      <c r="B106" s="3" t="s">
+        <v>285</v>
+      </c>
+      <c r="C106" s="3" t="s">
+        <v>257</v>
+      </c>
+      <c r="D106" s="3" t="s">
+        <v>286</v>
+      </c>
+      <c r="E106" s="5">
+        <v>131</v>
+      </c>
+      <c r="F106" s="6">
+        <v>22386</v>
+      </c>
+      <c r="G106" s="5">
+        <v>93</v>
+      </c>
+      <c r="H106" s="7">
+        <v>14140</v>
+      </c>
+      <c r="I106" s="8">
+        <v>14976058</v>
+      </c>
+      <c r="J106" s="8">
+        <v>10679432.4</v>
+      </c>
+      <c r="K106" s="8">
+        <v>114321.053435115</v>
+      </c>
+      <c r="L106" s="8">
+        <v>2304.4191397849499</v>
+      </c>
+      <c r="M106" s="9">
+        <v>-0.27200922799999999</v>
+      </c>
+      <c r="N106" s="9">
+        <v>-0.113913476</v>
+      </c>
+      <c r="O106" s="8">
+        <v>112538.90839694699</v>
+      </c>
+      <c r="P106" s="8">
+        <v>99563.292258064306</v>
+      </c>
+      <c r="Q106" s="8">
+        <v>233461</v>
+      </c>
+      <c r="R106" s="8">
+        <v>214310.98</v>
+      </c>
+      <c r="S106" s="8">
+        <v>1782.1450381679399</v>
+      </c>
+      <c r="T106" s="8">
+        <v>3447.3022590361502</v>
+      </c>
+      <c r="U106" s="8">
+        <v>43</v>
+      </c>
+      <c r="V106" s="8">
+        <v>75</v>
+      </c>
+      <c r="W106" s="8">
+        <v>8087</v>
+      </c>
+      <c r="X106" s="8">
+        <v>13010.81</v>
+      </c>
+      <c r="Y106" s="10">
+        <v>1.189996E-4</v>
+      </c>
+      <c r="Z106" s="10">
+        <v>2.1578109999999999E-4</v>
+      </c>
+    </row>
+    <row r="107" spans="1:26" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A107" s="3" t="s">
+        <v>287</v>
+      </c>
+      <c r="B107" s="3" t="s">
+        <v>288</v>
+      </c>
+      <c r="C107" s="3" t="s">
+        <v>257</v>
+      </c>
+      <c r="D107" s="3" t="s">
+        <v>286</v>
+      </c>
+      <c r="E107" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="F107" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="G107" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="H107" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="I107" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="J107" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="K107" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="L107" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="M107" s="9" t="s">
+        <v>33</v>
+      </c>
+      <c r="N107" s="9" t="s">
+        <v>33</v>
+      </c>
+      <c r="O107" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="P107" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="Q107" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="R107" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="S107" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="T107" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="U107" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="V107" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="W107" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="X107" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="Y107" s="10" t="s">
+        <v>33</v>
+      </c>
+      <c r="Z107" s="10" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="108" spans="1:26" ht="28.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A108" s="3" t="s">
+        <v>289</v>
+      </c>
+      <c r="B108" s="3" t="s">
+        <v>290</v>
+      </c>
+      <c r="C108" s="3" t="s">
+        <v>291</v>
+      </c>
+      <c r="D108" s="4" t="s">
+        <v>292</v>
+      </c>
+      <c r="E108" s="5">
+        <v>163</v>
+      </c>
+      <c r="F108" s="6">
+        <v>83597</v>
+      </c>
+      <c r="G108" s="5">
+        <v>81</v>
+      </c>
+      <c r="H108" s="7">
+        <v>29608</v>
+      </c>
+      <c r="I108" s="8">
+        <v>7060469</v>
+      </c>
+      <c r="J108" s="8">
+        <v>2789926.70000001</v>
+      </c>
+      <c r="K108" s="8">
+        <v>43315.760736196302</v>
+      </c>
+      <c r="L108" s="8">
+        <v>521.85641975308602</v>
+      </c>
+      <c r="M108" s="9">
+        <v>-0.20277882</v>
+      </c>
+      <c r="N108" s="9">
+        <v>-0.18690252800000001</v>
+      </c>
+      <c r="O108" s="8">
+        <v>41600.349693251497</v>
+      </c>
+      <c r="P108" s="8">
+        <v>25225.145925925899</v>
+      </c>
+      <c r="Q108" s="8">
+        <v>279612</v>
+      </c>
+      <c r="R108" s="8">
+        <v>42270.37</v>
+      </c>
+      <c r="S108" s="8">
+        <v>1715.4110429447901</v>
+      </c>
+      <c r="T108" s="8">
+        <v>564.91862500000104</v>
+      </c>
+      <c r="U108" s="8">
+        <v>200</v>
+      </c>
+      <c r="V108" s="8">
+        <v>120</v>
+      </c>
+      <c r="W108" s="8">
+        <v>5382</v>
+      </c>
+      <c r="X108" s="8">
+        <v>689.45</v>
+      </c>
+      <c r="Y108" s="10">
+        <v>2.4295990000000001E-4</v>
+      </c>
+      <c r="Z108" s="10">
+        <v>1.8705020000000001E-4</v>
+      </c>
+    </row>
+    <row r="109" spans="1:26" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A109" s="3" t="s">
+        <v>293</v>
+      </c>
+      <c r="B109" s="3" t="s">
+        <v>294</v>
+      </c>
+      <c r="C109" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="D109" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="E109" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="F109" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="G109" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="H109" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="I109" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="J109" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="K109" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="L109" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="M109" s="9" t="s">
+        <v>33</v>
+      </c>
+      <c r="N109" s="9" t="s">
+        <v>33</v>
+      </c>
+      <c r="O109" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="P109" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="Q109" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="R109" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="S109" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="T109" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="U109" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="V109" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="W109" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="X109" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="Y109" s="10" t="s">
+        <v>33</v>
+      </c>
+      <c r="Z109" s="10" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="110" spans="1:26" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A110" s="3" t="s">
+        <v>295</v>
+      </c>
+      <c r="B110" s="3" t="s">
+        <v>296</v>
+      </c>
+      <c r="C110" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="D110" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="E110" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="F110" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="G110" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="H110" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="I110" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="J110" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="K110" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="L110" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="M110" s="9" t="s">
+        <v>33</v>
+      </c>
+      <c r="N110" s="9" t="s">
+        <v>33</v>
+      </c>
+      <c r="O110" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="P110" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="Q110" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="R110" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="S110" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="T110" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="U110" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="V110" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="W110" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="X110" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="Y110" s="10" t="s">
+        <v>33</v>
+      </c>
+      <c r="Z110" s="10" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="111" spans="1:26" ht="28.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A111" s="3" t="s">
+        <v>297</v>
+      </c>
+      <c r="B111" s="3" t="s">
+        <v>298</v>
+      </c>
+      <c r="C111" s="3" t="s">
+        <v>291</v>
+      </c>
+      <c r="D111" s="4" t="s">
+        <v>299</v>
+      </c>
+      <c r="E111" s="5">
+        <v>161</v>
+      </c>
+      <c r="F111" s="6">
+        <v>40024</v>
+      </c>
+      <c r="G111" s="5">
+        <v>65</v>
+      </c>
+      <c r="H111" s="7">
+        <v>15169</v>
+      </c>
+      <c r="I111" s="8">
+        <v>3135419</v>
+      </c>
+      <c r="J111" s="8">
+        <v>1246217.18</v>
+      </c>
+      <c r="K111" s="8">
+        <v>19474.652173913</v>
+      </c>
+      <c r="L111" s="8">
+        <v>337.04615384615403</v>
+      </c>
+      <c r="M111" s="9">
+        <v>-0.18001228599999999</v>
+      </c>
+      <c r="N111" s="9">
+        <v>-8.0645333E-2</v>
+      </c>
+      <c r="O111" s="8">
+        <v>18956.3105590062</v>
+      </c>
+      <c r="P111" s="8">
+        <v>11510.2250769231</v>
+      </c>
+      <c r="Q111" s="8">
+        <v>83453</v>
+      </c>
+      <c r="R111" s="8">
+        <v>21908</v>
+      </c>
+      <c r="S111" s="8">
+        <v>518.34161490683198</v>
+      </c>
+      <c r="T111" s="8">
+        <v>359.61916398713902</v>
+      </c>
+      <c r="U111" s="8">
+        <v>44</v>
+      </c>
+      <c r="V111" s="8">
+        <v>17</v>
+      </c>
+      <c r="W111" s="8">
+        <v>1018</v>
+      </c>
+      <c r="X111" s="8">
+        <v>1191.0899999999999</v>
+      </c>
+      <c r="Y111" s="10">
+        <v>1.653181E-4</v>
+      </c>
+      <c r="Z111" s="10">
+        <v>2.7045539999999999E-4</v>
+      </c>
+    </row>
+    <row r="112" spans="1:26" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A112" s="3" t="s">
+        <v>300</v>
+      </c>
+      <c r="B112" s="3" t="s">
+        <v>301</v>
+      </c>
+      <c r="C112" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="D112" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="E112" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="F112" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="G112" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="H112" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="I112" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="J112" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="K112" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="L112" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="M112" s="9" t="s">
+        <v>33</v>
+      </c>
+      <c r="N112" s="9" t="s">
+        <v>33</v>
+      </c>
+      <c r="O112" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="P112" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="Q112" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="R112" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="S112" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="T112" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="U112" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="V112" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="W112" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="X112" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="Y112" s="10" t="s">
+        <v>33</v>
+      </c>
+      <c r="Z112" s="10" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="113" spans="1:26" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A113" s="3" t="s">
+        <v>302</v>
+      </c>
+      <c r="B113" s="3" t="s">
+        <v>303</v>
+      </c>
+      <c r="C113" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="D113" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="E113" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="F113" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="G113" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="H113" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="I113" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="J113" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="K113" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="L113" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="M113" s="9" t="s">
+        <v>33</v>
+      </c>
+      <c r="N113" s="9" t="s">
+        <v>33</v>
+      </c>
+      <c r="O113" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="P113" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="Q113" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="R113" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="S113" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="T113" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="U113" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="V113" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="W113" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="X113" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="Y113" s="10" t="s">
+        <v>33</v>
+      </c>
+      <c r="Z113" s="10" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="114" spans="1:26" ht="28.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A114" s="3" t="s">
+        <v>304</v>
+      </c>
+      <c r="B114" s="3" t="s">
+        <v>305</v>
+      </c>
+      <c r="C114" s="3" t="s">
+        <v>291</v>
+      </c>
+      <c r="D114" s="4" t="s">
+        <v>306</v>
+      </c>
+      <c r="E114" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="F114" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="G114" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="H114" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="I114" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="J114" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="K114" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="L114" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="M114" s="9" t="s">
+        <v>33</v>
+      </c>
+      <c r="N114" s="9" t="s">
+        <v>33</v>
+      </c>
+      <c r="O114" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="P114" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="Q114" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="R114" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="S114" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="T114" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="U114" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="V114" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="W114" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="X114" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="Y114" s="10" t="s">
+        <v>33</v>
+      </c>
+      <c r="Z114" s="10" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="115" spans="1:26" ht="28.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A115" s="3" t="s">
+        <v>307</v>
+      </c>
+      <c r="B115" s="3" t="s">
+        <v>308</v>
+      </c>
+      <c r="C115" s="3" t="s">
+        <v>291</v>
+      </c>
+      <c r="D115" s="4" t="s">
+        <v>306</v>
+      </c>
+      <c r="E115" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="F115" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="G115" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="H115" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="I115" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="J115" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="K115" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="L115" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="M115" s="9" t="s">
+        <v>33</v>
+      </c>
+      <c r="N115" s="9" t="s">
+        <v>33</v>
+      </c>
+      <c r="O115" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="P115" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="Q115" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="R115" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="S115" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="T115" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="U115" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="V115" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="W115" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="X115" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="Y115" s="10" t="s">
+        <v>33</v>
+      </c>
+      <c r="Z115" s="10" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="116" spans="1:26" ht="28.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A116" s="3" t="s">
+        <v>309</v>
+      </c>
+      <c r="B116" s="3" t="s">
+        <v>310</v>
+      </c>
+      <c r="C116" s="4" t="s">
+        <v>311</v>
+      </c>
+      <c r="D116" s="4" t="s">
+        <v>312</v>
+      </c>
+      <c r="E116" s="5">
+        <v>824</v>
+      </c>
+      <c r="F116" s="6">
+        <v>13280</v>
+      </c>
+      <c r="G116" s="5">
+        <v>189</v>
+      </c>
+      <c r="H116" s="7">
+        <v>2858</v>
+      </c>
+      <c r="I116" s="8">
+        <v>43362231</v>
+      </c>
+      <c r="J116" s="8">
+        <v>9868808.5400000103</v>
+      </c>
+      <c r="K116" s="8">
+        <v>52624.066747572797</v>
+      </c>
+      <c r="L116" s="8">
+        <v>554.31497354497299</v>
+      </c>
+      <c r="M116" s="9">
+        <v>-0.14121781999999999</v>
+      </c>
+      <c r="N116" s="9">
+        <v>0.179841635</v>
+      </c>
+      <c r="O116" s="8">
+        <v>50682.041262135899</v>
+      </c>
+      <c r="P116" s="8">
+        <v>42981.570846560797</v>
+      </c>
+      <c r="Q116" s="8">
+        <v>1600229</v>
+      </c>
+      <c r="R116" s="8">
+        <v>104765.53</v>
+      </c>
+      <c r="S116" s="8">
+        <v>1942.02548543689</v>
+      </c>
+      <c r="T116" s="8">
+        <v>783.26699281866695</v>
+      </c>
+      <c r="U116" s="8">
+        <v>215</v>
+      </c>
+      <c r="V116" s="8">
+        <v>20.7</v>
+      </c>
+      <c r="W116" s="8">
+        <v>6393</v>
+      </c>
+      <c r="X116" s="8">
+        <v>2909.87</v>
+      </c>
+      <c r="Y116" s="10">
+        <v>4.4786100000000001E-5</v>
+      </c>
+      <c r="Z116" s="10">
+        <v>5.6168400000000002E-5</v>
+      </c>
+    </row>
+    <row r="117" spans="1:26" ht="28.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A117" s="3" t="s">
+        <v>313</v>
+      </c>
+      <c r="B117" s="3" t="s">
+        <v>314</v>
+      </c>
+      <c r="C117" s="4" t="s">
+        <v>315</v>
+      </c>
+      <c r="D117" s="4" t="s">
+        <v>316</v>
+      </c>
+      <c r="E117" s="5">
+        <v>333</v>
+      </c>
+      <c r="F117" s="6">
+        <v>2511</v>
+      </c>
+      <c r="G117" s="5">
+        <v>43</v>
+      </c>
+      <c r="H117" s="7">
+        <v>336</v>
+      </c>
+      <c r="I117" s="8">
+        <v>17175821</v>
+      </c>
+      <c r="J117" s="8">
+        <v>2375355.5</v>
+      </c>
+      <c r="K117" s="8">
+        <v>51579.0420420421</v>
+      </c>
+      <c r="L117" s="8">
+        <v>220.55813953488399</v>
+      </c>
+      <c r="M117" s="9">
+        <v>-0.112177372</v>
+      </c>
+      <c r="N117" s="9">
+        <v>7.5188083700000005E-2</v>
+      </c>
+      <c r="O117" s="8">
+        <v>49053.024024024002</v>
+      </c>
+      <c r="P117" s="8">
+        <v>45373.18</v>
+      </c>
+      <c r="Q117" s="8">
+        <v>841164</v>
+      </c>
+      <c r="R117" s="8">
+        <v>9484</v>
+      </c>
+      <c r="S117" s="8">
+        <v>2526.01801801802</v>
+      </c>
+      <c r="T117" s="8">
+        <v>250.13</v>
+      </c>
+      <c r="U117" s="8">
+        <v>300</v>
+      </c>
+      <c r="V117" s="8">
+        <v>20.7</v>
+      </c>
+      <c r="W117" s="8">
+        <v>8636</v>
+      </c>
+      <c r="X117" s="8">
+        <v>613.66</v>
+      </c>
+      <c r="Y117" s="10">
+        <v>1.470683E-4</v>
+      </c>
+      <c r="Z117" s="10">
+        <v>9.2852700000000006E-5</v>
+      </c>
+    </row>
+    <row r="118" spans="1:26" ht="28.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A118" s="3" t="s">
+        <v>317</v>
+      </c>
+      <c r="B118" s="3" t="s">
+        <v>318</v>
+      </c>
+      <c r="C118" s="3" t="s">
+        <v>319</v>
+      </c>
+      <c r="D118" s="4" t="s">
+        <v>320</v>
+      </c>
+      <c r="E118" s="5">
+        <v>49</v>
+      </c>
+      <c r="F118" s="6">
+        <v>390</v>
+      </c>
+      <c r="G118" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="H118" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="I118" s="8">
+        <v>2749370</v>
+      </c>
+      <c r="J118" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="K118" s="8">
+        <v>56109.591836734697</v>
+      </c>
+      <c r="L118" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="M118" s="9">
+        <v>-4.4317337999999998E-2</v>
+      </c>
+      <c r="N118" s="9" t="s">
+        <v>33</v>
+      </c>
+      <c r="O118" s="8">
+        <v>53516.979591836804</v>
+      </c>
+      <c r="P118" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="Q118" s="8">
+        <v>127038</v>
+      </c>
+      <c r="R118" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="S118" s="8">
+        <v>2592.61224489796</v>
+      </c>
+      <c r="T118" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="U118" s="8">
+        <v>150</v>
+      </c>
+      <c r="V118" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="W118" s="8">
+        <v>12962</v>
+      </c>
+      <c r="X118" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="Y118" s="10">
+        <v>9.4298410000000004E-4</v>
+      </c>
+      <c r="Z118" s="10" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="119" spans="1:26" ht="28.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A119" s="3" t="s">
+        <v>321</v>
+      </c>
+      <c r="B119" s="3" t="s">
+        <v>322</v>
+      </c>
+      <c r="C119" s="3" t="s">
+        <v>323</v>
+      </c>
+      <c r="D119" s="4" t="s">
+        <v>324</v>
+      </c>
+      <c r="E119" s="5">
+        <v>108</v>
+      </c>
+      <c r="F119" s="6">
+        <v>1645</v>
+      </c>
+      <c r="G119" s="5">
+        <v>33</v>
+      </c>
+      <c r="H119" s="7">
+        <v>366</v>
+      </c>
+      <c r="I119" s="8">
+        <v>5026797</v>
+      </c>
+      <c r="J119" s="8">
+        <v>1163918.8</v>
+      </c>
+      <c r="K119" s="8">
+        <v>46544.416666666701</v>
+      </c>
+      <c r="L119" s="8">
+        <v>292.87818181818199</v>
+      </c>
+      <c r="M119" s="9">
+        <v>-0.103364952</v>
+      </c>
+      <c r="N119" s="9">
+        <v>-0.35398950899999998</v>
+      </c>
+      <c r="O119" s="8">
+        <v>44510.907407407401</v>
+      </c>
+      <c r="P119" s="8">
+        <v>31379.894848484899</v>
+      </c>
+      <c r="Q119" s="8">
+        <v>219619</v>
+      </c>
+      <c r="R119" s="8">
+        <v>9664.9800000000105</v>
+      </c>
+      <c r="S119" s="8">
+        <v>2033.50925925926</v>
+      </c>
+      <c r="T119" s="8">
+        <v>208.89094936708901</v>
+      </c>
+      <c r="U119" s="8">
+        <v>215.5</v>
+      </c>
+      <c r="V119" s="8">
+        <v>20.7</v>
+      </c>
+      <c r="W119" s="8">
+        <v>6786</v>
+      </c>
+      <c r="X119" s="8">
+        <v>560</v>
+      </c>
+      <c r="Y119" s="10">
+        <v>4.045338E-4</v>
+      </c>
+      <c r="Z119" s="10">
+        <v>2.5163110000000002E-4</v>
+      </c>
+    </row>
+    <row r="120" spans="1:26" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A120" s="3" t="s">
+        <v>325</v>
+      </c>
+      <c r="B120" s="3" t="s">
+        <v>326</v>
+      </c>
+      <c r="C120" s="3" t="s">
+        <v>327</v>
+      </c>
+      <c r="D120" s="3" t="s">
+        <v>328</v>
+      </c>
+      <c r="E120" s="5">
+        <v>8378</v>
+      </c>
+      <c r="F120" s="6">
+        <v>3483757</v>
+      </c>
+      <c r="G120" s="5">
+        <v>5731</v>
+      </c>
+      <c r="H120" s="7">
+        <v>2014922.5</v>
+      </c>
+      <c r="I120" s="8">
+        <v>33350707</v>
+      </c>
+      <c r="J120" s="8">
+        <v>23383519.140000701</v>
+      </c>
+      <c r="K120" s="8">
+        <v>3980.7480305562199</v>
+      </c>
+      <c r="L120" s="8">
+        <v>260.43757633921399</v>
+      </c>
+      <c r="M120" s="9">
+        <v>-2.5244236E-2</v>
+      </c>
+      <c r="N120" s="9">
+        <v>0.34274210840000002</v>
+      </c>
+      <c r="O120" s="8">
+        <v>3704.1799952255901</v>
+      </c>
+      <c r="P120" s="8">
+        <v>2905.59567265743</v>
+      </c>
+      <c r="Q120" s="8">
+        <v>2317087</v>
+      </c>
+      <c r="R120" s="8">
+        <v>1492567.75000003</v>
+      </c>
+      <c r="S120" s="8">
+        <v>276.56803533062799</v>
+      </c>
+      <c r="T120" s="8">
+        <v>352.886247544203</v>
+      </c>
+      <c r="U120" s="8">
+        <v>90</v>
+      </c>
+      <c r="V120" s="8">
+        <v>93.15</v>
+      </c>
+      <c r="W120" s="8">
+        <v>769</v>
+      </c>
+      <c r="X120" s="8">
+        <v>1172.8399999999999</v>
+      </c>
+      <c r="Y120" s="10">
+        <v>8.2927187999999998E-6</v>
+      </c>
+      <c r="Z120" s="10">
+        <v>1.11377E-5</v>
+      </c>
+    </row>
+    <row r="121" spans="1:26" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A121" s="3" t="s">
+        <v>329</v>
+      </c>
+      <c r="B121" s="3" t="s">
+        <v>330</v>
+      </c>
+      <c r="C121" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="D121" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="E121" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="F121" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="G121" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="H121" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="I121" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="J121" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="K121" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="L121" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="M121" s="9" t="s">
+        <v>33</v>
+      </c>
+      <c r="N121" s="9" t="s">
+        <v>33</v>
+      </c>
+      <c r="O121" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="P121" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="Q121" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="R121" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="S121" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="T121" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="U121" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="V121" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="W121" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="X121" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="Y121" s="10" t="s">
+        <v>33</v>
+      </c>
+      <c r="Z121" s="10" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="122" spans="1:26" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A122" s="3" t="s">
+        <v>331</v>
+      </c>
+      <c r="B122" s="3" t="s">
+        <v>332</v>
+      </c>
+      <c r="C122" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="D122" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="E122" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="F122" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="G122" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="H122" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="I122" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="J122" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="K122" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="L122" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="M122" s="9" t="s">
+        <v>33</v>
+      </c>
+      <c r="N122" s="9" t="s">
+        <v>33</v>
+      </c>
+      <c r="O122" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="P122" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="Q122" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="R122" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="S122" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="T122" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="U122" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="V122" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="W122" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="X122" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="Y122" s="10" t="s">
+        <v>33</v>
+      </c>
+      <c r="Z122" s="10" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="123" spans="1:26" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A123" s="3" t="s">
+        <v>333</v>
+      </c>
+      <c r="B123" s="3" t="s">
+        <v>334</v>
+      </c>
+      <c r="C123" s="3" t="s">
+        <v>327</v>
+      </c>
+      <c r="D123" s="3" t="s">
+        <v>328</v>
+      </c>
+      <c r="E123" s="5">
+        <v>965</v>
+      </c>
+      <c r="F123" s="6">
+        <v>275742</v>
+      </c>
+      <c r="G123" s="5">
+        <v>676</v>
+      </c>
+      <c r="H123" s="7">
+        <v>228443</v>
+      </c>
+      <c r="I123" s="8">
+        <v>2797638</v>
+      </c>
+      <c r="J123" s="8">
+        <v>2549831.0899999901</v>
+      </c>
+      <c r="K123" s="8">
+        <v>2899.1067357513002</v>
+      </c>
+      <c r="L123" s="8">
+        <v>254.530754437871</v>
+      </c>
+      <c r="M123" s="9">
+        <v>2.7173691600000001E-2</v>
+      </c>
+      <c r="N123" s="9">
+        <v>1.2373322063000001</v>
+      </c>
+      <c r="O123" s="8">
+        <v>2691.4404145077701</v>
+      </c>
+      <c r="P123" s="8">
+        <v>2337.0048520710102</v>
+      </c>
+      <c r="Q123" s="8">
+        <v>200398</v>
+      </c>
+      <c r="R123" s="8">
+        <v>172062.790000001</v>
+      </c>
+      <c r="S123" s="8">
+        <v>207.66632124352299</v>
+      </c>
+      <c r="T123" s="8">
+        <v>338.24912780133201</v>
+      </c>
+      <c r="U123" s="8">
+        <v>70</v>
+      </c>
+      <c r="V123" s="8">
+        <v>150</v>
+      </c>
+      <c r="W123" s="8">
+        <v>521</v>
+      </c>
+      <c r="X123" s="8">
+        <v>1027.49</v>
+      </c>
+      <c r="Y123" s="10">
+        <v>7.4229199999999997E-5</v>
+      </c>
+      <c r="Z123" s="10">
+        <v>9.9822599999999995E-5</v>
+      </c>
+    </row>
+    <row r="124" spans="1:26" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A124" s="3" t="s">
+        <v>335</v>
+      </c>
+      <c r="B124" s="3" t="s">
+        <v>336</v>
+      </c>
+      <c r="C124" s="3" t="s">
+        <v>327</v>
+      </c>
+      <c r="D124" s="3" t="s">
+        <v>337</v>
+      </c>
+      <c r="E124" s="5">
+        <v>3662</v>
+      </c>
+      <c r="F124" s="6">
+        <v>1735341</v>
+      </c>
+      <c r="G124" s="5">
+        <v>2071</v>
+      </c>
+      <c r="H124" s="7">
+        <v>893710</v>
+      </c>
+      <c r="I124" s="8">
+        <v>16820915.920000002</v>
+      </c>
+      <c r="J124" s="8">
+        <v>10360616.2400002</v>
+      </c>
+      <c r="K124" s="8">
+        <v>4593.3686291643899</v>
+      </c>
+      <c r="L124" s="8">
+        <v>257.133230323509</v>
+      </c>
+      <c r="M124" s="9">
+        <v>-3.8451833999999997E-2</v>
+      </c>
+      <c r="N124" s="9">
+        <v>0.24500186600000001</v>
+      </c>
+      <c r="O124" s="8">
+        <v>4274.3440742763496</v>
+      </c>
+      <c r="P124" s="8">
+        <v>3631.3437373249699</v>
+      </c>
+      <c r="Q124" s="8">
+        <v>1168267.92</v>
+      </c>
+      <c r="R124" s="8">
+        <v>532522.919999987</v>
+      </c>
+      <c r="S124" s="8">
+        <v>319.02455488803901</v>
+      </c>
+      <c r="T124" s="8">
+        <v>339.35508240030299</v>
+      </c>
+      <c r="U124" s="8">
+        <v>100</v>
+      </c>
+      <c r="V124" s="8">
+        <v>82.8</v>
+      </c>
+      <c r="W124" s="8">
+        <v>842</v>
+      </c>
+      <c r="X124" s="8">
+        <v>1210.1500000000001</v>
+      </c>
+      <c r="Y124" s="10">
+        <v>1.8965900000000001E-5</v>
+      </c>
+      <c r="Z124" s="10">
+        <v>2.4818299999999999E-5</v>
+      </c>
+    </row>
+    <row r="125" spans="1:26" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A125" s="3" t="s">
+        <v>338</v>
+      </c>
+      <c r="B125" s="3" t="s">
+        <v>339</v>
+      </c>
+      <c r="C125" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="D125" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="E125" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="F125" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="G125" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="H125" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="I125" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="J125" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="K125" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="L125" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="M125" s="9" t="s">
+        <v>33</v>
+      </c>
+      <c r="N125" s="9" t="s">
+        <v>33</v>
+      </c>
+      <c r="O125" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="P125" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="Q125" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="R125" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="S125" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="T125" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="U125" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="V125" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="W125" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="X125" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="Y125" s="10" t="s">
+        <v>33</v>
+      </c>
+      <c r="Z125" s="10" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="126" spans="1:26" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A126" s="3" t="s">
+        <v>340</v>
+      </c>
+      <c r="B126" s="3" t="s">
+        <v>341</v>
+      </c>
+      <c r="C126" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="D126" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="E126" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="F126" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="G126" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="H126" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="I126" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="J126" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="K126" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="L126" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="M126" s="9" t="s">
+        <v>33</v>
+      </c>
+      <c r="N126" s="9" t="s">
+        <v>33</v>
+      </c>
+      <c r="O126" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="P126" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="Q126" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="R126" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="S126" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="T126" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="U126" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="V126" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="W126" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="X126" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="Y126" s="10" t="s">
+        <v>33</v>
+      </c>
+      <c r="Z126" s="10" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="127" spans="1:26" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A127" s="3" t="s">
+        <v>342</v>
+      </c>
+      <c r="B127" s="3" t="s">
+        <v>343</v>
+      </c>
+      <c r="C127" s="3" t="s">
+        <v>327</v>
+      </c>
+      <c r="D127" s="3" t="s">
+        <v>337</v>
+      </c>
+      <c r="E127" s="5">
+        <v>640</v>
+      </c>
+      <c r="F127" s="6">
+        <v>231329</v>
+      </c>
+      <c r="G127" s="5">
+        <v>442</v>
+      </c>
+      <c r="H127" s="7">
+        <v>168783</v>
+      </c>
+      <c r="I127" s="8">
+        <v>2303173</v>
+      </c>
+      <c r="J127" s="8">
+        <v>1908652.4099999899</v>
+      </c>
+      <c r="K127" s="8">
+        <v>3598.7078124999998</v>
+      </c>
+      <c r="L127" s="8">
+        <v>253.30466063348501</v>
+      </c>
+      <c r="M127" s="9">
+        <v>-3.1848651999999998E-2</v>
+      </c>
+      <c r="N127" s="9">
+        <v>0.50789467369999997</v>
+      </c>
+      <c r="O127" s="8">
+        <v>3388.8421874999999</v>
+      </c>
+      <c r="P127" s="8">
+        <v>2576.1069230769199</v>
+      </c>
+      <c r="Q127" s="8">
+        <v>134314</v>
+      </c>
+      <c r="R127" s="8">
+        <v>111960.66</v>
+      </c>
+      <c r="S127" s="8">
+        <v>209.86562499999999</v>
+      </c>
+      <c r="T127" s="8">
+        <v>321.42026863084999</v>
+      </c>
+      <c r="U127" s="8">
+        <v>80</v>
+      </c>
+      <c r="V127" s="8">
+        <v>100</v>
+      </c>
+      <c r="W127" s="8">
+        <v>497.5</v>
+      </c>
+      <c r="X127" s="8">
+        <v>1069.31</v>
+      </c>
+      <c r="Y127" s="10">
+        <v>9.1120199999999995E-5</v>
+      </c>
+      <c r="Z127" s="10">
+        <v>1.327139E-4</v>
+      </c>
+    </row>
+    <row r="128" spans="1:26" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A128" s="3" t="s">
+        <v>344</v>
+      </c>
+      <c r="B128" s="3" t="s">
+        <v>345</v>
+      </c>
+      <c r="C128" s="3" t="s">
+        <v>327</v>
+      </c>
+      <c r="D128" s="3" t="s">
+        <v>346</v>
+      </c>
+      <c r="E128" s="5">
+        <v>4978</v>
+      </c>
+      <c r="F128" s="6">
+        <v>2042832</v>
+      </c>
+      <c r="G128" s="5">
+        <v>3169</v>
+      </c>
+      <c r="H128" s="7">
+        <v>1140969</v>
+      </c>
+      <c r="I128" s="8">
+        <v>19686621.16</v>
+      </c>
+      <c r="J128" s="8">
+        <v>13175473.2000002</v>
+      </c>
+      <c r="K128" s="8">
+        <v>3954.7250220972301</v>
+      </c>
+      <c r="L128" s="8">
+        <v>251.14476806563101</v>
+      </c>
+      <c r="M128" s="9">
+        <v>-7.5811871000000003E-2</v>
+      </c>
+      <c r="N128" s="9">
+        <v>0.25960255789999997</v>
+      </c>
+      <c r="O128" s="8">
+        <v>3690.8338690237101</v>
+      </c>
+      <c r="P128" s="8">
+        <v>2965.96557273587</v>
+      </c>
+      <c r="Q128" s="8">
+        <v>1313650.1599999999</v>
+      </c>
+      <c r="R128" s="8">
+        <v>795877.76999998605</v>
+      </c>
+      <c r="S128" s="8">
+        <v>263.89115307352398</v>
+      </c>
+      <c r="T128" s="8">
+        <v>353.408709069704</v>
+      </c>
+      <c r="U128" s="8">
+        <v>84.5</v>
+      </c>
+      <c r="V128" s="8">
+        <v>93.15</v>
+      </c>
+      <c r="W128" s="8">
+        <v>720</v>
+      </c>
+      <c r="X128" s="8">
+        <v>1182.98</v>
+      </c>
+      <c r="Y128" s="10">
+        <v>1.34046E-5</v>
+      </c>
+      <c r="Z128" s="10">
+        <v>1.90615E-5</v>
+      </c>
+    </row>
+    <row r="129" spans="1:26" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A129" s="3" t="s">
+        <v>347</v>
+      </c>
+      <c r="B129" s="3" t="s">
+        <v>348</v>
+      </c>
+      <c r="C129" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="D129" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="E129" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="F129" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="G129" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="H129" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="I129" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="J129" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="K129" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="L129" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="M129" s="9" t="s">
+        <v>33</v>
+      </c>
+      <c r="N129" s="9" t="s">
+        <v>33</v>
+      </c>
+      <c r="O129" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="P129" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="Q129" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="R129" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="S129" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="T129" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="U129" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="V129" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="W129" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="X129" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="Y129" s="10" t="s">
+        <v>33</v>
+      </c>
+      <c r="Z129" s="10" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="130" spans="1:26" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A130" s="3" t="s">
+        <v>349</v>
+      </c>
+      <c r="B130" s="3" t="s">
+        <v>350</v>
+      </c>
+      <c r="C130" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="D130" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="E130" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="F130" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="G130" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="H130" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="I130" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="J130" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="K130" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="L130" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="M130" s="9" t="s">
+        <v>33</v>
+      </c>
+      <c r="N130" s="9" t="s">
+        <v>33</v>
+      </c>
+      <c r="O130" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="P130" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="Q130" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="R130" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="S130" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="T130" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="U130" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="V130" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="W130" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="X130" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="Y130" s="10" t="s">
+        <v>33</v>
+      </c>
+      <c r="Z130" s="10" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="131" spans="1:26" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A131" s="3" t="s">
+        <v>351</v>
+      </c>
+      <c r="B131" s="3" t="s">
+        <v>352</v>
+      </c>
+      <c r="C131" s="3" t="s">
+        <v>327</v>
+      </c>
+      <c r="D131" s="3" t="s">
+        <v>346</v>
+      </c>
+      <c r="E131" s="5">
+        <v>632</v>
+      </c>
+      <c r="F131" s="6">
+        <v>175179</v>
+      </c>
+      <c r="G131" s="5">
+        <v>503</v>
+      </c>
+      <c r="H131" s="7">
+        <v>156997</v>
+      </c>
+      <c r="I131" s="8">
+        <v>1796236</v>
+      </c>
+      <c r="J131" s="8">
+        <v>1781935.4</v>
+      </c>
+      <c r="K131" s="8">
+        <v>2842.1455696202502</v>
+      </c>
+      <c r="L131" s="8">
+        <v>258.36950298210797</v>
+      </c>
+      <c r="M131" s="9">
+        <v>-0.13307232399999999</v>
+      </c>
+      <c r="N131" s="9">
+        <v>0.59392322919999996</v>
+      </c>
+      <c r="O131" s="8">
+        <v>2669.1265822784799</v>
+      </c>
+      <c r="P131" s="8">
+        <v>2246.79137176938</v>
+      </c>
+      <c r="Q131" s="8">
+        <v>109348</v>
+      </c>
+      <c r="R131" s="8">
+        <v>129959.860000001</v>
+      </c>
+      <c r="S131" s="8">
+        <v>173.018987341772</v>
+      </c>
+      <c r="T131" s="8">
+        <v>369.38808528428098</v>
+      </c>
+      <c r="U131" s="8">
+        <v>60</v>
+      </c>
+      <c r="V131" s="8">
+        <v>141</v>
+      </c>
+      <c r="W131" s="8">
+        <v>471</v>
+      </c>
+      <c r="X131" s="8">
+        <v>1266.83</v>
+      </c>
+      <c r="Y131" s="10">
+        <v>9.6323099999999999E-5</v>
+      </c>
+      <c r="Z131" s="10">
+        <v>1.449938E-4</v>
+      </c>
+    </row>
+    <row r="132" spans="1:26" ht="28.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A132" s="3" t="s">
+        <v>353</v>
+      </c>
+      <c r="B132" s="3" t="s">
+        <v>354</v>
+      </c>
+      <c r="C132" s="3" t="s">
+        <v>355</v>
+      </c>
+      <c r="D132" s="4" t="s">
+        <v>356</v>
+      </c>
+      <c r="E132" s="5">
+        <v>30</v>
+      </c>
+      <c r="F132" s="6">
+        <v>5607</v>
+      </c>
+      <c r="G132" s="5">
+        <v>16</v>
+      </c>
+      <c r="H132" s="7">
+        <v>1386</v>
+      </c>
+      <c r="I132" s="8">
+        <v>1472983</v>
+      </c>
+      <c r="J132" s="8">
+        <v>434978.66</v>
+      </c>
+      <c r="K132" s="8">
+        <v>49099.433333333298</v>
+      </c>
+      <c r="L132" s="8">
+        <v>934.90937499999995</v>
+      </c>
+      <c r="M132" s="9">
+        <v>1.8206285498000001</v>
+      </c>
+      <c r="N132" s="9">
+        <v>3.1475638303000002</v>
+      </c>
+      <c r="O132" s="8">
+        <v>48584.166666666701</v>
+      </c>
+      <c r="P132" s="8">
+        <v>19435.009999999998</v>
+      </c>
+      <c r="Q132" s="8">
+        <v>15458</v>
+      </c>
+      <c r="R132" s="8">
+        <v>14958.55</v>
+      </c>
+      <c r="S132" s="8">
+        <v>515.26666666666699</v>
+      </c>
+      <c r="T132" s="8">
+        <v>2628.98941176471</v>
+      </c>
+      <c r="U132" s="8">
+        <v>52.5</v>
+      </c>
+      <c r="V132" s="8">
+        <v>1048.26</v>
+      </c>
+      <c r="W132" s="8">
+        <v>2856.5</v>
+      </c>
+      <c r="X132" s="8">
+        <v>6470.28</v>
+      </c>
+      <c r="Y132" s="10">
+        <v>3.4981170000000002E-4</v>
+      </c>
+      <c r="Z132" s="10">
+        <v>2.1493224000000001E-3</v>
+      </c>
+    </row>
+    <row r="133" spans="1:26" ht="28.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A133" s="3" t="s">
+        <v>357</v>
+      </c>
+      <c r="B133" s="3" t="s">
+        <v>358</v>
+      </c>
+      <c r="C133" s="3" t="s">
+        <v>359</v>
+      </c>
+      <c r="D133" s="4" t="s">
+        <v>360</v>
+      </c>
+      <c r="E133" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="F133" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="G133" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="H133" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="I133" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="J133" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="K133" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="L133" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="M133" s="9" t="s">
+        <v>33</v>
+      </c>
+      <c r="N133" s="9" t="s">
+        <v>33</v>
+      </c>
+      <c r="O133" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="P133" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="Q133" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="R133" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="S133" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="T133" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="U133" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="V133" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="W133" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="X133" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="Y133" s="10" t="s">
+        <v>33</v>
+      </c>
+      <c r="Z133" s="10" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="134" spans="1:26" ht="28.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A134" s="3" t="s">
+        <v>361</v>
+      </c>
+      <c r="B134" s="3" t="s">
+        <v>362</v>
+      </c>
+      <c r="C134" s="3" t="s">
+        <v>359</v>
+      </c>
+      <c r="D134" s="4" t="s">
+        <v>360</v>
+      </c>
+      <c r="E134" s="5">
+        <v>161</v>
+      </c>
+      <c r="F134" s="6">
+        <v>35980</v>
+      </c>
+      <c r="G134" s="5">
+        <v>43</v>
+      </c>
+      <c r="H134" s="7">
+        <v>7686</v>
+      </c>
+      <c r="I134" s="8">
+        <v>10411247</v>
+      </c>
+      <c r="J134" s="8">
+        <v>2489005.5299999998</v>
+      </c>
+      <c r="K134" s="8">
+        <v>64666.130434782601</v>
+      </c>
+      <c r="L134" s="8">
+        <v>1174.3753488372099</v>
+      </c>
+      <c r="M134" s="9">
+        <v>1.3223797504000001</v>
+      </c>
+      <c r="N134" s="9">
+        <v>2.1013071824999998</v>
+      </c>
+      <c r="O134" s="8">
+        <v>63271.900621118002</v>
+      </c>
+      <c r="P134" s="8">
+        <v>46820.4686046512</v>
+      </c>
+      <c r="Q134" s="8">
+        <v>224471</v>
+      </c>
+      <c r="R134" s="8">
+        <v>50498.14</v>
+      </c>
+      <c r="S134" s="8">
+        <v>1394.2298136646</v>
+      </c>
+      <c r="T134" s="8">
+        <v>2349.4859016393402</v>
+      </c>
+      <c r="U134" s="8">
+        <v>11</v>
+      </c>
+      <c r="V134" s="8">
+        <v>199.96</v>
+      </c>
+      <c r="W134" s="8">
+        <v>3315</v>
+      </c>
+      <c r="X134" s="8">
+        <v>7254.2</v>
+      </c>
+      <c r="Y134" s="10">
+        <v>1.3391569999999999E-4</v>
+      </c>
+      <c r="Z134" s="10">
+        <v>4.7182510000000002E-4</v>
+      </c>
+    </row>
+    <row r="135" spans="1:26" ht="28.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A135" s="3" t="s">
+        <v>363</v>
+      </c>
+      <c r="B135" s="3" t="s">
+        <v>364</v>
+      </c>
+      <c r="C135" s="3" t="s">
+        <v>365</v>
+      </c>
+      <c r="D135" s="4" t="s">
+        <v>366</v>
+      </c>
+      <c r="E135" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="F135" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="G135" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="H135" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="I135" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="J135" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="K135" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="L135" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="M135" s="9" t="s">
+        <v>33</v>
+      </c>
+      <c r="N135" s="9" t="s">
+        <v>33</v>
+      </c>
+      <c r="O135" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="P135" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="Q135" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="R135" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="S135" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="T135" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="U135" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="V135" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="W135" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="X135" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="Y135" s="10" t="s">
+        <v>33</v>
+      </c>
+      <c r="Z135" s="10" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="136" spans="1:26" ht="28.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A136" s="3" t="s">
+        <v>367</v>
+      </c>
+      <c r="B136" s="3" t="s">
+        <v>368</v>
+      </c>
+      <c r="C136" s="3" t="s">
+        <v>365</v>
+      </c>
+      <c r="D136" s="4" t="s">
+        <v>366</v>
+      </c>
+      <c r="E136" s="5">
+        <v>229</v>
+      </c>
+      <c r="F136" s="6">
+        <v>84546</v>
+      </c>
+      <c r="G136" s="5">
+        <v>64</v>
+      </c>
+      <c r="H136" s="7">
+        <v>18144</v>
+      </c>
+      <c r="I136" s="8">
+        <v>22057702</v>
+      </c>
+      <c r="J136" s="8">
+        <v>4919167.6700000102</v>
+      </c>
+      <c r="K136" s="8">
+        <v>96321.842794759796</v>
+      </c>
+      <c r="L136" s="8">
+        <v>1436.58890625</v>
+      </c>
+      <c r="M136" s="9">
+        <v>0.42412754380000001</v>
+      </c>
+      <c r="N136" s="9">
+        <v>1.7825919030999999</v>
+      </c>
+      <c r="O136" s="8">
+        <v>93325.283842794801</v>
+      </c>
+      <c r="P136" s="8">
+        <v>63159.454843749998</v>
+      </c>
+      <c r="Q136" s="8">
+        <v>686212</v>
+      </c>
+      <c r="R136" s="8">
+        <v>91941.690000000104</v>
+      </c>
+      <c r="S136" s="8">
+        <v>2996.5589519650698</v>
+      </c>
+      <c r="T136" s="8">
+        <v>2541.0754512635399</v>
+      </c>
+      <c r="U136" s="8">
+        <v>45</v>
+      </c>
+      <c r="V136" s="8">
+        <v>10.35</v>
+      </c>
+      <c r="W136" s="8">
+        <v>5380</v>
+      </c>
+      <c r="X136" s="8">
+        <v>12341.45</v>
+      </c>
+      <c r="Y136" s="10">
+        <v>1.358509E-4</v>
+      </c>
+      <c r="Z136" s="10">
+        <v>2.9203900000000001E-4</v>
+      </c>
+    </row>
+    <row r="137" spans="1:26" ht="28.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A137" s="3" t="s">
+        <v>369</v>
+      </c>
+      <c r="B137" s="3" t="s">
+        <v>370</v>
+      </c>
+      <c r="C137" s="3" t="s">
+        <v>319</v>
+      </c>
+      <c r="D137" s="4" t="s">
+        <v>371</v>
+      </c>
+      <c r="E137" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="F137" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="G137" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="H137" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="I137" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="J137" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="K137" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="L137" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="M137" s="9" t="s">
+        <v>33</v>
+      </c>
+      <c r="N137" s="9" t="s">
+        <v>33</v>
+      </c>
+      <c r="O137" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="P137" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="Q137" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="R137" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="S137" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="T137" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="U137" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="V137" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="W137" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="X137" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="Y137" s="10" t="s">
+        <v>33</v>
+      </c>
+      <c r="Z137" s="10" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="138" spans="1:26" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A138" s="3" t="s">
+        <v>372</v>
+      </c>
+      <c r="B138" s="3" t="s">
+        <v>373</v>
+      </c>
+      <c r="C138" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="D138" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="E138" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="F138" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="G138" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="H138" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="I138" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="J138" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="K138" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="L138" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="M138" s="9" t="s">
+        <v>33</v>
+      </c>
+      <c r="N138" s="9" t="s">
+        <v>33</v>
+      </c>
+      <c r="O138" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="P138" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="Q138" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="R138" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="S138" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="T138" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="U138" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="V138" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="W138" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="X138" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="Y138" s="10" t="s">
+        <v>33</v>
+      </c>
+      <c r="Z138" s="10" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="139" spans="1:26" ht="28.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A139" s="3" t="s">
+        <v>374</v>
+      </c>
+      <c r="B139" s="3" t="s">
+        <v>375</v>
+      </c>
+      <c r="C139" s="3" t="s">
+        <v>376</v>
+      </c>
+      <c r="D139" s="4" t="s">
+        <v>377</v>
+      </c>
+      <c r="E139" s="5">
+        <v>493</v>
+      </c>
+      <c r="F139" s="6">
+        <v>7204</v>
+      </c>
+      <c r="G139" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="H139" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="I139" s="8">
+        <v>25330201</v>
+      </c>
+      <c r="J139" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="K139" s="8">
+        <v>51379.718052738397</v>
+      </c>
+      <c r="L139" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="M139" s="9">
+        <v>11.071991486</v>
+      </c>
+      <c r="N139" s="9" t="s">
+        <v>33</v>
+      </c>
+      <c r="O139" s="8">
+        <v>48858.385395537502</v>
+      </c>
+      <c r="P139" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="Q139" s="8">
+        <v>1243017</v>
+      </c>
+      <c r="R139" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="S139" s="8">
+        <v>2521.33265720081</v>
+      </c>
+      <c r="T139" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="U139" s="8">
+        <v>175</v>
+      </c>
+      <c r="V139" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="W139" s="8">
+        <v>8989</v>
+      </c>
+      <c r="X139" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="Y139" s="10">
+        <v>9.9538599999999996E-5</v>
+      </c>
+      <c r="Z139" s="10" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="140" spans="1:26" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A140" s="3" t="s">
+        <v>378</v>
+      </c>
+      <c r="B140" s="3" t="s">
+        <v>379</v>
+      </c>
+      <c r="C140" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="D140" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="E140" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="F140" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="G140" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="H140" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="I140" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="J140" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="K140" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="L140" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="M140" s="9" t="s">
+        <v>33</v>
+      </c>
+      <c r="N140" s="9" t="s">
+        <v>33</v>
+      </c>
+      <c r="O140" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="P140" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="Q140" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="R140" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="S140" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="T140" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="U140" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="V140" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="W140" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="X140" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="Y140" s="10" t="s">
+        <v>33</v>
+      </c>
+      <c r="Z140" s="10" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="141" spans="1:26" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A141" s="3" t="s">
+        <v>380</v>
+      </c>
+      <c r="B141" s="3" t="s">
+        <v>381</v>
+      </c>
+      <c r="C141" s="3" t="s">
+        <v>319</v>
+      </c>
+      <c r="D141" s="3" t="s">
+        <v>382</v>
+      </c>
+      <c r="E141" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="F141" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="G141" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="H141" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="I141" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="J141" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="K141" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="L141" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="M141" s="9" t="s">
+        <v>33</v>
+      </c>
+      <c r="N141" s="9" t="s">
+        <v>33</v>
+      </c>
+      <c r="O141" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="P141" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="Q141" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="R141" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="S141" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="T141" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="U141" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="V141" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="W141" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="X141" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="Y141" s="10" t="s">
+        <v>33</v>
+      </c>
+      <c r="Z141" s="10" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="142" spans="1:26" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A142" s="3" t="s">
+        <v>383</v>
+      </c>
+      <c r="B142" s="3" t="s">
+        <v>384</v>
+      </c>
+      <c r="C142" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="D142" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="E142" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="F142" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="G142" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="H142" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="I142" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="J142" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="K142" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="L142" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="M142" s="9" t="s">
+        <v>33</v>
+      </c>
+      <c r="N142" s="9" t="s">
+        <v>33</v>
+      </c>
+      <c r="O142" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="P142" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="Q142" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="R142" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="S142" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="T142" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="U142" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="V142" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="W142" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="X142" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="Y142" s="10" t="s">
+        <v>33</v>
+      </c>
+      <c r="Z142" s="10" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="143" spans="1:26" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A143" s="3" t="s">
+        <v>385</v>
+      </c>
+      <c r="B143" s="3" t="s">
+        <v>386</v>
+      </c>
+      <c r="C143" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="D143" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="E143" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="F143" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="G143" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="H143" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="I143" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="J143" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="K143" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="L143" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="M143" s="9" t="s">
+        <v>33</v>
+      </c>
+      <c r="N143" s="9" t="s">
+        <v>33</v>
+      </c>
+      <c r="O143" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="P143" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="Q143" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="R143" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="S143" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="T143" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="U143" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="V143" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="W143" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="X143" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="Y143" s="10" t="s">
+        <v>33</v>
+      </c>
+      <c r="Z143" s="10" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="144" spans="1:26" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A144" s="3" t="s">
+        <v>387</v>
+      </c>
+      <c r="B144" s="3" t="s">
+        <v>388</v>
+      </c>
+      <c r="C144" s="3" t="s">
+        <v>389</v>
+      </c>
+      <c r="D144" s="3" t="s">
+        <v>390</v>
+      </c>
+      <c r="E144" s="5">
+        <v>49</v>
+      </c>
+      <c r="F144" s="6">
+        <v>4820</v>
+      </c>
+      <c r="G144" s="5">
+        <v>24</v>
+      </c>
+      <c r="H144" s="7">
+        <v>1230</v>
+      </c>
+      <c r="I144" s="8">
+        <v>27963</v>
+      </c>
+      <c r="J144" s="8">
+        <v>8799.06</v>
+      </c>
+      <c r="K144" s="8">
+        <v>570.67346938775495</v>
+      </c>
+      <c r="L144" s="8">
+        <v>35.579583333333296</v>
+      </c>
+      <c r="M144" s="9">
+        <v>-1.2152471E-2</v>
+      </c>
+      <c r="N144" s="9">
+        <v>9.7799425600000003E-2</v>
+      </c>
+      <c r="O144" s="8">
+        <v>493.30612244897998</v>
+      </c>
+      <c r="P144" s="8">
+        <v>303.36791666666699</v>
+      </c>
+      <c r="Q144" s="8">
+        <v>3791</v>
+      </c>
+      <c r="R144" s="8">
+        <v>853.91</v>
+      </c>
+      <c r="S144" s="8">
+        <v>77.367346938775498</v>
+      </c>
+      <c r="T144" s="8">
+        <v>40.3221739130435</v>
+      </c>
+      <c r="U144" s="8">
+        <v>50</v>
+      </c>
+      <c r="V144" s="8">
+        <v>20.7</v>
+      </c>
+      <c r="W144" s="8">
+        <v>225</v>
+      </c>
+      <c r="X144" s="8">
+        <v>90</v>
+      </c>
+      <c r="Y144" s="10">
+        <v>2.7667756000000002E-3</v>
+      </c>
+      <c r="Z144" s="10">
+        <v>4.0435664000000003E-3</v>
+      </c>
+    </row>
+    <row r="145" spans="1:26" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A145" s="3" t="s">
+        <v>391</v>
+      </c>
+      <c r="B145" s="3" t="s">
+        <v>392</v>
+      </c>
+      <c r="C145" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="D145" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="E145" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="F145" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="G145" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="H145" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="I145" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="J145" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="K145" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="L145" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="M145" s="9" t="s">
+        <v>33</v>
+      </c>
+      <c r="N145" s="9" t="s">
+        <v>33</v>
+      </c>
+      <c r="O145" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="P145" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="Q145" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="R145" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="S145" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="T145" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="U145" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="V145" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="W145" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="X145" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="Y145" s="10" t="s">
+        <v>33</v>
+      </c>
+      <c r="Z145" s="10" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="146" spans="1:26" ht="28.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A146" s="3" t="s">
+        <v>393</v>
+      </c>
+      <c r="B146" s="3" t="s">
+        <v>394</v>
+      </c>
+      <c r="C146" s="4" t="s">
+        <v>395</v>
+      </c>
+      <c r="D146" s="4" t="s">
+        <v>396</v>
+      </c>
+      <c r="E146" s="5">
+        <v>179</v>
+      </c>
+      <c r="F146" s="6">
+        <v>7500</v>
+      </c>
+      <c r="G146" s="5">
+        <v>146</v>
+      </c>
+      <c r="H146" s="7">
+        <v>4779</v>
+      </c>
+      <c r="I146" s="8">
+        <v>42094</v>
+      </c>
+      <c r="J146" s="8">
+        <v>28822.6</v>
+      </c>
+      <c r="K146" s="8">
+        <v>235.162011173184</v>
+      </c>
+      <c r="L146" s="8">
+        <v>37.659863013698597</v>
+      </c>
+      <c r="M146" s="9">
+        <v>-0.41407533200000002</v>
+      </c>
+      <c r="N146" s="9">
+        <v>0.17182046340000001</v>
+      </c>
+      <c r="O146" s="8">
+        <v>180.418994413408</v>
+      </c>
+      <c r="P146" s="8">
+        <v>139.533904109589</v>
+      </c>
+      <c r="Q146" s="8">
+        <v>9799</v>
+      </c>
+      <c r="R146" s="8">
+        <v>5498.34</v>
+      </c>
+      <c r="S146" s="8">
+        <v>54.743016759776602</v>
+      </c>
+      <c r="T146" s="8">
+        <v>48.281703056768599</v>
+      </c>
+      <c r="U146" s="8">
+        <v>25</v>
+      </c>
+      <c r="V146" s="8">
+        <v>20.7</v>
+      </c>
+      <c r="W146" s="8">
+        <v>140</v>
+      </c>
+      <c r="X146" s="8">
+        <v>117.34</v>
+      </c>
+      <c r="Y146" s="10">
+        <v>1.3004945000000001E-3</v>
+      </c>
+      <c r="Z146" s="10">
+        <v>1.3066088E-3</v>
+      </c>
+    </row>
+    <row r="147" spans="1:26" ht="28.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A147" s="3" t="s">
+        <v>397</v>
+      </c>
+      <c r="B147" s="3" t="s">
+        <v>398</v>
+      </c>
+      <c r="C147" s="3" t="s">
+        <v>399</v>
+      </c>
+      <c r="D147" s="4" t="s">
+        <v>400</v>
+      </c>
+      <c r="E147" s="5">
+        <v>1130</v>
+      </c>
+      <c r="F147" s="6">
+        <v>171606</v>
+      </c>
+      <c r="G147" s="5">
+        <v>93</v>
+      </c>
+      <c r="H147" s="7">
+        <v>12570</v>
+      </c>
+      <c r="I147" s="8">
+        <v>4244559</v>
+      </c>
+      <c r="J147" s="8">
+        <v>377771.72</v>
+      </c>
+      <c r="K147" s="8">
+        <v>3756.2469026548702</v>
+      </c>
+      <c r="L147" s="8">
+        <v>120.11139784946199</v>
+      </c>
+      <c r="M147" s="9">
+        <v>0.38799619889999998</v>
+      </c>
+      <c r="N147" s="9">
+        <v>0.61277774200000001</v>
+      </c>
+      <c r="O147" s="8">
+        <v>3672.85398230089</v>
+      </c>
+      <c r="P147" s="8">
+        <v>2523.5998924731198</v>
+      </c>
+      <c r="Q147" s="8">
+        <v>94234</v>
+      </c>
+      <c r="R147" s="8">
+        <v>11170.36</v>
+      </c>
+      <c r="S147" s="8">
+        <v>83.392920353982305</v>
+      </c>
+      <c r="T147" s="8">
+        <v>163.864664031621</v>
+      </c>
+      <c r="U147" s="8">
+        <v>30</v>
+      </c>
+      <c r="V147" s="8">
+        <v>160</v>
+      </c>
+      <c r="W147" s="8">
+        <v>240</v>
+      </c>
+      <c r="X147" s="8">
+        <v>411.89</v>
+      </c>
+      <c r="Y147" s="10">
+        <v>1.9647E-5</v>
+      </c>
+      <c r="Z147" s="10">
+        <v>3.1794700000000001E-4</v>
+      </c>
+    </row>
+    <row r="148" spans="1:26" ht="28.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A148" s="3" t="s">
+        <v>401</v>
+      </c>
+      <c r="B148" s="3" t="s">
+        <v>402</v>
+      </c>
+      <c r="C148" s="3" t="s">
+        <v>403</v>
+      </c>
+      <c r="D148" s="4" t="s">
+        <v>404</v>
+      </c>
+      <c r="E148" s="5">
+        <v>4240</v>
+      </c>
+      <c r="F148" s="6">
+        <v>307328</v>
+      </c>
+      <c r="G148" s="5">
+        <v>771</v>
+      </c>
+      <c r="H148" s="7">
+        <v>56226</v>
+      </c>
+      <c r="I148" s="8">
+        <v>9514693</v>
+      </c>
+      <c r="J148" s="8">
+        <v>2188260.5700000101</v>
+      </c>
+      <c r="K148" s="8">
+        <v>2244.0313679245301</v>
+      </c>
+      <c r="L148" s="8">
+        <v>97.998158236057094</v>
+      </c>
+      <c r="M148" s="9">
+        <v>0.4898611793</v>
+      </c>
+      <c r="N148" s="9">
+        <v>0.42699890670000001</v>
+      </c>
+      <c r="O148" s="8">
+        <v>2168.4122641509398</v>
+      </c>
+      <c r="P148" s="8">
+        <v>2037.09154345007</v>
+      </c>
+      <c r="Q148" s="8">
+        <v>320625</v>
+      </c>
+      <c r="R148" s="8">
+        <v>75556.58</v>
+      </c>
+      <c r="S148" s="8">
+        <v>75.619103773584897</v>
+      </c>
+      <c r="T148" s="8">
+        <v>142.151031325302</v>
+      </c>
+      <c r="U148" s="8">
+        <v>30</v>
+      </c>
+      <c r="V148" s="8">
+        <v>72.45</v>
+      </c>
+      <c r="W148" s="8">
+        <v>210</v>
+      </c>
+      <c r="X148" s="8">
+        <v>380.78</v>
+      </c>
+      <c r="Y148" s="10">
+        <v>7.9476136000000001E-6</v>
+      </c>
+      <c r="Z148" s="10">
+        <v>4.4783600000000003E-5</v>
+      </c>
+    </row>
+    <row r="149" spans="1:26" ht="28.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A149" s="3" t="s">
+        <v>405</v>
+      </c>
+      <c r="B149" s="3" t="s">
+        <v>406</v>
+      </c>
+      <c r="C149" s="3" t="s">
+        <v>407</v>
+      </c>
+      <c r="D149" s="4" t="s">
+        <v>408</v>
+      </c>
+      <c r="E149" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="F149" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="G149" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="H149" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="I149" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="J149" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="K149" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="L149" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="M149" s="9" t="s">
+        <v>33</v>
+      </c>
+      <c r="N149" s="9" t="s">
+        <v>33</v>
+      </c>
+      <c r="O149" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="P149" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="Q149" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="R149" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="S149" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="T149" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="U149" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="V149" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="W149" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="X149" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="Y149" s="10" t="s">
+        <v>33</v>
+      </c>
+      <c r="Z149" s="10" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="150" spans="1:26" ht="28.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A150" s="3" t="s">
+        <v>409</v>
+      </c>
+      <c r="B150" s="3" t="s">
+        <v>410</v>
+      </c>
+      <c r="C150" s="3" t="s">
+        <v>407</v>
+      </c>
+      <c r="D150" s="4" t="s">
+        <v>408</v>
+      </c>
+      <c r="E150" s="5">
+        <v>126</v>
+      </c>
+      <c r="F150" s="6">
+        <v>8334</v>
+      </c>
+      <c r="G150" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="H150" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="I150" s="8">
+        <v>274149</v>
+      </c>
+      <c r="J150" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="K150" s="8">
+        <v>2175.7857142857101</v>
+      </c>
+      <c r="L150" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="M150" s="9">
+        <v>0.72173863890000001</v>
+      </c>
+      <c r="N150" s="9" t="s">
+        <v>33</v>
+      </c>
+      <c r="O150" s="8">
+        <v>2120.6111111111099</v>
+      </c>
+      <c r="P150" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="Q150" s="8">
+        <v>6952</v>
+      </c>
+      <c r="R150" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="S150" s="8">
+        <v>55.174603174603199</v>
+      </c>
+      <c r="T150" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="U150" s="8">
+        <v>13</v>
+      </c>
+      <c r="V150" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="W150" s="8">
+        <v>165</v>
+      </c>
+      <c r="X150" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="Y150" s="10">
+        <v>2.0125770000000001E-4</v>
+      </c>
+      <c r="Z150" s="10" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="151" spans="1:26" ht="28.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A151" s="3" t="s">
+        <v>411</v>
+      </c>
+      <c r="B151" s="3" t="s">
+        <v>412</v>
+      </c>
+      <c r="C151" s="3" t="s">
+        <v>413</v>
+      </c>
+      <c r="D151" s="4" t="s">
+        <v>408</v>
+      </c>
+      <c r="E151" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="F151" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="G151" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="H151" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="I151" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="J151" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="K151" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="L151" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="M151" s="9" t="s">
+        <v>33</v>
+      </c>
+      <c r="N151" s="9" t="s">
+        <v>33</v>
+      </c>
+      <c r="O151" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="P151" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="Q151" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="R151" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="S151" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="T151" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="U151" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="V151" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="W151" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="X151" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="Y151" s="10" t="s">
+        <v>33</v>
+      </c>
+      <c r="Z151" s="10" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="152" spans="1:26" ht="28.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A152" s="3" t="s">
+        <v>414</v>
+      </c>
+      <c r="B152" s="3" t="s">
+        <v>415</v>
+      </c>
+      <c r="C152" s="3" t="s">
+        <v>413</v>
+      </c>
+      <c r="D152" s="4" t="s">
+        <v>408</v>
+      </c>
+      <c r="E152" s="5">
+        <v>20</v>
+      </c>
+      <c r="F152" s="6">
+        <v>3856</v>
+      </c>
+      <c r="G152" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="H152" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="I152" s="8">
+        <v>122374</v>
+      </c>
+      <c r="J152" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="K152" s="8">
+        <v>6118.7</v>
+      </c>
+      <c r="L152" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="M152" s="9">
+        <v>51.363714162999997</v>
+      </c>
+      <c r="N152" s="9" t="s">
+        <v>33</v>
+      </c>
+      <c r="O152" s="8">
+        <v>6005.05</v>
+      </c>
+      <c r="P152" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="Q152" s="8">
+        <v>2273</v>
+      </c>
+      <c r="R152" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="S152" s="8">
+        <v>113.65</v>
+      </c>
+      <c r="T152" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="U152" s="8">
+        <v>1.5</v>
+      </c>
+      <c r="V152" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="W152" s="8">
+        <v>330</v>
+      </c>
+      <c r="X152" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="Y152" s="10">
+        <v>9.2871030000000001E-4</v>
+      </c>
+      <c r="Z152" s="10" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="153" spans="1:26" ht="28.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A153" s="3" t="s">
+        <v>416</v>
+      </c>
+      <c r="B153" s="3" t="s">
+        <v>417</v>
+      </c>
+      <c r="C153" s="3" t="s">
+        <v>418</v>
+      </c>
+      <c r="D153" s="4" t="s">
+        <v>419</v>
+      </c>
+      <c r="E153" s="5">
+        <v>306</v>
+      </c>
+      <c r="F153" s="6">
+        <v>28392</v>
+      </c>
+      <c r="G153" s="5">
+        <v>107</v>
+      </c>
+      <c r="H153" s="7">
+        <v>4632</v>
+      </c>
+      <c r="I153" s="8">
+        <v>235922</v>
+      </c>
+      <c r="J153" s="8">
+        <v>174485.15</v>
+      </c>
+      <c r="K153" s="8">
+        <v>770.98692810457499</v>
+      </c>
+      <c r="L153" s="8">
+        <v>63.779345794392597</v>
+      </c>
+      <c r="M153" s="9">
+        <v>-0.84668173899999999</v>
+      </c>
+      <c r="N153" s="9">
+        <v>0.2084270896</v>
+      </c>
+      <c r="O153" s="8">
+        <v>711.85294117647095</v>
+      </c>
+      <c r="P153" s="8">
+        <v>1247.0725233644901</v>
+      </c>
+      <c r="Q153" s="8">
+        <v>18095</v>
+      </c>
+      <c r="R153" s="8">
+        <v>6824.3900000000103</v>
+      </c>
+      <c r="S153" s="8">
+        <v>59.133986928104598</v>
+      </c>
+      <c r="T153" s="8">
+        <v>101.61008333333299</v>
+      </c>
+      <c r="U153" s="8">
+        <v>5</v>
+      </c>
+      <c r="V153" s="8">
+        <v>50</v>
+      </c>
+      <c r="W153" s="8">
+        <v>190</v>
+      </c>
+      <c r="X153" s="8">
+        <v>350</v>
+      </c>
+      <c r="Y153" s="10">
+        <v>2.5065059999999998E-4</v>
+      </c>
+      <c r="Z153" s="10">
+        <v>3.655288E-4</v>
+      </c>
+    </row>
+    <row r="154" spans="1:26" ht="28.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A154" s="3" t="s">
+        <v>420</v>
+      </c>
+      <c r="B154" s="3" t="s">
+        <v>421</v>
+      </c>
+      <c r="C154" s="3" t="s">
+        <v>422</v>
+      </c>
+      <c r="D154" s="4" t="s">
+        <v>423</v>
+      </c>
+      <c r="E154" s="5">
+        <v>127</v>
+      </c>
+      <c r="F154" s="6">
+        <v>1651</v>
+      </c>
+      <c r="G154" s="5">
+        <v>65</v>
+      </c>
+      <c r="H154" s="7">
+        <v>675</v>
+      </c>
+      <c r="I154" s="8">
+        <v>447681</v>
+      </c>
+      <c r="J154" s="8">
+        <v>218153.94</v>
+      </c>
+      <c r="K154" s="8">
+        <v>3525.04724409449</v>
+      </c>
+      <c r="L154" s="8">
+        <v>70.782461538461504</v>
+      </c>
+      <c r="M154" s="9">
+        <v>-4.0741812000000002E-2</v>
+      </c>
+      <c r="N154" s="9">
+        <v>1.9931783110000001</v>
+      </c>
+      <c r="O154" s="8">
+        <v>3387.7007874015799</v>
+      </c>
+      <c r="P154" s="8">
+        <v>2782.0770769230799</v>
+      </c>
+      <c r="Q154" s="8">
+        <v>17443</v>
+      </c>
+      <c r="R154" s="8">
+        <v>4600.8599999999997</v>
+      </c>
+      <c r="S154" s="8">
+        <v>137.34645669291299</v>
+      </c>
+      <c r="T154" s="8">
+        <v>109.878805031447</v>
+      </c>
+      <c r="U154" s="8">
+        <v>40</v>
+      </c>
+      <c r="V154" s="8">
+        <v>20.7</v>
+      </c>
+      <c r="W154" s="8">
+        <v>300</v>
+      </c>
+      <c r="X154" s="8">
+        <v>239.23</v>
+      </c>
+      <c r="Y154" s="10">
+        <v>3.0679539999999998E-4</v>
+      </c>
+      <c r="Z154" s="10">
+        <v>3.2446109999999999E-4</v>
+      </c>
+    </row>
+    <row r="155" spans="1:26" ht="28.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A155" s="3" t="s">
+        <v>424</v>
+      </c>
+      <c r="B155" s="3" t="s">
+        <v>425</v>
+      </c>
+      <c r="C155" s="3" t="s">
+        <v>422</v>
+      </c>
+      <c r="D155" s="4" t="s">
+        <v>423</v>
+      </c>
+      <c r="E155" s="5">
+        <v>31452</v>
+      </c>
+      <c r="F155" s="6">
+        <v>570183</v>
+      </c>
+      <c r="G155" s="5">
+        <v>8985</v>
+      </c>
+      <c r="H155" s="7">
+        <v>153834</v>
+      </c>
+      <c r="I155" s="8">
+        <v>158791287</v>
+      </c>
+      <c r="J155" s="8">
+        <v>49026598.200006701</v>
+      </c>
+      <c r="K155" s="8">
+        <v>5048.6864746279998</v>
+      </c>
+      <c r="L155" s="8">
+        <v>265.89019365611</v>
+      </c>
+      <c r="M155" s="9">
+        <v>-5.3348795999999997E-2</v>
+      </c>
+      <c r="N155" s="9">
+        <v>0.56224060649999996</v>
+      </c>
+      <c r="O155" s="8">
+        <v>4810.8345097291103</v>
+      </c>
+      <c r="P155" s="8">
+        <v>3721.3900445186</v>
+      </c>
+      <c r="Q155" s="8">
+        <v>7480920</v>
+      </c>
+      <c r="R155" s="8">
+        <v>2389023.3900001501</v>
+      </c>
+      <c r="S155" s="8">
+        <v>237.85196489889401</v>
+      </c>
+      <c r="T155" s="8">
+        <v>371.98228197341302</v>
+      </c>
+      <c r="U155" s="8">
+        <v>90</v>
+      </c>
+      <c r="V155" s="8">
+        <v>75</v>
+      </c>
+      <c r="W155" s="8">
+        <v>550</v>
+      </c>
+      <c r="X155" s="8">
+        <v>1404.6</v>
+      </c>
+      <c r="Y155" s="10">
+        <v>1.4978904999999999E-6</v>
+      </c>
+      <c r="Z155" s="10">
+        <v>5.4233866000000001E-6</v>
+      </c>
+    </row>
+    <row r="156" spans="1:26" ht="28.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A156" s="3" t="s">
+        <v>426</v>
+      </c>
+      <c r="B156" s="3" t="s">
+        <v>427</v>
+      </c>
+      <c r="C156" s="4" t="s">
+        <v>428</v>
+      </c>
+      <c r="D156" s="4" t="s">
+        <v>429</v>
+      </c>
+      <c r="E156" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="F156" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="G156" s="5">
+        <v>22</v>
+      </c>
+      <c r="H156" s="7">
+        <v>111</v>
+      </c>
+      <c r="I156" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="J156" s="8">
+        <v>73873.710000000006</v>
+      </c>
+      <c r="K156" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="L156" s="8">
+        <v>109.765</v>
+      </c>
+      <c r="M156" s="9" t="s">
+        <v>33</v>
+      </c>
+      <c r="N156" s="9">
+        <v>-0.12910728099999999</v>
+      </c>
+      <c r="O156" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="P156" s="8">
+        <v>2889.78</v>
+      </c>
+      <c r="Q156" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="R156" s="8">
+        <v>2414.83</v>
+      </c>
+      <c r="S156" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="T156" s="8">
+        <v>114.604821428571</v>
+      </c>
+      <c r="U156" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="V156" s="8">
+        <v>31.05</v>
+      </c>
+      <c r="W156" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="X156" s="8">
+        <v>557.58000000000004</v>
+      </c>
+      <c r="Y156" s="10" t="s">
+        <v>33</v>
+      </c>
+      <c r="Z156" s="10">
+        <v>1.4858466000000001E-3</v>
+      </c>
+    </row>
+    <row r="157" spans="1:26" ht="28.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A157" s="3" t="s">
+        <v>430</v>
+      </c>
+      <c r="B157" s="3" t="s">
+        <v>431</v>
+      </c>
+      <c r="C157" s="4" t="s">
+        <v>428</v>
+      </c>
+      <c r="D157" s="4" t="s">
+        <v>429</v>
+      </c>
+      <c r="E157" s="5">
+        <v>24</v>
+      </c>
+      <c r="F157" s="6">
+        <v>122</v>
+      </c>
+      <c r="G157" s="5">
+        <v>5461</v>
+      </c>
+      <c r="H157" s="7">
+        <v>19559</v>
+      </c>
+      <c r="I157" s="8">
+        <v>61580</v>
+      </c>
+      <c r="J157" s="8">
+        <v>12485692.0100003</v>
+      </c>
+      <c r="K157" s="8">
+        <v>2565.8333333333298</v>
+      </c>
+      <c r="L157" s="8">
+        <v>115.587350302139</v>
+      </c>
+      <c r="M157" s="9">
+        <v>-0.99839043400000005</v>
+      </c>
+      <c r="N157" s="9">
+        <v>-0.62929664100000005</v>
+      </c>
+      <c r="O157" s="8">
+        <v>2544.5833333333298</v>
+      </c>
+      <c r="P157" s="8">
+        <v>1886.0462754074299</v>
+      </c>
+      <c r="Q157" s="8">
+        <v>510</v>
+      </c>
+      <c r="R157" s="8">
+        <v>631222.51999998197</v>
+      </c>
+      <c r="S157" s="8">
+        <v>21.25</v>
+      </c>
+      <c r="T157" s="8">
+        <v>128.52696500750699</v>
+      </c>
+      <c r="U157" s="8">
+        <v>1</v>
+      </c>
+      <c r="V157" s="8">
+        <v>33</v>
+      </c>
+      <c r="W157" s="8">
+        <v>25</v>
+      </c>
+      <c r="X157" s="8">
+        <v>491.26</v>
+      </c>
+      <c r="Y157" s="10">
+        <v>3.4507960000000002E-4</v>
+      </c>
+      <c r="Z157" s="10">
+        <v>9.2575846000000001E-6</v>
+      </c>
+    </row>
+    <row r="158" spans="1:26" ht="28.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A158" s="3" t="s">
+        <v>432</v>
+      </c>
+      <c r="B158" s="3" t="s">
+        <v>433</v>
+      </c>
+      <c r="C158" s="3" t="s">
+        <v>422</v>
+      </c>
+      <c r="D158" s="4" t="s">
+        <v>434</v>
+      </c>
+      <c r="E158" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="F158" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="G158" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="H158" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="I158" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="J158" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="K158" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="L158" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="M158" s="9" t="s">
+        <v>33</v>
+      </c>
+      <c r="N158" s="9" t="s">
+        <v>33</v>
+      </c>
+      <c r="O158" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="P158" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="Q158" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="R158" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="S158" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="T158" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="U158" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="V158" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="W158" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="X158" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="Y158" s="10" t="s">
+        <v>33</v>
+      </c>
+      <c r="Z158" s="10" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="159" spans="1:26" ht="28.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A159" s="3" t="s">
+        <v>435</v>
+      </c>
+      <c r="B159" s="3" t="s">
+        <v>436</v>
+      </c>
+      <c r="C159" s="3" t="s">
+        <v>422</v>
+      </c>
+      <c r="D159" s="4" t="s">
+        <v>434</v>
+      </c>
+      <c r="E159" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="F159" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="G159" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="H159" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="I159" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="J159" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="K159" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="L159" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="M159" s="9" t="s">
+        <v>33</v>
+      </c>
+      <c r="N159" s="9" t="s">
+        <v>33</v>
+      </c>
+      <c r="O159" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="P159" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="Q159" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="R159" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="S159" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="T159" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="U159" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="V159" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="W159" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="X159" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="Y159" s="10" t="s">
+        <v>33</v>
+      </c>
+      <c r="Z159" s="10" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="160" spans="1:26" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A160" s="3" t="s">
+        <v>437</v>
+      </c>
+      <c r="B160" s="3" t="s">
+        <v>438</v>
+      </c>
+      <c r="C160" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="D160" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="E160" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="F160" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="G160" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="H160" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="I160" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="J160" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="K160" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="L160" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="M160" s="9" t="s">
+        <v>33</v>
+      </c>
+      <c r="N160" s="9" t="s">
+        <v>33</v>
+      </c>
+      <c r="O160" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="P160" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="Q160" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="R160" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="S160" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="T160" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="U160" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="V160" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="W160" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="X160" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="Y160" s="10" t="s">
+        <v>33</v>
+      </c>
+      <c r="Z160" s="10" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="161" spans="1:26" ht="28.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A161" s="3" t="s">
+        <v>439</v>
+      </c>
+      <c r="B161" s="3" t="s">
+        <v>440</v>
+      </c>
+      <c r="C161" s="4" t="s">
+        <v>428</v>
+      </c>
+      <c r="D161" s="4" t="s">
+        <v>441</v>
+      </c>
+      <c r="E161" s="5">
+        <v>39548</v>
+      </c>
+      <c r="F161" s="6">
+        <v>588647</v>
+      </c>
+      <c r="G161" s="5">
+        <v>11819</v>
+      </c>
+      <c r="H161" s="7">
+        <v>139753</v>
+      </c>
+      <c r="I161" s="8">
+        <v>164281829</v>
+      </c>
+      <c r="J161" s="8">
+        <v>44784447.230007596</v>
+      </c>
+      <c r="K161" s="8">
+        <v>4153.9857641347198</v>
+      </c>
+      <c r="L161" s="8">
+        <v>207.352880108318</v>
+      </c>
+      <c r="M161" s="9">
+        <v>0.1206239638</v>
+      </c>
+      <c r="N161" s="9" t="s">
+        <v>33</v>
+      </c>
+      <c r="O161" s="8">
+        <v>3913.7731870132502</v>
+      </c>
+      <c r="P161" s="8">
+        <v>2610.87793721971</v>
+      </c>
+      <c r="Q161" s="8">
+        <v>9499927</v>
+      </c>
+      <c r="R161" s="8">
+        <v>2450703.69000021</v>
+      </c>
+      <c r="S161" s="8">
+        <v>240.212577121473</v>
+      </c>
+      <c r="T161" s="8">
+        <v>280.20756786432702</v>
+      </c>
+      <c r="U161" s="8">
+        <v>94</v>
+      </c>
+      <c r="V161" s="8">
+        <v>68.105000000000004</v>
+      </c>
+      <c r="W161" s="8">
+        <v>585</v>
+      </c>
+      <c r="X161" s="8">
+        <v>979.96</v>
+      </c>
+      <c r="Y161" s="10">
+        <v>1.4621981E-6</v>
+      </c>
+      <c r="Z161" s="10">
+        <v>4.6300199000000003E-6</v>
+      </c>
+    </row>
+    <row r="162" spans="1:26" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A162" s="3" t="s">
+        <v>442</v>
+      </c>
+      <c r="B162" s="3" t="s">
+        <v>443</v>
+      </c>
+      <c r="C162" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="D162" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="E162" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="F162" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="G162" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="H162" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="I162" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="J162" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="K162" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="L162" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="M162" s="9" t="s">
+        <v>33</v>
+      </c>
+      <c r="N162" s="9" t="s">
+        <v>33</v>
+      </c>
+      <c r="O162" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="P162" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="Q162" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="R162" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="S162" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="T162" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="U162" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="V162" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="W162" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="X162" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="Y162" s="10" t="s">
+        <v>33</v>
+      </c>
+      <c r="Z162" s="10" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="163" spans="1:26" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A163" s="3" t="s">
+        <v>444</v>
+      </c>
+      <c r="B163" s="3" t="s">
+        <v>445</v>
+      </c>
+      <c r="C163" s="3" t="s">
+        <v>446</v>
+      </c>
+      <c r="D163" s="3" t="s">
+        <v>447</v>
+      </c>
+      <c r="E163" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="F163" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="G163" s="5">
+        <v>53</v>
+      </c>
+      <c r="H163" s="7">
+        <v>4082</v>
+      </c>
+      <c r="I163" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="J163" s="8">
+        <v>126284.79</v>
+      </c>
+      <c r="K163" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="L163" s="8">
+        <v>129.20396226415099</v>
+      </c>
+      <c r="M163" s="9" t="s">
+        <v>33</v>
+      </c>
+      <c r="N163" s="9">
+        <v>-0.57279034100000004</v>
+      </c>
+      <c r="O163" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="P163" s="8">
+        <v>1826.9418867924501</v>
+      </c>
+      <c r="Q163" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="R163" s="8">
+        <v>6847.8100000000104</v>
+      </c>
+      <c r="S163" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="T163" s="8">
+        <v>113.848431372549</v>
+      </c>
+      <c r="U163" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="V163" s="8">
+        <v>12.9</v>
+      </c>
+      <c r="W163" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="X163" s="8">
+        <v>275</v>
+      </c>
+      <c r="Y163" s="10" t="s">
+        <v>33</v>
+      </c>
+      <c r="Z163" s="10">
+        <v>1.0231158000000001E-3</v>
+      </c>
+    </row>
+    <row r="164" spans="1:26" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A164" s="3" t="s">
+        <v>448</v>
+      </c>
+      <c r="B164" s="3" t="s">
+        <v>449</v>
+      </c>
+      <c r="C164" s="3" t="s">
+        <v>446</v>
+      </c>
+      <c r="D164" s="3" t="s">
+        <v>447</v>
+      </c>
+      <c r="E164" s="5">
+        <v>3690</v>
+      </c>
+      <c r="F164" s="6">
+        <v>352494</v>
+      </c>
+      <c r="G164" s="5">
+        <v>1825</v>
+      </c>
+      <c r="H164" s="7">
+        <v>163016</v>
+      </c>
+      <c r="I164" s="8">
+        <v>9750615</v>
+      </c>
+      <c r="J164" s="8">
+        <v>5228856.6099999296</v>
+      </c>
+      <c r="K164" s="8">
+        <v>2642.4430894308898</v>
+      </c>
+      <c r="L164" s="8">
+        <v>109.775243835617</v>
+      </c>
+      <c r="M164" s="9">
+        <v>-0.24702064900000001</v>
+      </c>
+      <c r="N164" s="9">
+        <v>0.83306257790000005</v>
+      </c>
+      <c r="O164" s="8">
+        <v>2535.4569105691098</v>
+      </c>
+      <c r="P164" s="8">
+        <v>2181.7051561643798</v>
+      </c>
+      <c r="Q164" s="8">
+        <v>394779</v>
+      </c>
+      <c r="R164" s="8">
+        <v>200339.820000001</v>
+      </c>
+      <c r="S164" s="8">
+        <v>106.986178861789</v>
+      </c>
+      <c r="T164" s="8">
+        <v>175.277307262569</v>
+      </c>
+      <c r="U164" s="8">
+        <v>35</v>
+      </c>
+      <c r="V164" s="8">
+        <v>40</v>
+      </c>
+      <c r="W164" s="8">
+        <v>260</v>
+      </c>
+      <c r="X164" s="8">
+        <v>490.74</v>
+      </c>
+      <c r="Y164" s="10">
+        <v>1.09722E-5</v>
+      </c>
+      <c r="Z164" s="10">
+        <v>2.0994099999999999E-5</v>
+      </c>
+    </row>
+    <row r="165" spans="1:26" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A165" s="3" t="s">
+        <v>450</v>
+      </c>
+      <c r="B165" s="3" t="s">
+        <v>451</v>
+      </c>
+      <c r="C165" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="D165" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="E165" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="F165" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="G165" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="H165" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="I165" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="J165" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="K165" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="L165" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="M165" s="9" t="s">
+        <v>33</v>
+      </c>
+      <c r="N165" s="9" t="s">
+        <v>33</v>
+      </c>
+      <c r="O165" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="P165" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="Q165" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="R165" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="S165" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="T165" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="U165" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="V165" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="W165" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="X165" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="Y165" s="10" t="s">
+        <v>33</v>
+      </c>
+      <c r="Z165" s="10" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="166" spans="1:26" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A166" s="3" t="s">
+        <v>452</v>
+      </c>
+      <c r="B166" s="3" t="s">
+        <v>453</v>
+      </c>
+      <c r="C166" s="3" t="s">
+        <v>446</v>
+      </c>
+      <c r="D166" s="3" t="s">
+        <v>454</v>
+      </c>
+      <c r="E166" s="5">
+        <v>14</v>
+      </c>
+      <c r="F166" s="6">
+        <v>1410</v>
+      </c>
+      <c r="G166" s="5">
+        <v>52</v>
+      </c>
+      <c r="H166" s="7">
+        <v>5204</v>
+      </c>
+      <c r="I166" s="8">
+        <v>42455</v>
+      </c>
+      <c r="J166" s="8">
+        <v>162288.72</v>
+      </c>
+      <c r="K166" s="8">
+        <v>3032.5</v>
+      </c>
+      <c r="L166" s="8">
+        <v>59.195</v>
+      </c>
+      <c r="M166" s="9">
+        <v>-0.92103011499999998</v>
+      </c>
+      <c r="N166" s="9">
+        <v>-0.63611834899999997</v>
+      </c>
+      <c r="O166" s="8">
+        <v>2939.2142857142899</v>
+      </c>
+      <c r="P166" s="8">
+        <v>2675.8246153846198</v>
+      </c>
+      <c r="Q166" s="8">
+        <v>1306</v>
+      </c>
+      <c r="R166" s="8">
+        <v>3078.14</v>
+      </c>
+      <c r="S166" s="8">
+        <v>93.285714285714306</v>
+      </c>
+      <c r="T166" s="8">
+        <v>74.444274193548495</v>
+      </c>
+      <c r="U166" s="8">
+        <v>3</v>
+      </c>
+      <c r="V166" s="8">
+        <v>10.35</v>
+      </c>
+      <c r="W166" s="8">
+        <v>481</v>
+      </c>
+      <c r="X166" s="8">
+        <v>152.36000000000001</v>
+      </c>
+      <c r="Y166" s="10">
+        <v>2.1972845E-3</v>
+      </c>
+      <c r="Z166" s="10">
+        <v>3.6475119999999998E-4</v>
+      </c>
+    </row>
+    <row r="167" spans="1:26" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A167" s="3" t="s">
+        <v>455</v>
+      </c>
+      <c r="B167" s="3" t="s">
+        <v>456</v>
+      </c>
+      <c r="C167" s="3" t="s">
+        <v>446</v>
+      </c>
+      <c r="D167" s="3" t="s">
+        <v>454</v>
+      </c>
+      <c r="E167" s="5">
+        <v>6006</v>
+      </c>
+      <c r="F167" s="6">
+        <v>1067157</v>
+      </c>
+      <c r="G167" s="5">
+        <v>2428</v>
+      </c>
+      <c r="H167" s="7">
+        <v>362401</v>
+      </c>
+      <c r="I167" s="8">
+        <v>29329356</v>
+      </c>
+      <c r="J167" s="8">
+        <v>11517779.880000001</v>
+      </c>
+      <c r="K167" s="8">
+        <v>4883.3426573426595</v>
+      </c>
+      <c r="L167" s="8">
+        <v>211.729843492583</v>
+      </c>
+      <c r="M167" s="9">
+        <v>-0.12031502400000001</v>
+      </c>
+      <c r="N167" s="9">
+        <v>0.74137340350000003</v>
+      </c>
+      <c r="O167" s="8">
+        <v>4694.3864468864504</v>
+      </c>
+      <c r="P167" s="8">
+        <v>3208.31027182866</v>
+      </c>
+      <c r="Q167" s="8">
+        <v>1134871</v>
+      </c>
+      <c r="R167" s="8">
+        <v>514080.05999999301</v>
+      </c>
+      <c r="S167" s="8">
+        <v>188.95621045620999</v>
+      </c>
+      <c r="T167" s="8">
+        <v>324.86691724671499</v>
+      </c>
+      <c r="U167" s="8">
+        <v>70</v>
+      </c>
+      <c r="V167" s="8">
+        <v>80</v>
+      </c>
+      <c r="W167" s="8">
+        <v>448</v>
+      </c>
+      <c r="X167" s="8">
+        <v>1249.29</v>
+      </c>
+      <c r="Y167" s="10">
+        <v>6.4425624999999999E-6</v>
+      </c>
+      <c r="Z167" s="10">
+        <v>1.83829E-5</v>
+      </c>
+    </row>
+    <row r="168" spans="1:26" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A168" s="3" t="s">
+        <v>457</v>
+      </c>
+      <c r="B168" s="3" t="s">
+        <v>458</v>
+      </c>
+      <c r="C168" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="D168" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="E168" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="F168" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="G168" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="H168" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="I168" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="J168" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="K168" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="L168" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="M168" s="9" t="s">
+        <v>33</v>
+      </c>
+      <c r="N168" s="9" t="s">
+        <v>33</v>
+      </c>
+      <c r="O168" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="P168" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="Q168" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="R168" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="S168" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="T168" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="U168" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="V168" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="W168" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="X168" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="Y168" s="10" t="s">
+        <v>33</v>
+      </c>
+      <c r="Z168" s="10" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="169" spans="1:26" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A169" s="3" t="s">
+        <v>459</v>
+      </c>
+      <c r="B169" s="3" t="s">
+        <v>460</v>
+      </c>
+      <c r="C169" s="3" t="s">
+        <v>446</v>
+      </c>
+      <c r="D169" s="3" t="s">
+        <v>461</v>
+      </c>
+      <c r="E169" s="5">
+        <v>11</v>
+      </c>
+      <c r="F169" s="6">
+        <v>660</v>
+      </c>
+      <c r="G169" s="5">
+        <v>37</v>
+      </c>
+      <c r="H169" s="7">
+        <v>5269</v>
+      </c>
+      <c r="I169" s="8">
+        <v>20882</v>
+      </c>
+      <c r="J169" s="8">
+        <v>164294.95000000001</v>
+      </c>
+      <c r="K169" s="8">
+        <v>1898.3636363636399</v>
+      </c>
+      <c r="L169" s="8">
+        <v>161.91540540540601</v>
+      </c>
+      <c r="M169" s="9">
+        <v>-0.95139889399999999</v>
+      </c>
+      <c r="N169" s="9">
+        <v>-0.38695639700000001</v>
+      </c>
+      <c r="O169" s="8">
+        <v>1881.45454545455</v>
+      </c>
+      <c r="P169" s="8">
+        <v>3410.63594594595</v>
+      </c>
+      <c r="Q169" s="8">
+        <v>186</v>
+      </c>
+      <c r="R169" s="8">
+        <v>5990.87</v>
+      </c>
+      <c r="S169" s="8">
+        <v>16.909090909090899</v>
+      </c>
+      <c r="T169" s="8">
+        <v>208.55804878048801</v>
+      </c>
+      <c r="U169" s="8">
+        <v>1</v>
+      </c>
+      <c r="V169" s="8">
+        <v>31.05</v>
+      </c>
+      <c r="W169" s="8">
+        <v>25</v>
+      </c>
+      <c r="X169" s="8">
+        <v>681.42</v>
+      </c>
+      <c r="Y169" s="10">
+        <v>8.0974479999999999E-4</v>
+      </c>
+      <c r="Z169" s="10">
+        <v>9.8551660000000007E-4</v>
+      </c>
+    </row>
+    <row r="170" spans="1:26" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A170" s="3" t="s">
+        <v>462</v>
+      </c>
+      <c r="B170" s="3" t="s">
+        <v>463</v>
+      </c>
+      <c r="C170" s="3" t="s">
+        <v>446</v>
+      </c>
+      <c r="D170" s="3" t="s">
+        <v>461</v>
+      </c>
+      <c r="E170" s="5">
+        <v>4132</v>
+      </c>
+      <c r="F170" s="6">
+        <v>948810</v>
+      </c>
+      <c r="G170" s="5">
+        <v>1201</v>
+      </c>
+      <c r="H170" s="7">
+        <v>234123</v>
+      </c>
+      <c r="I170" s="8">
+        <v>25902531</v>
+      </c>
+      <c r="J170" s="8">
+        <v>7425689.76999998</v>
+      </c>
+      <c r="K170" s="8">
+        <v>6268.76355275896</v>
+      </c>
+      <c r="L170" s="8">
+        <v>263.78432972522899</v>
+      </c>
+      <c r="M170" s="9">
+        <v>0.1336799779</v>
+      </c>
+      <c r="N170" s="9">
+        <v>1.2701487766999999</v>
+      </c>
+      <c r="O170" s="8">
+        <v>6043.3037270087098</v>
+      </c>
+      <c r="P170" s="8">
+        <v>3976.1726477934999</v>
+      </c>
+      <c r="Q170" s="8">
+        <v>931600</v>
+      </c>
+      <c r="R170" s="8">
+        <v>316804.97999999899</v>
+      </c>
+      <c r="S170" s="8">
+        <v>225.459825750242</v>
+      </c>
+      <c r="T170" s="8">
+        <v>353.85077210793497</v>
+      </c>
+      <c r="U170" s="8">
+        <v>100</v>
+      </c>
+      <c r="V170" s="8">
+        <v>93.15</v>
+      </c>
+      <c r="W170" s="8">
+        <v>480</v>
+      </c>
+      <c r="X170" s="8">
+        <v>1337.2</v>
+      </c>
+      <c r="Y170" s="10">
+        <v>8.7041619999999998E-6</v>
+      </c>
+      <c r="Z170" s="10">
+        <v>3.5523199999999999E-5</v>
+      </c>
+    </row>
+    <row r="171" spans="1:26" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A171" s="3" t="s">
+        <v>464</v>
+      </c>
+      <c r="B171" s="3" t="s">
+        <v>465</v>
+      </c>
+      <c r="C171" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="D171" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="E171" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="F171" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="G171" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="H171" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="I171" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="J171" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="K171" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="L171" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="M171" s="9" t="s">
+        <v>33</v>
+      </c>
+      <c r="N171" s="9" t="s">
+        <v>33</v>
+      </c>
+      <c r="O171" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="P171" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="Q171" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="R171" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="S171" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="T171" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="U171" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="V171" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="W171" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="X171" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="Y171" s="10" t="s">
+        <v>33</v>
+      </c>
+      <c r="Z171" s="10" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="172" spans="1:26" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A172" s="3" t="s">
+        <v>466</v>
+      </c>
+      <c r="B172" s="3" t="s">
+        <v>467</v>
+      </c>
+      <c r="C172" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="D172" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="E172" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="F172" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="G172" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="H172" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="I172" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="J172" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="K172" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="L172" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="M172" s="9" t="s">
+        <v>33</v>
+      </c>
+      <c r="N172" s="9" t="s">
+        <v>33</v>
+      </c>
+      <c r="O172" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="P172" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="Q172" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="R172" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="S172" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="T172" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="U172" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="V172" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="W172" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="X172" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="Y172" s="10" t="s">
+        <v>33</v>
+      </c>
+      <c r="Z172" s="10" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="173" spans="1:26" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A173" s="3" t="s">
+        <v>468</v>
+      </c>
+      <c r="B173" s="3" t="s">
+        <v>469</v>
+      </c>
+      <c r="C173" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="D173" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="E173" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="F173" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="G173" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="H173" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="I173" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="J173" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="K173" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="L173" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="M173" s="9" t="s">
+        <v>33</v>
+      </c>
+      <c r="N173" s="9" t="s">
+        <v>33</v>
+      </c>
+      <c r="O173" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="P173" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="Q173" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="R173" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="S173" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="T173" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="U173" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="V173" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="W173" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="X173" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="Y173" s="10" t="s">
+        <v>33</v>
+      </c>
+      <c r="Z173" s="10" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="174" spans="1:26" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A174" s="3" t="s">
+        <v>470</v>
+      </c>
+      <c r="B174" s="3" t="s">
+        <v>471</v>
+      </c>
+      <c r="C174" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="D174" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="E174" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="F174" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="G174" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="H174" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="I174" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="J174" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="K174" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="L174" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="M174" s="9" t="s">
+        <v>33</v>
+      </c>
+      <c r="N174" s="9" t="s">
+        <v>33</v>
+      </c>
+      <c r="O174" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="P174" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="Q174" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="R174" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="S174" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="T174" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="U174" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="V174" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="W174" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="X174" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="Y174" s="10" t="s">
+        <v>33</v>
+      </c>
+      <c r="Z174" s="10" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="175" spans="1:26" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A175" s="3" t="s">
+        <v>472</v>
+      </c>
+      <c r="B175" s="3" t="s">
+        <v>473</v>
+      </c>
+      <c r="C175" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="D175" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="E175" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="F175" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="G175" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="H175" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="I175" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="J175" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="K175" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="L175" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="M175" s="9" t="s">
+        <v>33</v>
+      </c>
+      <c r="N175" s="9" t="s">
+        <v>33</v>
+      </c>
+      <c r="O175" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="P175" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="Q175" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="R175" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="S175" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="T175" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="U175" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="V175" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="W175" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="X175" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="Y175" s="10" t="s">
+        <v>33</v>
+      </c>
+      <c r="Z175" s="10" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="176" spans="1:26" ht="28.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A176" s="3" t="s">
+        <v>474</v>
+      </c>
+      <c r="B176" s="3" t="s">
+        <v>475</v>
+      </c>
+      <c r="C176" s="3" t="s">
+        <v>476</v>
+      </c>
+      <c r="D176" s="4" t="s">
+        <v>477</v>
+      </c>
+      <c r="E176" s="5">
+        <v>4603</v>
+      </c>
+      <c r="F176" s="6">
+        <v>18513</v>
+      </c>
+      <c r="G176" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="H176" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="I176" s="8">
+        <v>11621938</v>
+      </c>
+      <c r="J176" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="K176" s="8">
+        <v>2524.8616119921799</v>
+      </c>
+      <c r="L176" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="M176" s="9">
+        <v>1.1076751739999999</v>
+      </c>
+      <c r="N176" s="9" t="s">
+        <v>33</v>
+      </c>
+      <c r="O176" s="8">
+        <v>2373.1692374538302</v>
+      </c>
+      <c r="P176" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="Q176" s="8">
+        <v>698240</v>
+      </c>
+      <c r="R176" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="S176" s="8">
+        <v>151.69237453834501</v>
+      </c>
+      <c r="T176" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="U176" s="8">
+        <v>55</v>
+      </c>
+      <c r="V176" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="W176" s="8">
+        <v>269</v>
+      </c>
+      <c r="X176" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="Y176" s="10">
+        <v>1.30522E-5</v>
+      </c>
+      <c r="Z176" s="10" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="177" spans="1:26" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A177" s="3" t="s">
+        <v>478</v>
+      </c>
+      <c r="B177" s="3" t="s">
+        <v>479</v>
+      </c>
+      <c r="C177" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="D177" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="E177" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="F177" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="G177" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="H177" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="I177" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="J177" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="K177" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="L177" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="M177" s="9" t="s">
+        <v>33</v>
+      </c>
+      <c r="N177" s="9" t="s">
+        <v>33</v>
+      </c>
+      <c r="O177" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="P177" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="Q177" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="R177" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="S177" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="T177" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="U177" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="V177" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="W177" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="X177" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="Y177" s="10" t="s">
+        <v>33</v>
+      </c>
+      <c r="Z177" s="10" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="178" spans="1:26" ht="28.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A178" s="3" t="s">
+        <v>480</v>
+      </c>
+      <c r="B178" s="3" t="s">
+        <v>481</v>
+      </c>
+      <c r="C178" s="3" t="s">
+        <v>476</v>
+      </c>
+      <c r="D178" s="4" t="s">
+        <v>482</v>
+      </c>
+      <c r="E178" s="5">
+        <v>5520</v>
+      </c>
+      <c r="F178" s="6">
+        <v>19096</v>
+      </c>
+      <c r="G178" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="H178" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="I178" s="8">
+        <v>12060520</v>
+      </c>
+      <c r="J178" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="K178" s="8">
+        <v>2184.8768115941998</v>
+      </c>
+      <c r="L178" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="M178" s="9">
+        <v>1.0150497342</v>
+      </c>
+      <c r="N178" s="9" t="s">
+        <v>33</v>
+      </c>
+      <c r="O178" s="8">
+        <v>2026.6320652173899</v>
+      </c>
+      <c r="P178" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="Q178" s="8">
+        <v>873511</v>
+      </c>
+      <c r="R178" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="S178" s="8">
+        <v>158.244746376812</v>
+      </c>
+      <c r="T178" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="U178" s="8">
+        <v>50</v>
+      </c>
+      <c r="V178" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="W178" s="8">
+        <v>259</v>
+      </c>
+      <c r="X178" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="Y178" s="10">
+        <v>1.31209E-5</v>
+      </c>
+      <c r="Z178" s="10" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="179" spans="1:26" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A179" s="3" t="s">
+        <v>483</v>
+      </c>
+      <c r="B179" s="3" t="s">
+        <v>484</v>
+      </c>
+      <c r="C179" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="D179" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="E179" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="F179" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="G179" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="H179" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="I179" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="J179" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="K179" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="L179" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="M179" s="9" t="s">
+        <v>33</v>
+      </c>
+      <c r="N179" s="9" t="s">
+        <v>33</v>
+      </c>
+      <c r="O179" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="P179" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="Q179" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="R179" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="S179" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="T179" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="U179" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="V179" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="W179" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="X179" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="Y179" s="10" t="s">
+        <v>33</v>
+      </c>
+      <c r="Z179" s="10" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="180" spans="1:26" ht="28.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A180" s="3" t="s">
+        <v>485</v>
+      </c>
+      <c r="B180" s="3" t="s">
+        <v>486</v>
+      </c>
+      <c r="C180" s="3" t="s">
+        <v>476</v>
+      </c>
+      <c r="D180" s="4" t="s">
+        <v>487</v>
+      </c>
+      <c r="E180" s="5">
+        <v>3919</v>
+      </c>
+      <c r="F180" s="6">
+        <v>34969</v>
+      </c>
+      <c r="G180" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="H180" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="I180" s="8">
+        <v>14645368</v>
+      </c>
+      <c r="J180" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="K180" s="8">
+        <v>3737.0165858637401</v>
+      </c>
+      <c r="L180" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="M180" s="9">
+        <v>0.80415644040000001</v>
+      </c>
+      <c r="N180" s="9" t="s">
+        <v>33</v>
+      </c>
+      <c r="O180" s="8">
+        <v>3542.7550395509102</v>
+      </c>
+      <c r="P180" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="Q180" s="8">
+        <v>761311</v>
+      </c>
+      <c r="R180" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="S180" s="8">
+        <v>194.26154631283501</v>
+      </c>
+      <c r="T180" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="U180" s="8">
+        <v>68</v>
+      </c>
+      <c r="V180" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="W180" s="8">
+        <v>385</v>
+      </c>
+      <c r="X180" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="Y180" s="10">
+        <v>1.32644E-5</v>
+      </c>
+      <c r="Z180" s="10" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="181" spans="1:26" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A181" s="3" t="s">
+        <v>488</v>
+      </c>
+      <c r="B181" s="3" t="s">
+        <v>489</v>
+      </c>
+      <c r="C181" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="D181" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="E181" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="F181" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="G181" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="H181" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="I181" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="J181" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="K181" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="L181" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="M181" s="9" t="s">
+        <v>33</v>
+      </c>
+      <c r="N181" s="9" t="s">
+        <v>33</v>
+      </c>
+      <c r="O181" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="P181" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="Q181" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="R181" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="S181" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="T181" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="U181" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="V181" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="W181" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="X181" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="Y181" s="10" t="s">
+        <v>33</v>
+      </c>
+      <c r="Z181" s="10" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="182" spans="1:26" ht="28.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A182" s="3" t="s">
+        <v>490</v>
+      </c>
+      <c r="B182" s="3" t="s">
+        <v>491</v>
+      </c>
+      <c r="C182" s="3" t="s">
+        <v>476</v>
+      </c>
+      <c r="D182" s="4" t="s">
+        <v>492</v>
+      </c>
+      <c r="E182" s="5">
+        <v>3412</v>
+      </c>
+      <c r="F182" s="6">
+        <v>59708</v>
+      </c>
+      <c r="G182" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="H182" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="I182" s="8">
+        <v>24772522</v>
+      </c>
+      <c r="J182" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="K182" s="8">
+        <v>7260.4109026963697</v>
+      </c>
+      <c r="L182" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="M182" s="9">
+        <v>0.66990898470000004</v>
+      </c>
+      <c r="N182" s="9" t="s">
+        <v>33</v>
+      </c>
+      <c r="O182" s="8">
+        <v>6901.5876318874598</v>
+      </c>
+      <c r="P182" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="Q182" s="8">
+        <v>1224305</v>
+      </c>
+      <c r="R182" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="S182" s="8">
+        <v>358.82327080891002</v>
+      </c>
+      <c r="T182" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="U182" s="8">
+        <v>150</v>
+      </c>
+      <c r="V182" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="W182" s="8">
+        <v>750</v>
+      </c>
+      <c r="X182" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="Y182" s="10">
+        <v>1.44847E-5</v>
+      </c>
+      <c r="Z182" s="10" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="183" spans="1:26" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A183" s="3" t="s">
+        <v>493</v>
+      </c>
+      <c r="B183" s="3" t="s">
+        <v>494</v>
+      </c>
+      <c r="C183" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="D183" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="E183" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="F183" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="G183" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="H183" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="I183" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="J183" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="K183" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="L183" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="M183" s="9" t="s">
+        <v>33</v>
+      </c>
+      <c r="N183" s="9" t="s">
+        <v>33</v>
+      </c>
+      <c r="O183" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="P183" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="Q183" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="R183" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="S183" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="T183" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="U183" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="V183" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="W183" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="X183" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="Y183" s="10" t="s">
+        <v>33</v>
+      </c>
+      <c r="Z183" s="10" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="184" spans="1:26" ht="28.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A184" s="3" t="s">
+        <v>495</v>
+      </c>
+      <c r="B184" s="3" t="s">
+        <v>496</v>
+      </c>
+      <c r="C184" s="3" t="s">
+        <v>476</v>
+      </c>
+      <c r="D184" s="4" t="s">
+        <v>497</v>
+      </c>
+      <c r="E184" s="5">
+        <v>6873</v>
+      </c>
+      <c r="F184" s="6">
+        <v>21537</v>
+      </c>
+      <c r="G184" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="H184" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="I184" s="8">
+        <v>13745218</v>
+      </c>
+      <c r="J184" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="K184" s="8">
+        <v>1999.8862214462399</v>
+      </c>
+      <c r="L184" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="M184" s="9">
+        <v>0.60838104770000001</v>
+      </c>
+      <c r="N184" s="9" t="s">
+        <v>33</v>
+      </c>
+      <c r="O184" s="8">
+        <v>1741.4887239924301</v>
+      </c>
+      <c r="P184" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="Q184" s="8">
+        <v>1775966</v>
+      </c>
+      <c r="R184" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="S184" s="8">
+        <v>258.39749745380499</v>
+      </c>
+      <c r="T184" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="U184" s="8">
+        <v>50</v>
+      </c>
+      <c r="V184" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="W184" s="8">
+        <v>1200</v>
+      </c>
+      <c r="X184" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="Y184" s="10">
+        <v>1.8799100000000001E-5</v>
+      </c>
+      <c r="Z184" s="10" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="185" spans="1:26" ht="28.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A185" s="3" t="s">
+        <v>498</v>
+      </c>
+      <c r="B185" s="3" t="s">
+        <v>499</v>
+      </c>
+      <c r="C185" s="3" t="s">
+        <v>500</v>
+      </c>
+      <c r="D185" s="4" t="s">
+        <v>501</v>
+      </c>
+      <c r="E185" s="5">
+        <v>34</v>
+      </c>
+      <c r="F185" s="6">
+        <v>462</v>
+      </c>
+      <c r="G185" s="5">
+        <v>22</v>
+      </c>
+      <c r="H185" s="7">
+        <v>232</v>
+      </c>
+      <c r="I185" s="8">
+        <v>128260</v>
+      </c>
+      <c r="J185" s="8">
+        <v>75192.429999999993</v>
+      </c>
+      <c r="K185" s="8">
+        <v>3772.3529411764698</v>
+      </c>
+      <c r="L185" s="8">
+        <v>26.78</v>
+      </c>
+      <c r="M185" s="9">
+        <v>-0.42028854500000001</v>
+      </c>
+      <c r="N185" s="9">
+        <v>2.4509511723999999</v>
+      </c>
+      <c r="O185" s="8">
+        <v>3669.8529411764698</v>
+      </c>
+      <c r="P185" s="8">
+        <v>3084.3595454545498</v>
+      </c>
+      <c r="Q185" s="8">
+        <v>3485</v>
+      </c>
+      <c r="R185" s="8">
+        <v>589.16</v>
+      </c>
+      <c r="S185" s="8">
+        <v>102.5</v>
+      </c>
+      <c r="T185" s="8">
+        <v>61.102580645161297</v>
+      </c>
+      <c r="U185" s="8">
+        <v>22</v>
+      </c>
+      <c r="V185" s="8">
+        <v>20.7</v>
+      </c>
+      <c r="W185" s="8">
+        <v>200</v>
+      </c>
+      <c r="X185" s="8">
+        <v>275</v>
+      </c>
+      <c r="Y185" s="10">
+        <v>7.9915800000000001E-4</v>
+      </c>
+      <c r="Z185" s="10">
+        <v>3.5615290000000002E-4</v>
+      </c>
+    </row>
+    <row r="186" spans="1:26" ht="28.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A186" s="3" t="s">
+        <v>502</v>
+      </c>
+      <c r="B186" s="3" t="s">
+        <v>503</v>
+      </c>
+      <c r="C186" s="3" t="s">
+        <v>500</v>
+      </c>
+      <c r="D186" s="4" t="s">
+        <v>501</v>
+      </c>
+      <c r="E186" s="5">
+        <v>20909</v>
+      </c>
+      <c r="F186" s="6">
+        <v>457308</v>
+      </c>
+      <c r="G186" s="5">
+        <v>4045</v>
+      </c>
+      <c r="H186" s="7">
+        <v>71511</v>
+      </c>
+      <c r="I186" s="8">
+        <v>128172991.37</v>
+      </c>
+      <c r="J186" s="8">
+        <v>22862092.3200006</v>
+      </c>
+      <c r="K186" s="8">
+        <v>6130.03928308384</v>
+      </c>
+      <c r="L186" s="8">
+        <v>261.26102595797101</v>
+      </c>
+      <c r="M186" s="9">
+        <v>0.39175532299999999</v>
+      </c>
+      <c r="N186" s="9">
+        <v>6.1539343436999996</v>
+      </c>
+      <c r="O186" s="8">
+        <v>5854.1242527141403</v>
+      </c>
+      <c r="P186" s="8">
+        <v>3891.4041359703301</v>
+      </c>
+      <c r="Q186" s="8">
+        <v>5769107.3700000001</v>
+      </c>
+      <c r="R186" s="8">
+        <v>1056800.8499999901</v>
+      </c>
+      <c r="S186" s="8">
+        <v>275.91503036969698</v>
+      </c>
+      <c r="T186" s="8">
+        <v>349.01458505632502</v>
+      </c>
+      <c r="U186" s="8">
+        <v>120</v>
+      </c>
+      <c r="V186" s="8">
+        <v>62.1</v>
+      </c>
+      <c r="W186" s="8">
+        <v>646</v>
+      </c>
+      <c r="X186" s="8">
+        <v>1322.07</v>
+      </c>
+      <c r="Y186" s="10">
+        <v>2.1526767999999999E-6</v>
+      </c>
+      <c r="Z186" s="10">
+        <v>1.1427700000000001E-5</v>
+      </c>
+    </row>
+    <row r="187" spans="1:26" ht="28.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A187" s="3" t="s">
+        <v>504</v>
+      </c>
+      <c r="B187" s="3" t="s">
+        <v>505</v>
+      </c>
+      <c r="C187" s="3" t="s">
+        <v>506</v>
+      </c>
+      <c r="D187" s="4" t="s">
+        <v>396</v>
+      </c>
+      <c r="E187" s="5">
+        <v>11888</v>
+      </c>
+      <c r="F187" s="6">
+        <v>954348</v>
+      </c>
+      <c r="G187" s="5">
+        <v>9671</v>
+      </c>
+      <c r="H187" s="7">
+        <v>715656</v>
+      </c>
+      <c r="I187" s="8">
+        <v>8186847</v>
+      </c>
+      <c r="J187" s="8">
+        <v>27892043.8599981</v>
+      </c>
+      <c r="K187" s="8">
+        <v>688.66478802153404</v>
+      </c>
+      <c r="L187" s="8">
+        <v>89.0672143521832</v>
+      </c>
+      <c r="M187" s="9">
+        <v>-0.86950398799999995</v>
+      </c>
+      <c r="N187" s="9">
+        <v>-6.6057360000000001E-3</v>
+      </c>
+      <c r="O187" s="8">
+        <v>620.31174293405104</v>
+      </c>
+      <c r="P187" s="8">
+        <v>2119.0592513700799</v>
+      </c>
+      <c r="Q187" s="8">
+        <v>812581</v>
+      </c>
+      <c r="R187" s="8">
+        <v>861369.02999996406</v>
+      </c>
+      <c r="S187" s="8">
+        <v>68.353045087483196</v>
+      </c>
+      <c r="T187" s="8">
+        <v>111.748592062299</v>
+      </c>
+      <c r="U187" s="8">
+        <v>25</v>
+      </c>
+      <c r="V187" s="8">
+        <v>35</v>
+      </c>
+      <c r="W187" s="8">
+        <v>210</v>
+      </c>
+      <c r="X187" s="8">
+        <v>336</v>
+      </c>
+      <c r="Y187" s="10">
+        <v>8.3491294000000002E-6</v>
+      </c>
+      <c r="Z187" s="10">
+        <v>3.1932839E-6</v>
+      </c>
+    </row>
+    <row r="188" spans="1:26" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A188" s="3" t="s">
+        <v>507</v>
+      </c>
+      <c r="B188" s="3" t="s">
+        <v>508</v>
+      </c>
+      <c r="C188" s="3" t="s">
+        <v>509</v>
+      </c>
+      <c r="D188" s="3" t="s">
+        <v>390</v>
+      </c>
+      <c r="E188" s="5">
+        <v>5387</v>
+      </c>
+      <c r="F188" s="6">
+        <v>1044650</v>
+      </c>
+      <c r="G188" s="5">
+        <v>2245</v>
+      </c>
+      <c r="H188" s="7">
+        <v>255315</v>
+      </c>
+      <c r="I188" s="8">
+        <v>6889706</v>
+      </c>
+      <c r="J188" s="8">
+        <v>7678751.3099997798</v>
+      </c>
+      <c r="K188" s="8">
+        <v>1278.95043623538</v>
+      </c>
+      <c r="L188" s="8">
+        <v>86.524619153675502</v>
+      </c>
+      <c r="M188" s="9">
+        <v>-0.82020809500000003</v>
+      </c>
+      <c r="N188" s="9">
+        <v>-2.3537467999999999E-2</v>
+      </c>
+      <c r="O188" s="8">
+        <v>1197.28995730462</v>
+      </c>
+      <c r="P188" s="8">
+        <v>2425.2921291759399</v>
+      </c>
+      <c r="Q188" s="8">
+        <v>439905</v>
+      </c>
+      <c r="R188" s="8">
+        <v>194247.77000000101</v>
+      </c>
+      <c r="S188" s="8">
+        <v>81.660478930759297</v>
+      </c>
+      <c r="T188" s="8">
+        <v>111.431532334278</v>
+      </c>
+      <c r="U188" s="8">
+        <v>20</v>
+      </c>
+      <c r="V188" s="8">
+        <v>31.05</v>
+      </c>
+      <c r="W188" s="8">
+        <v>240</v>
+      </c>
+      <c r="X188" s="8">
+        <v>350</v>
+      </c>
+      <c r="Y188" s="10">
+        <v>1.18525E-5</v>
+      </c>
+      <c r="Z188" s="10">
+        <v>1.12681E-5</v>
+      </c>
+    </row>
+    <row r="189" spans="1:26" ht="28.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A189" s="3" t="s">
+        <v>510</v>
+      </c>
+      <c r="B189" s="3" t="s">
+        <v>511</v>
+      </c>
+      <c r="C189" s="3" t="s">
+        <v>512</v>
+      </c>
+      <c r="D189" s="4" t="s">
+        <v>513</v>
+      </c>
+      <c r="E189" s="5">
+        <v>9036</v>
+      </c>
+      <c r="F189" s="6">
+        <v>2943974</v>
+      </c>
+      <c r="G189" s="5">
+        <v>5136</v>
+      </c>
+      <c r="H189" s="7">
+        <v>1724052</v>
+      </c>
+      <c r="I189" s="8">
+        <v>17434641</v>
+      </c>
+      <c r="J189" s="8">
+        <v>11895513.019999599</v>
+      </c>
+      <c r="K189" s="8">
+        <v>1929.46447543161</v>
+      </c>
+      <c r="L189" s="8">
+        <v>191.02600077881499</v>
+      </c>
+      <c r="M189" s="9">
+        <v>8.0587383999999995E-3</v>
+      </c>
+      <c r="N189" s="9">
+        <v>-4.0848293000000001E-2</v>
+      </c>
+      <c r="O189" s="8">
+        <v>1745.39021691014</v>
+      </c>
+      <c r="P189" s="8">
+        <v>1788.57205996888</v>
+      </c>
+      <c r="Q189" s="8">
+        <v>1663295</v>
+      </c>
+      <c r="R189" s="8">
+        <v>981109.539999992</v>
+      </c>
+      <c r="S189" s="8">
+        <v>184.07425852147</v>
+      </c>
+      <c r="T189" s="8">
+        <v>260.93394484891002</v>
+      </c>
+      <c r="U189" s="8">
+        <v>75</v>
+      </c>
+      <c r="V189" s="8">
+        <v>93.15</v>
+      </c>
+      <c r="W189" s="8">
+        <v>480</v>
+      </c>
+      <c r="X189" s="8">
+        <v>794.5</v>
+      </c>
+      <c r="Y189" s="10">
+        <v>1.0558E-5</v>
+      </c>
+      <c r="Z189" s="10">
+        <v>1.6058699999999999E-5</v>
+      </c>
+    </row>
+    <row r="190" spans="1:26" ht="28.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A190" s="3" t="s">
+        <v>514</v>
+      </c>
+      <c r="B190" s="3" t="s">
+        <v>515</v>
+      </c>
+      <c r="C190" s="3" t="s">
+        <v>512</v>
+      </c>
+      <c r="D190" s="4" t="s">
+        <v>513</v>
+      </c>
+      <c r="E190" s="5">
+        <v>28</v>
+      </c>
+      <c r="F190" s="6">
+        <v>4122</v>
+      </c>
+      <c r="G190" s="5">
+        <v>115</v>
+      </c>
+      <c r="H190" s="7">
+        <v>18012</v>
+      </c>
+      <c r="I190" s="8">
+        <v>21695</v>
+      </c>
+      <c r="J190" s="8">
+        <v>105482.44999999899</v>
+      </c>
+      <c r="K190" s="8">
+        <v>774.82142857142901</v>
+      </c>
+      <c r="L190" s="8">
+        <v>24.7894782608696</v>
+      </c>
+      <c r="M190" s="9">
+        <v>-0.68315053100000001</v>
+      </c>
+      <c r="N190" s="9">
+        <v>-0.687164471</v>
+      </c>
+      <c r="O190" s="8">
+        <v>727.142857142857</v>
+      </c>
+      <c r="P190" s="8">
+        <v>879.00695652173602</v>
+      </c>
+      <c r="Q190" s="8">
+        <v>1335</v>
+      </c>
+      <c r="R190" s="8">
+        <v>2850.79</v>
+      </c>
+      <c r="S190" s="8">
+        <v>47.678571428571402</v>
+      </c>
+      <c r="T190" s="8">
+        <v>24.2262063492064</v>
+      </c>
+      <c r="U190" s="8">
+        <v>0</v>
+      </c>
+      <c r="V190" s="8">
+        <v>0</v>
+      </c>
+      <c r="W190" s="8">
+        <v>165</v>
+      </c>
+      <c r="X190" s="8">
+        <v>30.1</v>
+      </c>
+      <c r="Y190" s="10">
+        <v>2.1976755999999998E-3</v>
+      </c>
+      <c r="Z190" s="10">
+        <v>2.350105E-4</v>
+      </c>
+    </row>
+    <row r="191" spans="1:26" ht="28.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A191" s="3" t="s">
+        <v>516</v>
+      </c>
+      <c r="B191" s="3" t="s">
+        <v>517</v>
+      </c>
+      <c r="C191" s="3" t="s">
+        <v>518</v>
+      </c>
+      <c r="D191" s="4" t="s">
+        <v>519</v>
+      </c>
+      <c r="E191" s="5">
+        <v>44</v>
+      </c>
+      <c r="F191" s="6">
+        <v>3508</v>
+      </c>
+      <c r="G191" s="5">
+        <v>79</v>
+      </c>
+      <c r="H191" s="7">
+        <v>7936</v>
+      </c>
+      <c r="I191" s="8">
+        <v>29336</v>
+      </c>
+      <c r="J191" s="8">
+        <v>68426.289999999906</v>
+      </c>
+      <c r="K191" s="8">
+        <v>666.72727272727298</v>
+      </c>
+      <c r="L191" s="8">
+        <v>41.876582278481003</v>
+      </c>
+      <c r="M191" s="9">
+        <v>-0.20976214200000001</v>
+      </c>
+      <c r="N191" s="9">
+        <v>-0.127345808</v>
+      </c>
+      <c r="O191" s="8">
+        <v>620.38636363636397</v>
+      </c>
+      <c r="P191" s="8">
+        <v>784.02379746835504</v>
+      </c>
+      <c r="Q191" s="8">
+        <v>2039</v>
+      </c>
+      <c r="R191" s="8">
+        <v>3308.25</v>
+      </c>
+      <c r="S191" s="8">
+        <v>46.340909090909101</v>
+      </c>
+      <c r="T191" s="8">
+        <v>62.774618249534498</v>
+      </c>
+      <c r="U191" s="8">
+        <v>0</v>
+      </c>
+      <c r="V191" s="8">
+        <v>0</v>
+      </c>
+      <c r="W191" s="8">
+        <v>125</v>
+      </c>
+      <c r="X191" s="8">
+        <v>351.32</v>
+      </c>
+      <c r="Y191" s="10">
+        <v>1.5796600999999999E-3</v>
+      </c>
+      <c r="Z191" s="10">
+        <v>6.1199550000000001E-4</v>
+      </c>
+    </row>
+    <row r="192" spans="1:26" ht="28.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A192" s="3" t="s">
+        <v>520</v>
+      </c>
+      <c r="B192" s="3" t="s">
+        <v>521</v>
+      </c>
+      <c r="C192" s="3" t="s">
+        <v>518</v>
+      </c>
+      <c r="D192" s="4" t="s">
+        <v>519</v>
+      </c>
+      <c r="E192" s="5">
+        <v>4930</v>
+      </c>
+      <c r="F192" s="6">
+        <v>1994040</v>
+      </c>
+      <c r="G192" s="5">
+        <v>4842</v>
+      </c>
+      <c r="H192" s="7">
+        <v>1798382</v>
+      </c>
+      <c r="I192" s="8">
+        <v>13081041</v>
+      </c>
+      <c r="J192" s="8">
+        <v>14420430.840001101</v>
+      </c>
+      <c r="K192" s="8">
+        <v>2653.3551724137901</v>
+      </c>
+      <c r="L192" s="8">
+        <v>237.442649731519</v>
+      </c>
+      <c r="M192" s="9">
+        <v>-0.28248260400000003</v>
+      </c>
+      <c r="N192" s="9">
+        <v>-2.0299977E-2</v>
+      </c>
+      <c r="O192" s="8">
+        <v>2435.6762677484799</v>
+      </c>
+      <c r="P192" s="8">
+        <v>2228.6551177199399</v>
+      </c>
+      <c r="Q192" s="8">
+        <v>1073157</v>
+      </c>
+      <c r="R192" s="8">
+        <v>1149697.3100000201</v>
+      </c>
+      <c r="S192" s="8">
+        <v>217.67890466531401</v>
+      </c>
+      <c r="T192" s="8">
+        <v>332.36351941046001</v>
+      </c>
+      <c r="U192" s="8">
+        <v>55</v>
+      </c>
+      <c r="V192" s="8">
+        <v>124.2</v>
+      </c>
+      <c r="W192" s="8">
+        <v>640</v>
+      </c>
+      <c r="X192" s="8">
+        <v>1023.51</v>
+      </c>
+      <c r="Y192" s="10">
+        <v>1.6640800000000002E-5</v>
+      </c>
+      <c r="Z192" s="10">
+        <v>1.6465700000000001E-5</v>
+      </c>
+    </row>
+    <row r="193" spans="1:26" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A193" s="3" t="s">
+        <v>522</v>
+      </c>
+      <c r="B193" s="3" t="s">
+        <v>523</v>
+      </c>
+      <c r="C193" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="D193" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="E193" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="F193" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="G193" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="H193" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="I193" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="J193" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="K193" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="L193" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="M193" s="9" t="s">
+        <v>33</v>
+      </c>
+      <c r="N193" s="9" t="s">
+        <v>33</v>
+      </c>
+      <c r="O193" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="P193" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="Q193" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="R193" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="S193" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="T193" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="U193" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="V193" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="W193" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="X193" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="Y193" s="10" t="s">
+        <v>33</v>
+      </c>
+      <c r="Z193" s="10" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="194" spans="1:26" ht="28.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A194" s="3" t="s">
+        <v>524</v>
+      </c>
+      <c r="B194" s="3" t="s">
+        <v>525</v>
+      </c>
+      <c r="C194" s="3" t="s">
+        <v>512</v>
+      </c>
+      <c r="D194" s="4" t="s">
+        <v>526</v>
+      </c>
+      <c r="E194" s="5">
+        <v>6423</v>
+      </c>
+      <c r="F194" s="6">
+        <v>2282373</v>
+      </c>
+      <c r="G194" s="5">
+        <v>3737</v>
+      </c>
+      <c r="H194" s="7">
+        <v>1286216</v>
+      </c>
+      <c r="I194" s="8">
+        <v>13656998</v>
+      </c>
+      <c r="J194" s="8">
+        <v>8881557.2199998796</v>
+      </c>
+      <c r="K194" s="8">
+        <v>2126.2646738284302</v>
+      </c>
+      <c r="L194" s="8">
+        <v>185.48800909820301</v>
+      </c>
+      <c r="M194" s="9">
+        <v>-4.4601521999999998E-2</v>
+      </c>
+      <c r="N194" s="9">
+        <v>-5.7887580000000001E-2</v>
+      </c>
+      <c r="O194" s="8">
+        <v>1935.7434220769101</v>
+      </c>
+      <c r="P194" s="8">
+        <v>1853.0412095264001</v>
+      </c>
+      <c r="Q194" s="8">
+        <v>1223718</v>
+      </c>
+      <c r="R194" s="8">
+        <v>693168.68999998295</v>
+      </c>
+      <c r="S194" s="8">
+        <v>190.52125175151801</v>
+      </c>
+      <c r="T194" s="8">
+        <v>258.54416810553499</v>
+      </c>
+      <c r="U194" s="8">
+        <v>90</v>
+      </c>
+      <c r="V194" s="8">
+        <v>80</v>
+      </c>
+      <c r="W194" s="8">
+        <v>480</v>
+      </c>
+      <c r="X194" s="8">
+        <v>797.52</v>
+      </c>
+      <c r="Y194" s="10">
+        <v>1.3950399999999999E-5</v>
+      </c>
+      <c r="Z194" s="10">
+        <v>2.08846E-5</v>
+      </c>
+    </row>
+    <row r="195" spans="1:26" ht="28.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A195" s="3" t="s">
+        <v>527</v>
+      </c>
+      <c r="B195" s="3" t="s">
+        <v>528</v>
+      </c>
+      <c r="C195" s="3" t="s">
+        <v>512</v>
+      </c>
+      <c r="D195" s="4" t="s">
+        <v>526</v>
+      </c>
+      <c r="E195" s="5">
+        <v>18</v>
+      </c>
+      <c r="F195" s="6">
+        <v>2676</v>
+      </c>
+      <c r="G195" s="5">
+        <v>42</v>
+      </c>
+      <c r="H195" s="7">
+        <v>8188</v>
+      </c>
+      <c r="I195" s="8">
+        <v>15897</v>
+      </c>
+      <c r="J195" s="8">
+        <v>47744.42</v>
+      </c>
+      <c r="K195" s="8">
+        <v>883.16666666666697</v>
+      </c>
+      <c r="L195" s="8">
+        <v>90.229761904761901</v>
+      </c>
+      <c r="M195" s="9">
+        <v>-0.58532449900000005</v>
+      </c>
+      <c r="N195" s="9">
+        <v>-0.386490418</v>
+      </c>
+      <c r="O195" s="8">
+        <v>838.11111111111097</v>
+      </c>
+      <c r="P195" s="8">
+        <v>1001.15928571429</v>
+      </c>
+      <c r="Q195" s="8">
+        <v>811</v>
+      </c>
+      <c r="R195" s="8">
+        <v>3789.65</v>
+      </c>
+      <c r="S195" s="8">
+        <v>45.0555555555556</v>
+      </c>
+      <c r="T195" s="8">
+        <v>128.941438848921</v>
+      </c>
+      <c r="U195" s="8">
+        <v>5</v>
+      </c>
+      <c r="V195" s="8">
+        <v>0</v>
+      </c>
+      <c r="W195" s="8">
+        <v>114</v>
+      </c>
+      <c r="X195" s="8">
+        <v>600</v>
+      </c>
+      <c r="Y195" s="10">
+        <v>2.8342175000000002E-3</v>
+      </c>
+      <c r="Z195" s="10">
+        <v>1.8898494E-3</v>
+      </c>
+    </row>
+    <row r="196" spans="1:26" ht="28.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A196" s="3" t="s">
+        <v>529</v>
+      </c>
+      <c r="B196" s="3" t="s">
+        <v>530</v>
+      </c>
+      <c r="C196" s="3" t="s">
+        <v>531</v>
+      </c>
+      <c r="D196" s="4" t="s">
+        <v>532</v>
+      </c>
+      <c r="E196" s="5">
+        <v>12771</v>
+      </c>
+      <c r="F196" s="6">
+        <v>5070121</v>
+      </c>
+      <c r="G196" s="5">
+        <v>9619</v>
+      </c>
+      <c r="H196" s="7">
+        <v>3567233</v>
+      </c>
+      <c r="I196" s="8">
+        <v>46699813</v>
+      </c>
+      <c r="J196" s="8">
+        <v>39600053.3199986</v>
+      </c>
+      <c r="K196" s="8">
+        <v>3656.7076188238998</v>
+      </c>
+      <c r="L196" s="8">
+        <v>273.10552344321002</v>
+      </c>
+      <c r="M196" s="9">
+        <v>-6.7776939999999994E-2</v>
+      </c>
+      <c r="N196" s="9">
+        <v>0.21254254689999999</v>
+      </c>
+      <c r="O196" s="8">
+        <v>3423.4785059901301</v>
+      </c>
+      <c r="P196" s="8">
+        <v>3011.26355026499</v>
+      </c>
+      <c r="Q196" s="8">
+        <v>2978569</v>
+      </c>
+      <c r="R196" s="8">
+        <v>2627002.0300002401</v>
+      </c>
+      <c r="S196" s="8">
+        <v>233.22911283376399</v>
+      </c>
+      <c r="T196" s="8">
+        <v>388.05761348246898</v>
+      </c>
+      <c r="U196" s="8">
+        <v>66</v>
+      </c>
+      <c r="V196" s="8">
+        <v>124</v>
+      </c>
+      <c r="W196" s="8">
+        <v>645</v>
+      </c>
+      <c r="X196" s="8">
+        <v>1268.3</v>
+      </c>
+      <c r="Y196" s="10">
+        <v>4.9942193999999996E-6</v>
+      </c>
+      <c r="Z196" s="10">
+        <v>6.8965947999999999E-6</v>
+      </c>
+    </row>
+    <row r="197" spans="1:26" ht="28.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A197" s="3" t="s">
+        <v>533</v>
+      </c>
+      <c r="B197" s="3" t="s">
+        <v>534</v>
+      </c>
+      <c r="C197" s="3" t="s">
+        <v>531</v>
+      </c>
+      <c r="D197" s="4" t="s">
+        <v>532</v>
+      </c>
+      <c r="E197" s="5">
+        <v>62</v>
+      </c>
+      <c r="F197" s="6">
+        <v>11044</v>
+      </c>
+      <c r="G197" s="5">
+        <v>119</v>
+      </c>
+      <c r="H197" s="7">
+        <v>19156</v>
+      </c>
+      <c r="I197" s="8">
+        <v>101839</v>
+      </c>
+      <c r="J197" s="8">
+        <v>215789.610000001</v>
+      </c>
+      <c r="K197" s="8">
+        <v>1642.5645161290299</v>
+      </c>
+      <c r="L197" s="8">
+        <v>121.03084033613401</v>
+      </c>
+      <c r="M197" s="9">
+        <v>-0.355110596</v>
+      </c>
+      <c r="N197" s="9">
+        <v>2.13264944E-2</v>
+      </c>
+      <c r="O197" s="8">
+        <v>1540.0967741935499</v>
+      </c>
+      <c r="P197" s="8">
+        <v>1399.04403361345</v>
+      </c>
+      <c r="Q197" s="8">
+        <v>6353</v>
+      </c>
+      <c r="R197" s="8">
+        <v>14402.67</v>
+      </c>
+      <c r="S197" s="8">
+        <v>102.467741935484</v>
+      </c>
+      <c r="T197" s="8">
+        <v>298.56083462132898</v>
+      </c>
+      <c r="U197" s="8">
+        <v>23.5</v>
+      </c>
+      <c r="V197" s="8">
+        <v>0</v>
+      </c>
+      <c r="W197" s="8">
+        <v>323</v>
+      </c>
+      <c r="X197" s="8">
+        <v>1092.8900000000001</v>
+      </c>
+      <c r="Y197" s="10">
+        <v>1.0061739000000001E-3</v>
+      </c>
+      <c r="Z197" s="10">
+        <v>5.6087430000000005E-4</v>
+      </c>
+    </row>
+    <row r="198" spans="1:26" ht="28.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A198" s="3" t="s">
+        <v>535</v>
+      </c>
+      <c r="B198" s="3" t="s">
+        <v>536</v>
+      </c>
+      <c r="C198" s="3" t="s">
+        <v>531</v>
+      </c>
+      <c r="D198" s="4" t="s">
+        <v>537</v>
+      </c>
+      <c r="E198" s="5">
+        <v>9372</v>
+      </c>
+      <c r="F198" s="6">
+        <v>3703204</v>
+      </c>
+      <c r="G198" s="5">
+        <v>5389</v>
+      </c>
+      <c r="H198" s="7">
+        <v>1929419</v>
+      </c>
+      <c r="I198" s="8">
+        <v>34559602</v>
+      </c>
+      <c r="J198" s="8">
+        <v>21454624.579999801</v>
+      </c>
+      <c r="K198" s="8">
+        <v>3687.5375586854502</v>
+      </c>
+      <c r="L198" s="8">
+        <v>253.821198738177</v>
+      </c>
+      <c r="M198" s="9">
+        <v>6.9656949400000001E-2</v>
+      </c>
+      <c r="N198" s="9">
+        <v>0.62385650110000002</v>
+      </c>
+      <c r="O198" s="8">
+        <v>3450.3326931284701</v>
+      </c>
+      <c r="P198" s="8">
+        <v>2919.93953423637</v>
+      </c>
+      <c r="Q198" s="8">
+        <v>2223084</v>
+      </c>
+      <c r="R198" s="8">
+        <v>1367842.44000003</v>
+      </c>
+      <c r="S198" s="8">
+        <v>237.20486555697801</v>
+      </c>
+      <c r="T198" s="8">
+        <v>367.207872794347</v>
+      </c>
+      <c r="U198" s="8">
+        <v>77</v>
+      </c>
+      <c r="V198" s="8">
+        <v>100</v>
+      </c>
+      <c r="W198" s="8">
+        <v>647</v>
+      </c>
+      <c r="X198" s="8">
+        <v>1221.9000000000001</v>
+      </c>
+      <c r="Y198" s="10">
+        <v>6.8636457999999999E-6</v>
+      </c>
+      <c r="Z198" s="10">
+        <v>1.18306E-5</v>
+      </c>
+    </row>
+    <row r="199" spans="1:26" ht="28.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A199" s="3" t="s">
+        <v>538</v>
+      </c>
+      <c r="B199" s="3" t="s">
+        <v>539</v>
+      </c>
+      <c r="C199" s="3" t="s">
+        <v>531</v>
+      </c>
+      <c r="D199" s="4" t="s">
+        <v>537</v>
+      </c>
+      <c r="E199" s="5">
+        <v>110</v>
+      </c>
+      <c r="F199" s="6">
+        <v>13256</v>
+      </c>
+      <c r="G199" s="5">
+        <v>52</v>
+      </c>
+      <c r="H199" s="7">
+        <v>6312</v>
+      </c>
+      <c r="I199" s="8">
+        <v>124248</v>
+      </c>
+      <c r="J199" s="8">
+        <v>70522.16</v>
+      </c>
+      <c r="K199" s="8">
+        <v>1129.52727272727</v>
+      </c>
+      <c r="L199" s="8">
+        <v>62.820769230769201</v>
+      </c>
+      <c r="M199" s="9">
+        <v>0.73025665309999999</v>
+      </c>
+      <c r="N199" s="9">
+        <v>0.60209183349999995</v>
+      </c>
+      <c r="O199" s="8">
+        <v>1043.1909090909101</v>
+      </c>
+      <c r="P199" s="8">
+        <v>1139.51</v>
+      </c>
+      <c r="Q199" s="8">
+        <v>9497</v>
+      </c>
+      <c r="R199" s="8">
+        <v>3266.68</v>
+      </c>
+      <c r="S199" s="8">
+        <v>86.3363636363637</v>
+      </c>
+      <c r="T199" s="8">
+        <v>170.094545454545</v>
+      </c>
+      <c r="U199" s="8">
+        <v>47.5</v>
+      </c>
+      <c r="V199" s="8">
+        <v>0</v>
+      </c>
+      <c r="W199" s="8">
+        <v>210</v>
+      </c>
+      <c r="X199" s="8">
+        <v>1146.52</v>
+      </c>
+      <c r="Y199" s="10">
+        <v>6.948713E-4</v>
+      </c>
+      <c r="Z199" s="10">
+        <v>8.907947E-4</v>
+      </c>
+    </row>
+    <row r="200" spans="1:26" ht="28.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A200" s="3" t="s">
+        <v>540</v>
+      </c>
+      <c r="B200" s="3" t="s">
+        <v>541</v>
+      </c>
+      <c r="C200" s="3" t="s">
+        <v>512</v>
+      </c>
+      <c r="D200" s="4" t="s">
+        <v>542</v>
+      </c>
+      <c r="E200" s="5">
+        <v>497</v>
+      </c>
+      <c r="F200" s="6">
+        <v>90060</v>
+      </c>
+      <c r="G200" s="5">
+        <v>16</v>
+      </c>
+      <c r="H200" s="7">
+        <v>1380</v>
+      </c>
+      <c r="I200" s="8">
+        <v>547995</v>
+      </c>
+      <c r="J200" s="8">
+        <v>9872.7000000000007</v>
+      </c>
+      <c r="K200" s="8">
+        <v>1102.60563380282</v>
+      </c>
+      <c r="L200" s="8">
+        <v>33.641874999999999</v>
+      </c>
+      <c r="M200" s="9">
+        <v>28.356350779</v>
+      </c>
+      <c r="N200" s="9" t="s">
+        <v>33</v>
+      </c>
+      <c r="O200" s="8">
+        <v>1018.59758551308</v>
+      </c>
+      <c r="P200" s="8">
+        <v>546.17312500000003</v>
+      </c>
+      <c r="Q200" s="8">
+        <v>41752</v>
+      </c>
+      <c r="R200" s="8">
+        <v>538.27</v>
+      </c>
+      <c r="S200" s="8">
+        <v>84.008048289738397</v>
+      </c>
+      <c r="T200" s="8">
+        <v>32.258499999999998</v>
+      </c>
+      <c r="U200" s="8">
+        <v>40</v>
+      </c>
+      <c r="V200" s="8">
+        <v>6.45</v>
+      </c>
+      <c r="W200" s="8">
+        <v>210</v>
+      </c>
+      <c r="X200" s="8">
+        <v>99.814999999999998</v>
+      </c>
+      <c r="Y200" s="10">
+        <v>1.5330079999999999E-4</v>
+      </c>
+      <c r="Z200" s="10">
+        <v>3.4075657999999998E-3</v>
+      </c>
+    </row>
+    <row r="201" spans="1:26" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A201" s="3" t="s">
+        <v>543</v>
+      </c>
+      <c r="B201" s="3" t="s">
+        <v>544</v>
+      </c>
+      <c r="C201" s="3" t="s">
+        <v>545</v>
+      </c>
+      <c r="D201" s="3" t="s">
+        <v>546</v>
+      </c>
+      <c r="E201" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="F201" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="G201" s="5">
+        <v>27</v>
+      </c>
+      <c r="H201" s="7">
+        <v>2880</v>
+      </c>
+      <c r="I201" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="J201" s="8">
+        <v>753259.4</v>
+      </c>
+      <c r="K201" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="L201" s="8">
+        <v>1680.0140740740701</v>
+      </c>
+      <c r="M201" s="9" t="s">
+        <v>33</v>
+      </c>
+      <c r="N201" s="9">
+        <v>-0.94456804699999997</v>
+      </c>
+      <c r="O201" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="P201" s="8">
+        <v>20058.765555555601</v>
+      </c>
+      <c r="Q201" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="R201" s="8">
+        <v>45360.38</v>
+      </c>
+      <c r="S201" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="T201" s="8">
+        <v>1721.7317647058801</v>
+      </c>
+      <c r="U201" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="V201" s="8">
+        <v>148.38</v>
+      </c>
+      <c r="W201" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="X201" s="8">
+        <v>4907.07</v>
+      </c>
+      <c r="Y201" s="10" t="s">
+        <v>33</v>
+      </c>
+      <c r="Z201" s="10">
+        <v>2.2303261E-3</v>
+      </c>
+    </row>
+    <row r="202" spans="1:26" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A202" s="3" t="s">
+        <v>547</v>
+      </c>
+      <c r="B202" s="3" t="s">
+        <v>548</v>
+      </c>
+      <c r="C202" s="3" t="s">
+        <v>545</v>
+      </c>
+      <c r="D202" s="3" t="s">
+        <v>549</v>
+      </c>
+      <c r="E202" s="5">
+        <v>214</v>
+      </c>
+      <c r="F202" s="6">
+        <v>111162</v>
+      </c>
+      <c r="G202" s="5">
+        <v>160</v>
+      </c>
+      <c r="H202" s="7">
+        <v>62943</v>
+      </c>
+      <c r="I202" s="8">
+        <v>23529094</v>
+      </c>
+      <c r="J202" s="8">
+        <v>16030490.550000001</v>
+      </c>
+      <c r="K202" s="8">
+        <v>109949.037383178</v>
+      </c>
+      <c r="L202" s="8">
+        <v>3339.6728749999902</v>
+      </c>
+      <c r="M202" s="9">
+        <v>0.1826557187</v>
+      </c>
+      <c r="N202" s="9">
+        <v>5.9715064030000002</v>
+      </c>
+      <c r="O202" s="8">
+        <v>108609.037383178</v>
+      </c>
+      <c r="P202" s="8">
+        <v>81780.541875000097</v>
+      </c>
+      <c r="Q202" s="8">
+        <v>286760</v>
+      </c>
+      <c r="R202" s="8">
+        <v>534347.65999999805</v>
+      </c>
+      <c r="S202" s="8">
+        <v>1340</v>
+      </c>
+      <c r="T202" s="8">
+        <v>4207.7324462365796</v>
+      </c>
+      <c r="U202" s="8">
+        <v>165</v>
+      </c>
+      <c r="V202" s="8">
+        <v>1108.3900000000001</v>
+      </c>
+      <c r="W202" s="8">
+        <v>3333</v>
+      </c>
+      <c r="X202" s="8">
+        <v>12100.55</v>
+      </c>
+      <c r="Y202" s="10">
+        <v>5.6950799999999997E-5</v>
+      </c>
+      <c r="Z202" s="10">
+        <v>2.0833249999999999E-4</v>
+      </c>
+    </row>
+    <row r="203" spans="1:26" ht="28.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A203" s="3" t="s">
+        <v>550</v>
+      </c>
+      <c r="B203" s="3" t="s">
+        <v>551</v>
+      </c>
+      <c r="C203" s="3" t="s">
+        <v>552</v>
+      </c>
+      <c r="D203" s="4" t="s">
+        <v>553</v>
+      </c>
+      <c r="E203" s="5">
+        <v>4648</v>
+      </c>
+      <c r="F203" s="6">
+        <v>989510</v>
+      </c>
+      <c r="G203" s="5">
+        <v>3510</v>
+      </c>
+      <c r="H203" s="7">
+        <v>670468</v>
+      </c>
+      <c r="I203" s="8">
+        <v>16050313</v>
+      </c>
+      <c r="J203" s="8">
+        <v>12848982.8500003</v>
+      </c>
+      <c r="K203" s="8">
+        <v>3453.1654475043001</v>
+      </c>
+      <c r="L203" s="8">
+        <v>228.971025641023</v>
+      </c>
+      <c r="M203" s="9">
+        <v>-0.336965658</v>
+      </c>
+      <c r="N203" s="9">
+        <v>0.32988746289999998</v>
+      </c>
+      <c r="O203" s="8">
+        <v>3253.2020223752202</v>
+      </c>
+      <c r="P203" s="8">
+        <v>2457.3094358974399</v>
+      </c>
+      <c r="Q203" s="8">
+        <v>929430</v>
+      </c>
+      <c r="R203" s="8">
+        <v>803688.29999999097</v>
+      </c>
+      <c r="S203" s="8">
+        <v>199.96342512908799</v>
+      </c>
+      <c r="T203" s="8">
+        <v>302.26963806970599</v>
+      </c>
+      <c r="U203" s="8">
+        <v>90</v>
+      </c>
+      <c r="V203" s="8">
+        <v>116.62</v>
+      </c>
+      <c r="W203" s="8">
+        <v>545</v>
+      </c>
+      <c r="X203" s="8">
+        <v>1004.72</v>
+      </c>
+      <c r="Y203" s="10">
+        <v>1.2458499999999999E-5</v>
+      </c>
+      <c r="Z203" s="10">
+        <v>1.7820199999999999E-5</v>
+      </c>
+    </row>
+    <row r="204" spans="1:26" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A204" s="3" t="s">
+        <v>554</v>
+      </c>
+      <c r="B204" s="3" t="s">
+        <v>555</v>
+      </c>
+      <c r="C204" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="D204" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="E204" s="5">
+        <v>70</v>
+      </c>
+      <c r="F204" s="6">
+        <v>8580</v>
+      </c>
+      <c r="G204" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="H204" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="I204" s="8">
+        <v>137679</v>
+      </c>
+      <c r="J204" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="K204" s="8">
+        <v>1966.8428571428601</v>
+      </c>
+      <c r="L204" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="M204" s="9" t="s">
+        <v>33</v>
+      </c>
+      <c r="N204" s="9" t="s">
+        <v>33</v>
+      </c>
+      <c r="O204" s="8">
+        <v>1891.88571428571</v>
+      </c>
+      <c r="P204" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="Q204" s="8">
+        <v>5247</v>
+      </c>
+      <c r="R204" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="S204" s="8">
+        <v>74.957142857142898</v>
+      </c>
+      <c r="T204" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="U204" s="8">
+        <v>50</v>
+      </c>
+      <c r="V204" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="W204" s="8">
+        <v>150</v>
+      </c>
+      <c r="X204" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="Y204" s="10">
+        <v>5.4443410000000003E-4</v>
+      </c>
+      <c r="Z204" s="10" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="205" spans="1:26" ht="28.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A205" s="3" t="s">
+        <v>556</v>
+      </c>
+      <c r="B205" s="3" t="s">
+        <v>557</v>
+      </c>
+      <c r="C205" s="3" t="s">
+        <v>552</v>
+      </c>
+      <c r="D205" s="4" t="s">
+        <v>558</v>
+      </c>
+      <c r="E205" s="5">
+        <v>16155</v>
+      </c>
+      <c r="F205" s="6">
+        <v>4210237</v>
+      </c>
+      <c r="G205" s="5">
+        <v>9211</v>
+      </c>
+      <c r="H205" s="7">
+        <v>2175076</v>
+      </c>
+      <c r="I205" s="8">
+        <v>68840589</v>
+      </c>
+      <c r="J205" s="8">
+        <v>41652391.120001502</v>
+      </c>
+      <c r="K205" s="8">
+        <v>4261.2558960074302</v>
+      </c>
+      <c r="L205" s="8">
+        <v>285.85978178265998</v>
+      </c>
+      <c r="M205" s="9">
+        <v>-0.185400329</v>
+      </c>
+      <c r="N205" s="9">
+        <v>0.55970658679999996</v>
+      </c>
+      <c r="O205" s="8">
+        <v>4022.9227483751201</v>
+      </c>
+      <c r="P205" s="8">
+        <v>2976.64779068504</v>
+      </c>
+      <c r="Q205" s="8">
+        <v>3850272</v>
+      </c>
+      <c r="R205" s="8">
+        <v>2633054.4500000798</v>
+      </c>
+      <c r="S205" s="8">
+        <v>238.33314763231201</v>
+      </c>
+      <c r="T205" s="8">
+        <v>349.99894898892501</v>
+      </c>
+      <c r="U205" s="8">
+        <v>125</v>
+      </c>
+      <c r="V205" s="8">
+        <v>155.08000000000001</v>
+      </c>
+      <c r="W205" s="8">
+        <v>611</v>
+      </c>
+      <c r="X205" s="8">
+        <v>1089.82</v>
+      </c>
+      <c r="Y205" s="10">
+        <v>3.4621020999999998E-6</v>
+      </c>
+      <c r="Z205" s="10">
+        <v>6.8629861000000002E-6</v>
+      </c>
+    </row>
+    <row r="206" spans="1:26" ht="28.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A206" s="3" t="s">
+        <v>559</v>
+      </c>
+      <c r="B206" s="3" t="s">
+        <v>560</v>
+      </c>
+      <c r="C206" s="3" t="s">
+        <v>552</v>
+      </c>
+      <c r="D206" s="4" t="s">
+        <v>558</v>
+      </c>
+      <c r="E206" s="5">
+        <v>26</v>
+      </c>
+      <c r="F206" s="6">
+        <v>2295</v>
+      </c>
+      <c r="G206" s="5">
+        <v>14</v>
+      </c>
+      <c r="H206" s="7">
+        <v>716</v>
+      </c>
+      <c r="I206" s="8">
+        <v>40933</v>
+      </c>
+      <c r="J206" s="8">
+        <v>14157.26</v>
+      </c>
+      <c r="K206" s="8">
+        <v>1574.3461538461499</v>
+      </c>
+      <c r="L206" s="8">
+        <v>52.187142857142902</v>
+      </c>
+      <c r="M206" s="9">
+        <v>0.82451526630000005</v>
+      </c>
+      <c r="N206" s="9" t="s">
+        <v>33</v>
+      </c>
+      <c r="O206" s="8">
+        <v>1466.1538461538501</v>
+      </c>
+      <c r="P206" s="8">
+        <v>903.96642857142899</v>
+      </c>
+      <c r="Q206" s="8">
+        <v>2813</v>
+      </c>
+      <c r="R206" s="8">
+        <v>730.62</v>
+      </c>
+      <c r="S206" s="8">
+        <v>108.19230769230801</v>
+      </c>
+      <c r="T206" s="8">
+        <v>44.5341176470588</v>
+      </c>
+      <c r="U206" s="8">
+        <v>22.5</v>
+      </c>
+      <c r="V206" s="8">
+        <v>10.35</v>
+      </c>
+      <c r="W206" s="8">
+        <v>422</v>
+      </c>
+      <c r="X206" s="8">
+        <v>50</v>
+      </c>
+      <c r="Y206" s="10">
+        <v>2.6431560999999998E-3</v>
+      </c>
+      <c r="Z206" s="10">
+        <v>3.6862459999999998E-3</v>
+      </c>
+    </row>
+    <row r="207" spans="1:26" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A207" s="3" t="s">
+        <v>561</v>
+      </c>
+      <c r="B207" s="3" t="s">
+        <v>562</v>
+      </c>
+      <c r="C207" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="D207" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="E207" s="5">
+        <v>391</v>
+      </c>
+      <c r="F207" s="6">
+        <v>46013</v>
+      </c>
+      <c r="G207" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="H207" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="I207" s="8">
+        <v>719897</v>
+      </c>
+      <c r="J207" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="K207" s="8">
+        <v>1841.1687979539599</v>
+      </c>
+      <c r="L207" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="M207" s="9" t="s">
+        <v>33</v>
+      </c>
+      <c r="N207" s="9" t="s">
+        <v>33</v>
+      </c>
+      <c r="O207" s="8">
+        <v>1748.9795396419399</v>
+      </c>
+      <c r="P207" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="Q207" s="8">
+        <v>36046</v>
+      </c>
+      <c r="R207" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="S207" s="8">
+        <v>92.189258312020499</v>
+      </c>
+      <c r="T207" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="U207" s="8">
+        <v>50</v>
+      </c>
+      <c r="V207" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="W207" s="8">
+        <v>216</v>
+      </c>
+      <c r="X207" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="Y207" s="10">
+        <v>1.28059E-4</v>
+      </c>
+      <c r="Z207" s="10" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="208" spans="1:26" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A208" s="3" t="s">
+        <v>563</v>
+      </c>
+      <c r="B208" s="3" t="s">
+        <v>564</v>
+      </c>
+      <c r="C208" s="3" t="s">
+        <v>565</v>
+      </c>
+      <c r="D208" s="3" t="s">
+        <v>566</v>
+      </c>
+      <c r="E208" s="5">
+        <v>6656</v>
+      </c>
+      <c r="F208" s="6">
+        <v>1091154</v>
+      </c>
+      <c r="G208" s="5">
+        <v>3761</v>
+      </c>
+      <c r="H208" s="7">
+        <v>583514</v>
+      </c>
+      <c r="I208" s="8">
+        <v>17135625</v>
+      </c>
+      <c r="J208" s="8">
+        <v>10449565.989999801</v>
+      </c>
+      <c r="K208" s="8">
+        <v>2574.462890625</v>
+      </c>
+      <c r="L208" s="8">
+        <v>120.09764956128301</v>
+      </c>
+      <c r="M208" s="9">
+        <v>-0.110851107</v>
+      </c>
+      <c r="N208" s="9">
+        <v>0.13446961290000001</v>
+      </c>
+      <c r="O208" s="8">
+        <v>2404.310546875</v>
+      </c>
+      <c r="P208" s="8">
+        <v>2276.7267694761999</v>
+      </c>
+      <c r="Q208" s="8">
+        <v>1132534</v>
+      </c>
+      <c r="R208" s="8">
+        <v>451687.259999984</v>
+      </c>
+      <c r="S208" s="8">
+        <v>170.15234375</v>
+      </c>
+      <c r="T208" s="8">
+        <v>160.78762196658201</v>
+      </c>
+      <c r="U208" s="8">
+        <v>64</v>
+      </c>
+      <c r="V208" s="8">
+        <v>20.7</v>
+      </c>
+      <c r="W208" s="8">
+        <v>418</v>
+      </c>
+      <c r="X208" s="8">
+        <v>489.95</v>
+      </c>
+      <c r="Y208" s="10">
+        <v>9.9297425000000004E-6</v>
+      </c>
+      <c r="Z208" s="10">
+        <v>1.14931E-5</v>
+      </c>
+    </row>
+    <row r="209" spans="1:26" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A209" s="3" t="s">
+        <v>567</v>
+      </c>
+      <c r="B209" s="3" t="s">
+        <v>568</v>
+      </c>
+      <c r="C209" s="3" t="s">
+        <v>565</v>
+      </c>
+      <c r="D209" s="3" t="s">
+        <v>569</v>
+      </c>
+      <c r="E209" s="5">
+        <v>4178</v>
+      </c>
+      <c r="F209" s="6">
+        <v>852154</v>
+      </c>
+      <c r="G209" s="5">
+        <v>2125</v>
+      </c>
+      <c r="H209" s="7">
+        <v>410891</v>
+      </c>
+      <c r="I209" s="8">
+        <v>13275666</v>
+      </c>
+      <c r="J209" s="8">
+        <v>7331919.9399999203</v>
+      </c>
+      <c r="K209" s="8">
+        <v>3177.5169937769301</v>
+      </c>
+      <c r="L209" s="8">
+        <v>156.46615529411599</v>
+      </c>
+      <c r="M209" s="9">
+        <v>-9.2795992999999993E-2</v>
+      </c>
+      <c r="N209" s="9">
+        <v>0.16619059050000001</v>
+      </c>
+      <c r="O209" s="8">
+        <v>2981.3269506941101</v>
+      </c>
+      <c r="P209" s="8">
+        <v>2731.5540000000001</v>
+      </c>
+      <c r="Q209" s="8">
+        <v>819682</v>
+      </c>
+      <c r="R209" s="8">
+        <v>332490.57999999699</v>
+      </c>
+      <c r="S209" s="8">
+        <v>196.19004308281501</v>
+      </c>
+      <c r="T209" s="8">
+        <v>200.82925365543699</v>
+      </c>
+      <c r="U209" s="8">
+        <v>80</v>
+      </c>
+      <c r="V209" s="8">
+        <v>31.05</v>
+      </c>
+      <c r="W209" s="8">
+        <v>495</v>
+      </c>
+      <c r="X209" s="8">
+        <v>683.8</v>
+      </c>
+      <c r="Y209" s="10">
+        <v>1.47782E-5</v>
+      </c>
+      <c r="Z209" s="10">
+        <v>2.13404E-5</v>
+      </c>
+    </row>
+    <row r="210" spans="1:26" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A210" s="3" t="s">
+        <v>570</v>
+      </c>
+      <c r="B210" s="3" t="s">
+        <v>571</v>
+      </c>
+      <c r="C210" s="3" t="s">
+        <v>565</v>
+      </c>
+      <c r="D210" s="3" t="s">
+        <v>572</v>
+      </c>
+      <c r="E210" s="5">
+        <v>3653</v>
+      </c>
+      <c r="F210" s="6">
+        <v>541742</v>
+      </c>
+      <c r="G210" s="5">
+        <v>1935</v>
+      </c>
+      <c r="H210" s="7">
+        <v>253357</v>
+      </c>
+      <c r="I210" s="8">
+        <v>8354306</v>
+      </c>
+      <c r="J210" s="8">
+        <v>4510123.8999999799</v>
+      </c>
+      <c r="K210" s="8">
+        <v>2286.9712565015102</v>
+      </c>
+      <c r="L210" s="8">
+        <v>121.78770542635699</v>
+      </c>
+      <c r="M210" s="9">
+        <v>-7.5638420999999997E-2</v>
+      </c>
+      <c r="N210" s="9">
+        <v>0.15377302910000001</v>
+      </c>
+      <c r="O210" s="8">
+        <v>2133.0728168628498</v>
+      </c>
+      <c r="P210" s="8">
+        <v>1831.93008268734</v>
+      </c>
+      <c r="Q210" s="8">
+        <v>562191</v>
+      </c>
+      <c r="R210" s="8">
+        <v>235659.21000000101</v>
+      </c>
+      <c r="S210" s="8">
+        <v>153.898439638653</v>
+      </c>
+      <c r="T210" s="8">
+        <v>177.81746019566401</v>
+      </c>
+      <c r="U210" s="8">
+        <v>60</v>
+      </c>
+      <c r="V210" s="8">
+        <v>31.05</v>
+      </c>
+      <c r="W210" s="8">
+        <v>370</v>
+      </c>
+      <c r="X210" s="8">
+        <v>537.59</v>
+      </c>
+      <c r="Y210" s="10">
+        <v>1.84215E-5</v>
+      </c>
+      <c r="Z210" s="10">
+        <v>2.7003199999999999E-5</v>
+      </c>
+    </row>
+    <row r="211" spans="1:26" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A211" s="3" t="s">
+        <v>573</v>
+      </c>
+      <c r="B211" s="3" t="s">
+        <v>574</v>
+      </c>
+      <c r="C211" s="3" t="s">
+        <v>575</v>
+      </c>
+      <c r="D211" s="3" t="s">
+        <v>576</v>
+      </c>
+      <c r="E211" s="5">
+        <v>248</v>
+      </c>
+      <c r="F211" s="6">
+        <v>222672</v>
+      </c>
+      <c r="G211" s="5">
+        <v>184</v>
+      </c>
+      <c r="H211" s="7">
+        <v>132452</v>
+      </c>
+      <c r="I211" s="8">
+        <v>22594298</v>
+      </c>
+      <c r="J211" s="8">
+        <v>15711621.5200001</v>
+      </c>
+      <c r="K211" s="8">
+        <v>91106.040322580695</v>
+      </c>
+      <c r="L211" s="8">
+        <v>1277.05771739131</v>
+      </c>
+      <c r="M211" s="9">
+        <v>4.3227893999999998E-3</v>
+      </c>
+      <c r="N211" s="9">
+        <v>-0.133190429</v>
+      </c>
+      <c r="O211" s="8">
+        <v>89058.826612903198</v>
+      </c>
+      <c r="P211" s="8">
+        <v>69429.804293478199</v>
+      </c>
+      <c r="Q211" s="8">
+        <v>507709</v>
+      </c>
+      <c r="R211" s="8">
+        <v>234978.62000000101</v>
+      </c>
+      <c r="S211" s="8">
+        <v>2047.21370967742</v>
+      </c>
+      <c r="T211" s="8">
+        <v>1472.3316235504001</v>
+      </c>
+      <c r="U211" s="8">
+        <v>84</v>
+      </c>
+      <c r="V211" s="8">
+        <v>33</v>
+      </c>
+      <c r="W211" s="8">
+        <v>3323</v>
+      </c>
+      <c r="X211" s="8">
+        <v>6651.58</v>
+      </c>
+      <c r="Y211" s="10">
+        <v>9.0607500000000003E-5</v>
+      </c>
+      <c r="Z211" s="10">
+        <v>8.1281100000000003E-5</v>
+      </c>
+    </row>
+    <row r="212" spans="1:26" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A212" s="3" t="s">
+        <v>577</v>
+      </c>
+      <c r="B212" s="3" t="s">
+        <v>578</v>
+      </c>
+      <c r="C212" s="3" t="s">
+        <v>575</v>
+      </c>
+      <c r="D212" s="3" t="s">
+        <v>579</v>
+      </c>
+      <c r="E212" s="5">
+        <v>183</v>
+      </c>
+      <c r="F212" s="6">
+        <v>158994</v>
+      </c>
+      <c r="G212" s="5">
+        <v>133</v>
+      </c>
+      <c r="H212" s="7">
+        <v>87576</v>
+      </c>
+      <c r="I212" s="8">
+        <v>15543711</v>
+      </c>
+      <c r="J212" s="8">
+        <v>10387796.869999999</v>
+      </c>
+      <c r="K212" s="8">
+        <v>84938.311475409806</v>
+      </c>
+      <c r="L212" s="8">
+        <v>1606.2653383458701</v>
+      </c>
+      <c r="M212" s="9">
+        <v>0.22559312149999999</v>
+      </c>
+      <c r="N212" s="9">
+        <v>0.40758466160000001</v>
+      </c>
+      <c r="O212" s="8">
+        <v>83726.934426229505</v>
+      </c>
+      <c r="P212" s="8">
+        <v>62676.530451127903</v>
+      </c>
+      <c r="Q212" s="8">
+        <v>221682</v>
+      </c>
+      <c r="R212" s="8">
+        <v>213633.290000001</v>
+      </c>
+      <c r="S212" s="8">
+        <v>1211.37704918033</v>
+      </c>
+      <c r="T212" s="8">
+        <v>1793.53805851064</v>
+      </c>
+      <c r="U212" s="8">
+        <v>64</v>
+      </c>
+      <c r="V212" s="8">
+        <v>200.04</v>
+      </c>
+      <c r="W212" s="8">
+        <v>3309</v>
+      </c>
+      <c r="X212" s="8">
+        <v>8427.93</v>
+      </c>
+      <c r="Y212" s="10">
+        <v>7.7933600000000002E-5</v>
+      </c>
+      <c r="Z212" s="10">
+        <v>1.5463E-4</v>
+      </c>
+    </row>
+    <row r="213" spans="1:26" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A213" s="3" t="s">
+        <v>580</v>
+      </c>
+      <c r="B213" s="3" t="s">
+        <v>581</v>
+      </c>
+      <c r="C213" s="3" t="s">
+        <v>575</v>
+      </c>
+      <c r="D213" s="3" t="s">
+        <v>582</v>
+      </c>
+      <c r="E213" s="5">
+        <v>216</v>
+      </c>
+      <c r="F213" s="6">
+        <v>100281</v>
+      </c>
+      <c r="G213" s="5">
+        <v>119</v>
+      </c>
+      <c r="H213" s="7">
+        <v>39210</v>
+      </c>
+      <c r="I213" s="8">
+        <v>19984945</v>
+      </c>
+      <c r="J213" s="8">
+        <v>9022800.3900000304</v>
+      </c>
+      <c r="K213" s="8">
+        <v>92522.893518518496</v>
+      </c>
+      <c r="L213" s="8">
+        <v>1481.13571428572</v>
+      </c>
+      <c r="M213" s="9">
+        <v>0.60189635870000002</v>
+      </c>
+      <c r="N213" s="9">
+        <v>0.49757102320000002</v>
+      </c>
+      <c r="O213" s="8">
+        <v>91238.916666666701</v>
+      </c>
+      <c r="P213" s="8">
+        <v>58483.246218487599</v>
+      </c>
+      <c r="Q213" s="8">
+        <v>277339</v>
+      </c>
+      <c r="R213" s="8">
+        <v>176255.15</v>
+      </c>
+      <c r="S213" s="8">
+        <v>1283.9768518518499</v>
+      </c>
+      <c r="T213" s="8">
+        <v>1801.8722635658901</v>
+      </c>
+      <c r="U213" s="8">
+        <v>11</v>
+      </c>
+      <c r="V213" s="8">
+        <v>143.62</v>
+      </c>
+      <c r="W213" s="8">
+        <v>3309</v>
+      </c>
+      <c r="X213" s="8">
+        <v>8319.58</v>
+      </c>
+      <c r="Y213" s="10">
+        <v>6.4247199999999997E-5</v>
+      </c>
+      <c r="Z213" s="10">
+        <v>1.6415479999999999E-4</v>
+      </c>
+    </row>
+    <row r="214" spans="1:26" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A214" s="3" t="s">
+        <v>583</v>
+      </c>
+      <c r="B214" s="3" t="s">
+        <v>584</v>
+      </c>
+      <c r="C214" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="D214" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="E214" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="F214" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="G214" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="H214" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="I214" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="J214" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="K214" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="L214" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="M214" s="9" t="s">
+        <v>33</v>
+      </c>
+      <c r="N214" s="9" t="s">
+        <v>33</v>
+      </c>
+      <c r="O214" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="P214" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="Q214" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="R214" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="S214" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="T214" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="U214" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="V214" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="W214" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="X214" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="Y214" s="10" t="s">
+        <v>33</v>
+      </c>
+      <c r="Z214" s="10" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="215" spans="1:26" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A215" s="3" t="s">
+        <v>585</v>
+      </c>
+      <c r="B215" s="3" t="s">
+        <v>586</v>
+      </c>
+      <c r="C215" s="3" t="s">
+        <v>587</v>
+      </c>
+      <c r="D215" s="3" t="s">
+        <v>588</v>
+      </c>
+      <c r="E215" s="5">
+        <v>2667</v>
+      </c>
+      <c r="F215" s="6">
+        <v>690866</v>
+      </c>
+      <c r="G215" s="5">
+        <v>3055</v>
+      </c>
+      <c r="H215" s="7">
+        <v>718066</v>
+      </c>
+      <c r="I215" s="8">
+        <v>9583232</v>
+      </c>
+      <c r="J215" s="8">
+        <v>12974524.2900002</v>
+      </c>
+      <c r="K215" s="8">
+        <v>3593.2628421447298</v>
+      </c>
+      <c r="L215" s="8">
+        <v>200.06129623567199</v>
+      </c>
+      <c r="M215" s="9">
+        <v>-0.40640129600000002</v>
+      </c>
+      <c r="N215" s="9">
+        <v>-2.8016590000000001E-2</v>
+      </c>
+      <c r="O215" s="8">
+        <v>3392.8507686539201</v>
+      </c>
+      <c r="P215" s="8">
+        <v>3361.0152700491299</v>
+      </c>
+      <c r="Q215" s="8">
+        <v>534499</v>
+      </c>
+      <c r="R215" s="8">
+        <v>611187.25999997801</v>
+      </c>
+      <c r="S215" s="8">
+        <v>200.41207349081401</v>
+      </c>
+      <c r="T215" s="8">
+        <v>234.507628294033</v>
+      </c>
+      <c r="U215" s="8">
+        <v>44</v>
+      </c>
+      <c r="V215" s="8">
+        <v>31.05</v>
+      </c>
+      <c r="W215" s="8">
+        <v>615</v>
+      </c>
+      <c r="X215" s="8">
+        <v>876.09</v>
+      </c>
+      <c r="Y215" s="10">
+        <v>2.0912800000000001E-5</v>
+      </c>
+      <c r="Z215" s="10">
+        <v>1.54195E-5</v>
+      </c>
+    </row>
+    <row r="216" spans="1:26" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A216" s="3" t="s">
+        <v>589</v>
+      </c>
+      <c r="B216" s="3" t="s">
+        <v>590</v>
+      </c>
+      <c r="C216" s="3" t="s">
+        <v>587</v>
+      </c>
+      <c r="D216" s="3" t="s">
+        <v>588</v>
+      </c>
+      <c r="E216" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="F216" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="G216" s="5">
+        <v>13</v>
+      </c>
+      <c r="H216" s="7">
+        <v>1744</v>
+      </c>
+      <c r="I216" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="J216" s="8">
+        <v>32222.34</v>
+      </c>
+      <c r="K216" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="L216" s="8">
+        <v>19.153076923076899</v>
+      </c>
+      <c r="M216" s="9" t="s">
+        <v>33</v>
+      </c>
+      <c r="N216" s="9">
+        <v>-0.51853901099999999</v>
+      </c>
+      <c r="O216" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="P216" s="8">
+        <v>2458.6923076923099</v>
+      </c>
+      <c r="Q216" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="R216" s="8">
+        <v>248.99</v>
+      </c>
+      <c r="S216" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="T216" s="8">
+        <v>32.662456140350898</v>
+      </c>
+      <c r="U216" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="V216" s="8">
+        <v>16.68</v>
+      </c>
+      <c r="W216" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="X216" s="8">
+        <v>113.16</v>
+      </c>
+      <c r="Y216" s="10" t="s">
+        <v>33</v>
+      </c>
+      <c r="Z216" s="10">
+        <v>5.9440369999999999E-4</v>
+      </c>
+    </row>
+    <row r="217" spans="1:26" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A217" s="3" t="s">
+        <v>591</v>
+      </c>
+      <c r="B217" s="3" t="s">
+        <v>592</v>
+      </c>
+      <c r="C217" s="3" t="s">
+        <v>587</v>
+      </c>
+      <c r="D217" s="3" t="s">
+        <v>588</v>
+      </c>
+      <c r="E217" s="5">
+        <v>1122</v>
+      </c>
+      <c r="F217" s="6">
+        <v>216046</v>
+      </c>
+      <c r="G217" s="5">
+        <v>1213</v>
+      </c>
+      <c r="H217" s="7">
+        <v>254540.5</v>
+      </c>
+      <c r="I217" s="8">
+        <v>2934796</v>
+      </c>
+      <c r="J217" s="8">
+        <v>4249970.9599998901</v>
+      </c>
+      <c r="K217" s="8">
+        <v>2615.6827094474202</v>
+      </c>
+      <c r="L217" s="8">
+        <v>190.884682605112</v>
+      </c>
+      <c r="M217" s="9">
+        <v>-0.22639986500000001</v>
+      </c>
+      <c r="N217" s="9">
+        <v>-1.084825E-2</v>
+      </c>
+      <c r="O217" s="8">
+        <v>2450.91622103387</v>
+      </c>
+      <c r="P217" s="8">
+        <v>2680.1506430338</v>
+      </c>
+      <c r="Q217" s="8">
+        <v>184868</v>
+      </c>
+      <c r="R217" s="8">
+        <v>231543.12000000101</v>
+      </c>
+      <c r="S217" s="8">
+        <v>164.76648841354699</v>
+      </c>
+      <c r="T217" s="8">
+        <v>179.121200269724</v>
+      </c>
+      <c r="U217" s="8">
+        <v>30.5</v>
+      </c>
+      <c r="V217" s="8">
+        <v>0</v>
+      </c>
+      <c r="W217" s="8">
+        <v>510</v>
+      </c>
+      <c r="X217" s="8">
+        <v>665.38</v>
+      </c>
+      <c r="Y217" s="10">
+        <v>5.61424E-5</v>
+      </c>
+      <c r="Z217" s="10">
+        <v>4.4914299999999998E-5</v>
+      </c>
+    </row>
+    <row r="218" spans="1:26" ht="28.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A218" s="3" t="s">
+        <v>593</v>
+      </c>
+      <c r="B218" s="3" t="s">
+        <v>594</v>
+      </c>
+      <c r="C218" s="3" t="s">
+        <v>595</v>
+      </c>
+      <c r="D218" s="4" t="s">
+        <v>596</v>
+      </c>
+      <c r="E218" s="5">
+        <v>114</v>
+      </c>
+      <c r="F218" s="6">
+        <v>47148</v>
+      </c>
+      <c r="G218" s="5">
+        <v>92</v>
+      </c>
+      <c r="H218" s="7">
+        <v>33840</v>
+      </c>
+      <c r="I218" s="8">
+        <v>8504890</v>
+      </c>
+      <c r="J218" s="8">
+        <v>7396666.4000000199</v>
+      </c>
+      <c r="K218" s="8">
+        <v>74604.298245614002</v>
+      </c>
+      <c r="L218" s="8">
+        <v>1980.9269565217401</v>
+      </c>
+      <c r="M218" s="9">
+        <v>-9.4917509999999997E-2</v>
+      </c>
+      <c r="N218" s="9">
+        <v>8.8794228899999994E-2</v>
+      </c>
+      <c r="O218" s="8">
+        <v>73890.070175438595</v>
+      </c>
+      <c r="P218" s="8">
+        <v>64244.0591304349</v>
+      </c>
+      <c r="Q218" s="8">
+        <v>81422</v>
+      </c>
+      <c r="R218" s="8">
+        <v>182245.28</v>
+      </c>
+      <c r="S218" s="8">
+        <v>714.22807017543903</v>
+      </c>
+      <c r="T218" s="8">
+        <v>2646.9675909878802</v>
+      </c>
+      <c r="U218" s="8">
+        <v>120</v>
+      </c>
+      <c r="V218" s="8">
+        <v>210</v>
+      </c>
+      <c r="W218" s="8">
+        <v>2940</v>
+      </c>
+      <c r="X218" s="8">
+        <v>9144.75</v>
+      </c>
+      <c r="Y218" s="10">
+        <v>8.3978499999999996E-5</v>
+      </c>
+      <c r="Z218" s="10">
+        <v>2.678135E-4</v>
+      </c>
+    </row>
+    <row r="219" spans="1:26" ht="28.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A219" s="3" t="s">
+        <v>597</v>
+      </c>
+      <c r="B219" s="3" t="s">
+        <v>598</v>
+      </c>
+      <c r="C219" s="3" t="s">
+        <v>595</v>
+      </c>
+      <c r="D219" s="4" t="s">
+        <v>599</v>
+      </c>
+      <c r="E219" s="5">
+        <v>197</v>
+      </c>
+      <c r="F219" s="6">
+        <v>83254</v>
+      </c>
+      <c r="G219" s="5">
+        <v>129</v>
+      </c>
+      <c r="H219" s="7">
+        <v>52380</v>
+      </c>
+      <c r="I219" s="8">
+        <v>15229488</v>
+      </c>
+      <c r="J219" s="8">
+        <v>11466543.039999999</v>
+      </c>
+      <c r="K219" s="8">
+        <v>77307.045685279198</v>
+      </c>
+      <c r="L219" s="8">
+        <v>2700.6131007751901</v>
+      </c>
+      <c r="M219" s="9">
+        <v>-7.3128239999999999E-3</v>
+      </c>
+      <c r="N219" s="9">
+        <v>0.21464071970000001</v>
+      </c>
+      <c r="O219" s="8">
+        <v>76077.8883248731</v>
+      </c>
+      <c r="P219" s="8">
+        <v>73154.082093023302</v>
+      </c>
+      <c r="Q219" s="8">
+        <v>242144</v>
+      </c>
+      <c r="R219" s="8">
+        <v>348379.09</v>
+      </c>
+      <c r="S219" s="8">
+        <v>1229.15736040609</v>
+      </c>
+      <c r="T219" s="8">
+        <v>3631.0249885057401</v>
+      </c>
+      <c r="U219" s="8">
+        <v>150</v>
+      </c>
+      <c r="V219" s="8">
+        <v>233.38</v>
+      </c>
+      <c r="W219" s="8">
+        <v>3326</v>
+      </c>
+      <c r="X219" s="8">
+        <v>10456.629999999999</v>
+      </c>
+      <c r="Y219" s="10">
+        <v>8.0709000000000003E-5</v>
+      </c>
+      <c r="Z219" s="10">
+        <v>2.3552109999999999E-4</v>
+      </c>
+    </row>
+    <row r="220" spans="1:26" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A220" s="3" t="s">
+        <v>600</v>
+      </c>
+      <c r="B220" s="3" t="s">
+        <v>601</v>
+      </c>
+      <c r="C220" s="3" t="s">
+        <v>602</v>
+      </c>
+      <c r="D220" s="3" t="s">
+        <v>603</v>
+      </c>
+      <c r="E220" s="5">
+        <v>27215</v>
+      </c>
+      <c r="F220" s="6">
+        <v>5908533</v>
+      </c>
+      <c r="G220" s="5">
+        <v>13792</v>
+      </c>
+      <c r="H220" s="7">
+        <v>2567536</v>
+      </c>
+      <c r="I220" s="8">
+        <v>99619792</v>
+      </c>
+      <c r="J220" s="8">
+        <v>52291839.609995604</v>
+      </c>
+      <c r="K220" s="8">
+        <v>3660.47370935146</v>
+      </c>
+      <c r="L220" s="8">
+        <v>217.79629567867099</v>
+      </c>
+      <c r="M220" s="9">
+        <v>3.9389414499999997E-2</v>
+      </c>
+      <c r="N220" s="9">
+        <v>0.57935301500000003</v>
+      </c>
+      <c r="O220" s="8">
+        <v>3447.0411537754899</v>
+      </c>
+      <c r="P220" s="8">
+        <v>2799.6353364270099</v>
+      </c>
+      <c r="Q220" s="8">
+        <v>5808567</v>
+      </c>
+      <c r="R220" s="8">
+        <v>3003846.5100002298</v>
+      </c>
+      <c r="S220" s="8">
+        <v>213.43255557596899</v>
+      </c>
+      <c r="T220" s="8">
+        <v>295.06519412426798</v>
+      </c>
+      <c r="U220" s="8">
+        <v>90</v>
+      </c>
+      <c r="V220" s="8">
+        <v>70</v>
+      </c>
+      <c r="W220" s="8">
+        <v>550</v>
+      </c>
+      <c r="X220" s="8">
+        <v>1029.1600000000001</v>
+      </c>
+      <c r="Y220" s="10">
+        <v>2.1424713999999998E-6</v>
+      </c>
+      <c r="Z220" s="10">
+        <v>4.1650150000000001E-6</v>
+      </c>
+    </row>
+    <row r="221" spans="1:26" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A221" s="3" t="s">
+        <v>604</v>
+      </c>
+      <c r="B221" s="3" t="s">
+        <v>605</v>
+      </c>
+      <c r="C221" s="3" t="s">
+        <v>602</v>
+      </c>
+      <c r="D221" s="3" t="s">
+        <v>603</v>
+      </c>
+      <c r="E221" s="5">
+        <v>73</v>
+      </c>
+      <c r="F221" s="6">
+        <v>6754</v>
+      </c>
+      <c r="G221" s="5">
+        <v>30</v>
+      </c>
+      <c r="H221" s="7">
+        <v>2445</v>
+      </c>
+      <c r="I221" s="8">
+        <v>119279</v>
+      </c>
+      <c r="J221" s="8">
+        <v>51221.51</v>
+      </c>
+      <c r="K221" s="8">
+        <v>1633.9589041095901</v>
+      </c>
+      <c r="L221" s="8">
+        <v>145.81100000000001</v>
+      </c>
+      <c r="M221" s="9">
+        <v>0.22267210630000001</v>
+      </c>
+      <c r="N221" s="9">
+        <v>0.7101689618</v>
+      </c>
+      <c r="O221" s="8">
+        <v>1536.39726027397</v>
+      </c>
+      <c r="P221" s="8">
+        <v>1322.1013333333301</v>
+      </c>
+      <c r="Q221" s="8">
+        <v>7122</v>
+      </c>
+      <c r="R221" s="8">
+        <v>4374.33</v>
+      </c>
+      <c r="S221" s="8">
+        <v>97.561643835616493</v>
+      </c>
+      <c r="T221" s="8">
+        <v>166.41301886792499</v>
+      </c>
+      <c r="U221" s="8">
+        <v>45</v>
+      </c>
+      <c r="V221" s="8">
+        <v>10.35</v>
+      </c>
+      <c r="W221" s="8">
+        <v>210</v>
+      </c>
+      <c r="X221" s="8">
+        <v>689.3</v>
+      </c>
+      <c r="Y221" s="10">
+        <v>8.1792810000000003E-4</v>
+      </c>
+      <c r="Z221" s="10">
+        <v>2.8466752E-3</v>
+      </c>
+    </row>
+    <row r="222" spans="1:26" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A222" s="3" t="s">
+        <v>606</v>
+      </c>
+      <c r="B222" s="3" t="s">
+        <v>607</v>
+      </c>
+      <c r="C222" s="3" t="s">
+        <v>602</v>
+      </c>
+      <c r="D222" s="3" t="s">
+        <v>603</v>
+      </c>
+      <c r="E222" s="5">
+        <v>6895</v>
+      </c>
+      <c r="F222" s="6">
+        <v>1337900.5</v>
+      </c>
+      <c r="G222" s="5">
+        <v>4109</v>
+      </c>
+      <c r="H222" s="7">
+        <v>737616</v>
+      </c>
+      <c r="I222" s="8">
+        <v>22545931</v>
+      </c>
+      <c r="J222" s="8">
+        <v>14734049.1200002</v>
+      </c>
+      <c r="K222" s="8">
+        <v>3269.8957215373498</v>
+      </c>
+      <c r="L222" s="8">
+        <v>236.43345582866701</v>
+      </c>
+      <c r="M222" s="9">
+        <v>0.1617260439</v>
+      </c>
+      <c r="N222" s="9">
+        <v>0.62861533439999995</v>
+      </c>
+      <c r="O222" s="8">
+        <v>3098.8848440899201</v>
+      </c>
+      <c r="P222" s="8">
+        <v>2432.94036991965</v>
+      </c>
+      <c r="Q222" s="8">
+        <v>1179120</v>
+      </c>
+      <c r="R222" s="8">
+        <v>971505.06999999203</v>
+      </c>
+      <c r="S222" s="8">
+        <v>171.010877447426</v>
+      </c>
+      <c r="T222" s="8">
+        <v>273.80128443159498</v>
+      </c>
+      <c r="U222" s="8">
+        <v>60</v>
+      </c>
+      <c r="V222" s="8">
+        <v>50</v>
+      </c>
+      <c r="W222" s="8">
+        <v>460</v>
+      </c>
+      <c r="X222" s="8">
+        <v>1010.94</v>
+      </c>
+      <c r="Y222" s="10">
+        <v>7.5849995999999996E-6</v>
+      </c>
+      <c r="Z222" s="10">
+        <v>1.60467E-5</v>
+      </c>
+    </row>
+    <row r="223" spans="1:26" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A223" s="3" t="s">
+        <v>608</v>
+      </c>
+      <c r="B223" s="3" t="s">
+        <v>609</v>
+      </c>
+      <c r="C223" s="3" t="s">
+        <v>602</v>
+      </c>
+      <c r="D223" s="3" t="s">
+        <v>610</v>
+      </c>
+      <c r="E223" s="5">
+        <v>24920</v>
+      </c>
+      <c r="F223" s="6">
+        <v>5824622.5</v>
+      </c>
+      <c r="G223" s="5">
+        <v>9672</v>
+      </c>
+      <c r="H223" s="7">
+        <v>2039617</v>
+      </c>
+      <c r="I223" s="8">
+        <v>97008049.459999993</v>
+      </c>
+      <c r="J223" s="8">
+        <v>40971121.899998002</v>
+      </c>
+      <c r="K223" s="8">
+        <v>3892.7788707865202</v>
+      </c>
+      <c r="L223" s="8">
+        <v>243.84692824650301</v>
+      </c>
+      <c r="M223" s="9">
+        <v>5.7317052899999998E-2</v>
+      </c>
+      <c r="N223" s="9">
+        <v>0.49961861499999999</v>
+      </c>
+      <c r="O223" s="8">
+        <v>3654.9660513643698</v>
+      </c>
+      <c r="P223" s="8">
+        <v>3088.43118176178</v>
+      </c>
+      <c r="Q223" s="8">
+        <v>5926295.46</v>
+      </c>
+      <c r="R223" s="8">
+        <v>2358487.49000018</v>
+      </c>
+      <c r="S223" s="8">
+        <v>237.81281942215099</v>
+      </c>
+      <c r="T223" s="8">
+        <v>314.98902964246702</v>
+      </c>
+      <c r="U223" s="8">
+        <v>114</v>
+      </c>
+      <c r="V223" s="8">
+        <v>84</v>
+      </c>
+      <c r="W223" s="8">
+        <v>579</v>
+      </c>
+      <c r="X223" s="8">
+        <v>1059.3900000000001</v>
+      </c>
+      <c r="Y223" s="10">
+        <v>2.4514751E-6</v>
+      </c>
+      <c r="Z223" s="10">
+        <v>5.9516780999999999E-6</v>
+      </c>
+    </row>
+    <row r="224" spans="1:26" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A224" s="3" t="s">
+        <v>611</v>
+      </c>
+      <c r="B224" s="3" t="s">
+        <v>612</v>
+      </c>
+      <c r="C224" s="3" t="s">
+        <v>602</v>
+      </c>
+      <c r="D224" s="3" t="s">
+        <v>610</v>
+      </c>
+      <c r="E224" s="5">
+        <v>59</v>
+      </c>
+      <c r="F224" s="6">
+        <v>6012</v>
+      </c>
+      <c r="G224" s="5">
+        <v>43</v>
+      </c>
+      <c r="H224" s="7">
+        <v>3809</v>
+      </c>
+      <c r="I224" s="8">
+        <v>110232</v>
+      </c>
+      <c r="J224" s="8">
+        <v>78779.12</v>
+      </c>
+      <c r="K224" s="8">
+        <v>1868.3389830508499</v>
+      </c>
+      <c r="L224" s="8">
+        <v>76.956744186046507</v>
+      </c>
+      <c r="M224" s="9">
+        <v>-0.15821305799999999</v>
+      </c>
+      <c r="N224" s="9">
+        <v>-0.61728453299999997</v>
+      </c>
+      <c r="O224" s="8">
+        <v>1750.5593220338999</v>
+      </c>
+      <c r="P224" s="8">
+        <v>1582.6711627907</v>
+      </c>
+      <c r="Q224" s="8">
+        <v>6949</v>
+      </c>
+      <c r="R224" s="8">
+        <v>3309.14</v>
+      </c>
+      <c r="S224" s="8">
+        <v>117.77966101694901</v>
+      </c>
+      <c r="T224" s="8">
+        <v>148.458051948052</v>
+      </c>
+      <c r="U224" s="8">
+        <v>50</v>
+      </c>
+      <c r="V224" s="8">
+        <v>8.6</v>
+      </c>
+      <c r="W224" s="8">
+        <v>379</v>
+      </c>
+      <c r="X224" s="8">
+        <v>538</v>
+      </c>
+      <c r="Y224" s="10">
+        <v>1.0684707E-3</v>
+      </c>
+      <c r="Z224" s="10">
+        <v>9.7686730000000007E-4</v>
+      </c>
+    </row>
+    <row r="225" spans="1:26" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A225" s="3" t="s">
+        <v>613</v>
+      </c>
+      <c r="B225" s="3" t="s">
+        <v>614</v>
+      </c>
+      <c r="C225" s="3" t="s">
+        <v>602</v>
+      </c>
+      <c r="D225" s="3" t="s">
+        <v>610</v>
+      </c>
+      <c r="E225" s="5">
+        <v>11247</v>
+      </c>
+      <c r="F225" s="6">
+        <v>2173927</v>
+      </c>
+      <c r="G225" s="5">
+        <v>5015</v>
+      </c>
+      <c r="H225" s="7">
+        <v>911798</v>
+      </c>
+      <c r="I225" s="8">
+        <v>29318586.5</v>
+      </c>
+      <c r="J225" s="8">
+        <v>16295987.0900001</v>
+      </c>
+      <c r="K225" s="8">
+        <v>2606.7917222370402</v>
+      </c>
+      <c r="L225" s="8">
+        <v>228.296963110669</v>
+      </c>
+      <c r="M225" s="9">
+        <v>0.16194936870000001</v>
+      </c>
+      <c r="N225" s="9">
+        <v>0.53022397769999996</v>
+      </c>
+      <c r="O225" s="8">
+        <v>2429.0281852938601</v>
+      </c>
+      <c r="P225" s="8">
+        <v>2217.40856829522</v>
+      </c>
+      <c r="Q225" s="8">
+        <v>1999306.5</v>
+      </c>
+      <c r="R225" s="8">
+        <v>1144909.27000001</v>
+      </c>
+      <c r="S225" s="8">
+        <v>177.76353694318499</v>
+      </c>
+      <c r="T225" s="8">
+        <v>275.820326179137</v>
+      </c>
+      <c r="U225" s="8">
+        <v>90</v>
+      </c>
+      <c r="V225" s="8">
+        <v>100</v>
+      </c>
+      <c r="W225" s="8">
+        <v>409</v>
+      </c>
+      <c r="X225" s="8">
+        <v>889.54</v>
+      </c>
+      <c r="Y225" s="10">
+        <v>6.0631687000000002E-6</v>
+      </c>
+      <c r="Z225" s="10">
+        <v>1.40094E-5</v>
+      </c>
+    </row>
+    <row r="226" spans="1:26" ht="28.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A226" s="3" t="s">
+        <v>615</v>
+      </c>
+      <c r="B226" s="3" t="s">
+        <v>616</v>
+      </c>
+      <c r="C226" s="3" t="s">
+        <v>28</v>
+      </c>
+      <c r="D226" s="4" t="s">
+        <v>38</v>
+      </c>
+      <c r="E226" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="F226" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="G226" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="H226" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="I226" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="J226" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="K226" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="L226" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="M226" s="9" t="s">
+        <v>33</v>
+      </c>
+      <c r="N226" s="9" t="s">
+        <v>33</v>
+      </c>
+      <c r="O226" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="P226" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="Q226" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="R226" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="S226" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="T226" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="U226" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="V226" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="W226" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="X226" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="Y226" s="10" t="s">
+        <v>33</v>
+      </c>
+      <c r="Z226" s="10" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="227" spans="1:26" ht="28.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A227" s="3" t="s">
+        <v>617</v>
+      </c>
+      <c r="B227" s="3" t="s">
+        <v>618</v>
+      </c>
+      <c r="C227" s="3" t="s">
+        <v>28</v>
+      </c>
+      <c r="D227" s="4" t="s">
+        <v>29</v>
+      </c>
+      <c r="E227" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="F227" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="G227" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="H227" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="I227" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="J227" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="K227" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="L227" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="M227" s="9" t="s">
+        <v>33</v>
+      </c>
+      <c r="N227" s="9" t="s">
+        <v>33</v>
+      </c>
+      <c r="O227" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="P227" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="Q227" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="R227" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="S227" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="T227" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="U227" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="V227" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="W227" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="X227" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="Y227" s="10" t="s">
+        <v>33</v>
+      </c>
+      <c r="Z227" s="10" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="228" spans="1:26" ht="28.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A228" s="3" t="s">
+        <v>619</v>
+      </c>
+      <c r="B228" s="3" t="s">
+        <v>620</v>
+      </c>
+      <c r="C228" s="3" t="s">
+        <v>28</v>
+      </c>
+      <c r="D228" s="4" t="s">
+        <v>45</v>
+      </c>
+      <c r="E228" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="F228" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="G228" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="H228" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="I228" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="J228" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="K228" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="L228" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="M228" s="9" t="s">
+        <v>33</v>
+      </c>
+      <c r="N228" s="9" t="s">
+        <v>33</v>
+      </c>
+      <c r="O228" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="P228" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="Q228" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="R228" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="S228" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="T228" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="U228" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="V228" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="W228" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="X228" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="Y228" s="10" t="s">
+        <v>33</v>
+      </c>
+      <c r="Z228" s="10" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="229" spans="1:26" ht="28.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A229" s="3" t="s">
+        <v>621</v>
+      </c>
+      <c r="B229" s="3" t="s">
+        <v>622</v>
+      </c>
+      <c r="C229" s="3" t="s">
+        <v>623</v>
+      </c>
+      <c r="D229" s="4" t="s">
+        <v>624</v>
+      </c>
+      <c r="E229" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="F229" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="G229" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="H229" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="I229" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="J229" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="K229" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="L229" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="M229" s="9" t="s">
+        <v>33</v>
+      </c>
+      <c r="N229" s="9" t="s">
+        <v>33</v>
+      </c>
+      <c r="O229" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="P229" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="Q229" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="R229" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="S229" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="T229" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="U229" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="V229" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="W229" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="X229" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="Y229" s="10" t="s">
+        <v>33</v>
+      </c>
+      <c r="Z229" s="10" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="230" spans="1:26" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A230" s="3" t="s">
+        <v>625</v>
+      </c>
+      <c r="B230" s="3" t="s">
+        <v>626</v>
+      </c>
+      <c r="C230" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="D230" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="E230" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="F230" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="G230" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="H230" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="I230" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="J230" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="K230" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="L230" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="M230" s="9" t="s">
+        <v>33</v>
+      </c>
+      <c r="N230" s="9" t="s">
+        <v>33</v>
+      </c>
+      <c r="O230" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="P230" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="Q230" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="R230" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="S230" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="T230" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="U230" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="V230" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="W230" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="X230" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="Y230" s="10" t="s">
+        <v>33</v>
+      </c>
+      <c r="Z230" s="10" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="231" spans="1:26" ht="28.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A231" s="3" t="s">
+        <v>627</v>
+      </c>
+      <c r="B231" s="3" t="s">
+        <v>628</v>
+      </c>
+      <c r="C231" s="3" t="s">
+        <v>28</v>
+      </c>
+      <c r="D231" s="4" t="s">
+        <v>38</v>
+      </c>
+      <c r="E231" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="F231" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="G231" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="H231" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="I231" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="J231" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="K231" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="L231" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="M231" s="9" t="s">
+        <v>33</v>
+      </c>
+      <c r="N231" s="9" t="s">
+        <v>33</v>
+      </c>
+      <c r="O231" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="P231" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="Q231" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="R231" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="S231" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="T231" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="U231" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="V231" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="W231" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="X231" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="Y231" s="10" t="s">
+        <v>33</v>
+      </c>
+      <c r="Z231" s="10" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="232" spans="1:26" ht="28.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A232" s="3" t="s">
+        <v>629</v>
+      </c>
+      <c r="B232" s="3" t="s">
+        <v>630</v>
+      </c>
+      <c r="C232" s="3" t="s">
+        <v>28</v>
+      </c>
+      <c r="D232" s="4" t="s">
+        <v>45</v>
+      </c>
+      <c r="E232" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="F232" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="G232" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="H232" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="I232" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="J232" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="K232" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="L232" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="M232" s="9" t="s">
+        <v>33</v>
+      </c>
+      <c r="N232" s="9" t="s">
+        <v>33</v>
+      </c>
+      <c r="O232" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="P232" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="Q232" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="R232" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="S232" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="T232" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="U232" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="V232" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="W232" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="X232" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="Y232" s="10" t="s">
+        <v>33</v>
+      </c>
+      <c r="Z232" s="10" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="233" spans="1:26" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A233" s="3" t="s">
+        <v>631</v>
+      </c>
+      <c r="B233" s="3" t="s">
+        <v>632</v>
+      </c>
+      <c r="C233" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="D233" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="E233" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="F233" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="G233" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="H233" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="I233" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="J233" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="K233" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="L233" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="M233" s="9" t="s">
+        <v>33</v>
+      </c>
+      <c r="N233" s="9" t="s">
+        <v>33</v>
+      </c>
+      <c r="O233" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="P233" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="Q233" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="R233" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="S233" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="T233" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="U233" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="V233" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="W233" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="X233" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="Y233" s="10" t="s">
+        <v>33</v>
+      </c>
+      <c r="Z233" s="10" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="234" spans="1:26" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A234" s="3" t="s">
+        <v>633</v>
+      </c>
+      <c r="B234" s="3" t="s">
+        <v>634</v>
+      </c>
+      <c r="C234" s="3" t="s">
+        <v>635</v>
+      </c>
+      <c r="D234" s="3" t="s">
+        <v>636</v>
+      </c>
+      <c r="E234" s="5">
+        <v>32</v>
+      </c>
+      <c r="F234" s="6">
+        <v>735</v>
+      </c>
+      <c r="G234" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="H234" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="I234" s="8">
+        <v>988110</v>
+      </c>
+      <c r="J234" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="K234" s="8">
+        <v>30878.4375</v>
+      </c>
+      <c r="L234" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="M234" s="9">
+        <v>-7.3129275999999993E-2</v>
+      </c>
+      <c r="N234" s="9" t="s">
+        <v>33</v>
+      </c>
+      <c r="O234" s="8">
+        <v>29204.46875</v>
+      </c>
+      <c r="P234" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="Q234" s="8">
+        <v>53567</v>
+      </c>
+      <c r="R234" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="S234" s="8">
+        <v>1673.96875</v>
+      </c>
+      <c r="T234" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="U234" s="8">
+        <v>400</v>
+      </c>
+      <c r="V234" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="W234" s="8">
+        <v>5308</v>
+      </c>
+      <c r="X234" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="Y234" s="10">
+        <v>1.6941116999999999E-3</v>
+      </c>
+      <c r="Z234" s="10" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="235" spans="1:26" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A235" s="3" t="s">
+        <v>637</v>
+      </c>
+      <c r="B235" s="3" t="s">
+        <v>638</v>
+      </c>
+      <c r="C235" s="3" t="s">
+        <v>635</v>
+      </c>
+      <c r="D235" s="3" t="s">
+        <v>636</v>
+      </c>
+      <c r="E235" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="F235" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="G235" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="H235" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="I235" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="J235" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="K235" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="L235" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="M235" s="9" t="s">
+        <v>33</v>
+      </c>
+      <c r="N235" s="9" t="s">
+        <v>33</v>
+      </c>
+      <c r="O235" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="P235" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="Q235" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="R235" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="S235" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="T235" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="U235" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="V235" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="W235" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="X235" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="Y235" s="10" t="s">
+        <v>33</v>
+      </c>
+      <c r="Z235" s="10" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="236" spans="1:26" ht="28.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A236" s="3" t="s">
+        <v>639</v>
+      </c>
+      <c r="B236" s="3" t="s">
+        <v>640</v>
+      </c>
+      <c r="C236" s="3" t="s">
+        <v>635</v>
+      </c>
+      <c r="D236" s="4" t="s">
+        <v>641</v>
+      </c>
+      <c r="E236" s="5">
+        <v>92</v>
+      </c>
+      <c r="F236" s="6">
+        <v>705</v>
+      </c>
+      <c r="G236" s="5">
+        <v>15</v>
+      </c>
+      <c r="H236" s="7">
+        <v>103.5</v>
+      </c>
+      <c r="I236" s="8">
+        <v>813004</v>
+      </c>
+      <c r="J236" s="8">
+        <v>140027.06</v>
+      </c>
+      <c r="K236" s="8">
+        <v>8837</v>
+      </c>
+      <c r="L236" s="8">
+        <v>108.503333333333</v>
+      </c>
+      <c r="M236" s="9">
+        <v>4.9179566299999998E-2</v>
+      </c>
+      <c r="N236" s="9">
+        <v>1.00042506E-2</v>
+      </c>
+      <c r="O236" s="8">
+        <v>8099.2717391304404</v>
+      </c>
+      <c r="P236" s="8">
+        <v>7678.2406666666702</v>
+      </c>
+      <c r="Q236" s="8">
+        <v>67871</v>
+      </c>
+      <c r="R236" s="8">
+        <v>1627.55</v>
+      </c>
+      <c r="S236" s="8">
+        <v>737.72826086956502</v>
+      </c>
+      <c r="T236" s="8">
+        <v>128.25396039603999</v>
+      </c>
+      <c r="U236" s="8">
+        <v>195</v>
+      </c>
+      <c r="V236" s="8">
+        <v>10.35</v>
+      </c>
+      <c r="W236" s="8">
+        <v>1877</v>
+      </c>
+      <c r="X236" s="8">
+        <v>300</v>
+      </c>
+      <c r="Y236" s="10">
+        <v>9.0741040000000002E-4</v>
+      </c>
+      <c r="Z236" s="10">
+        <v>7.7487400000000005E-4</v>
+      </c>
+    </row>
+    <row r="237" spans="1:26" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A237" s="3" t="s">
+        <v>642</v>
+      </c>
+      <c r="B237" s="3" t="s">
+        <v>643</v>
+      </c>
+      <c r="C237" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="D237" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="E237" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="F237" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="G237" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="H237" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="I237" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="J237" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="K237" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="L237" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="M237" s="9" t="s">
+        <v>33</v>
+      </c>
+      <c r="N237" s="9" t="s">
+        <v>33</v>
+      </c>
+      <c r="O237" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="P237" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="Q237" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="R237" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="S237" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="T237" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="U237" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="V237" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="W237" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="X237" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="Y237" s="10" t="s">
+        <v>33</v>
+      </c>
+      <c r="Z237" s="10" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="238" spans="1:26" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A238" s="3" t="s">
+        <v>644</v>
+      </c>
+      <c r="B238" s="3" t="s">
+        <v>645</v>
+      </c>
+      <c r="C238" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="D238" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="E238" s="5">
+        <v>16</v>
+      </c>
+      <c r="F238" s="6">
+        <v>102.5</v>
+      </c>
+      <c r="G238" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="H238" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="I238" s="8">
+        <v>124040</v>
+      </c>
+      <c r="J238" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="K238" s="8">
+        <v>7752.5</v>
+      </c>
+      <c r="L238" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="M238" s="9" t="s">
+        <v>33</v>
+      </c>
+      <c r="N238" s="9" t="s">
+        <v>33</v>
+      </c>
+      <c r="O238" s="8">
+        <v>7315.125</v>
+      </c>
+      <c r="P238" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="Q238" s="8">
+        <v>6998</v>
+      </c>
+      <c r="R238" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="S238" s="8">
+        <v>437.375</v>
+      </c>
+      <c r="T238" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="U238" s="8">
+        <v>175</v>
+      </c>
+      <c r="V238" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="W238" s="8">
+        <v>1375</v>
+      </c>
+      <c r="X238" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="Y238" s="10">
+        <v>3.5260803000000001E-3</v>
+      </c>
+      <c r="Z238" s="10" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="239" spans="1:26" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A239" s="3" t="s">
+        <v>646</v>
+      </c>
+      <c r="B239" s="3" t="s">
+        <v>647</v>
+      </c>
+      <c r="C239" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="D239" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="E239" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="F239" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="G239" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="H239" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="I239" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="J239" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="K239" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="L239" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="M239" s="9" t="s">
+        <v>33</v>
+      </c>
+      <c r="N239" s="9" t="s">
+        <v>33</v>
+      </c>
+      <c r="O239" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="P239" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="Q239" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="R239" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="S239" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="T239" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="U239" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="V239" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="W239" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="X239" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="Y239" s="10" t="s">
+        <v>33</v>
+      </c>
+      <c r="Z239" s="10" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="240" spans="1:26" ht="28.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A240" s="3" t="s">
+        <v>648</v>
+      </c>
+      <c r="B240" s="3" t="s">
+        <v>649</v>
+      </c>
+      <c r="C240" s="3" t="s">
+        <v>635</v>
+      </c>
+      <c r="D240" s="4" t="s">
+        <v>650</v>
+      </c>
+      <c r="E240" s="5">
+        <v>626</v>
+      </c>
+      <c r="F240" s="6">
+        <v>10645</v>
+      </c>
+      <c r="G240" s="5">
+        <v>90</v>
+      </c>
+      <c r="H240" s="7">
+        <v>1544</v>
+      </c>
+      <c r="I240" s="8">
+        <v>13864864</v>
+      </c>
+      <c r="J240" s="8">
+        <v>2093279.4</v>
+      </c>
+      <c r="K240" s="8">
+        <v>22148.3450479233</v>
+      </c>
+      <c r="L240" s="8">
+        <v>414.74</v>
+      </c>
+      <c r="M240" s="9">
+        <v>-0.12758972800000001</v>
+      </c>
+      <c r="N240" s="9">
+        <v>0.17658824789999999</v>
+      </c>
+      <c r="O240" s="8">
+        <v>20548.012779552701</v>
+      </c>
+      <c r="P240" s="8">
+        <v>17926.258666666701</v>
+      </c>
+      <c r="Q240" s="8">
+        <v>1001808</v>
+      </c>
+      <c r="R240" s="8">
+        <v>37326.6</v>
+      </c>
+      <c r="S240" s="8">
+        <v>1600.3322683706101</v>
+      </c>
+      <c r="T240" s="8">
+        <v>476.86975450081701</v>
+      </c>
+      <c r="U240" s="8">
+        <v>255</v>
+      </c>
+      <c r="V240" s="8">
+        <v>175</v>
+      </c>
+      <c r="W240" s="8">
+        <v>5282</v>
+      </c>
+      <c r="X240" s="8">
+        <v>1186.48</v>
+      </c>
+      <c r="Y240" s="10">
+        <v>1.154236E-4</v>
+      </c>
+      <c r="Z240" s="10">
+        <v>1.9812930000000001E-4</v>
+      </c>
+    </row>
+    <row r="241" spans="1:26" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A241" s="3" t="s">
+        <v>651</v>
+      </c>
+      <c r="B241" s="3" t="s">
+        <v>652</v>
+      </c>
+      <c r="C241" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="D241" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="E241" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="F241" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="G241" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="H241" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="I241" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="J241" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="K241" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="L241" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="M241" s="9" t="s">
+        <v>33</v>
+      </c>
+      <c r="N241" s="9" t="s">
+        <v>33</v>
+      </c>
+      <c r="O241" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="P241" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="Q241" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="R241" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="S241" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="T241" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="U241" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="V241" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="W241" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="X241" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="Y241" s="10" t="s">
+        <v>33</v>
+      </c>
+      <c r="Z241" s="10" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="242" spans="1:26" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A242" s="3" t="s">
+        <v>653</v>
+      </c>
+      <c r="B242" s="3" t="s">
+        <v>654</v>
+      </c>
+      <c r="C242" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="D242" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="E242" s="5">
+        <v>42</v>
+      </c>
+      <c r="F242" s="6">
+        <v>293</v>
+      </c>
+      <c r="G242" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="H242" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="I242" s="8">
+        <v>394561</v>
+      </c>
+      <c r="J242" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="K242" s="8">
+        <v>9394.3095238095302</v>
+      </c>
+      <c r="L242" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="M242" s="9" t="s">
+        <v>33</v>
+      </c>
+      <c r="N242" s="9" t="s">
+        <v>33</v>
+      </c>
+      <c r="O242" s="8">
+        <v>8731.6666666666697</v>
+      </c>
+      <c r="P242" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="Q242" s="8">
+        <v>27831</v>
+      </c>
+      <c r="R242" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="S242" s="8">
+        <v>662.642857142857</v>
+      </c>
+      <c r="T242" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="U242" s="8">
+        <v>125</v>
+      </c>
+      <c r="V242" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="W242" s="8">
+        <v>2520</v>
+      </c>
+      <c r="X242" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="Y242" s="10">
+        <v>1.6794434E-3</v>
+      </c>
+      <c r="Z242" s="10" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="243" spans="1:26" ht="28.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A243" s="3" t="s">
+        <v>655</v>
+      </c>
+      <c r="B243" s="3" t="s">
+        <v>656</v>
+      </c>
+      <c r="C243" s="3" t="s">
+        <v>635</v>
+      </c>
+      <c r="D243" s="4" t="s">
+        <v>650</v>
+      </c>
+      <c r="E243" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="F243" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="G243" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="H243" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="I243" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="J243" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="K243" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="L243" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="M243" s="9" t="s">
+        <v>33</v>
+      </c>
+      <c r="N243" s="9" t="s">
+        <v>33</v>
+      </c>
+      <c r="O243" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="P243" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="Q243" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="R243" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="S243" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="T243" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="U243" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="V243" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="W243" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="X243" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="Y243" s="10" t="s">
+        <v>33</v>
+      </c>
+      <c r="Z243" s="10" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="244" spans="1:26" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A244" s="3" t="s">
+        <v>657</v>
+      </c>
+      <c r="B244" s="3" t="s">
+        <v>658</v>
+      </c>
+      <c r="C244" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="D244" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="E244" s="5">
+        <v>143</v>
+      </c>
+      <c r="F244" s="6">
+        <v>1786</v>
+      </c>
+      <c r="G244" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="H244" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="I244" s="8">
+        <v>2438578</v>
+      </c>
+      <c r="J244" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="K244" s="8">
+        <v>17052.993006993001</v>
+      </c>
+      <c r="L244" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="M244" s="9" t="s">
+        <v>33</v>
+      </c>
+      <c r="N244" s="9" t="s">
+        <v>33</v>
+      </c>
+      <c r="O244" s="8">
+        <v>15728.3286713287</v>
+      </c>
+      <c r="P244" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="Q244" s="8">
+        <v>189427</v>
+      </c>
+      <c r="R244" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="S244" s="8">
+        <v>1324.6643356643399</v>
+      </c>
+      <c r="T244" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="U244" s="8">
+        <v>200</v>
+      </c>
+      <c r="V244" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="W244" s="8">
+        <v>5047</v>
+      </c>
+      <c r="X244" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="Y244" s="10">
+        <v>5.4321179999999999E-4</v>
+      </c>
+      <c r="Z244" s="10" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="245" spans="1:26" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A245" s="3" t="s">
+        <v>659</v>
+      </c>
+      <c r="B245" s="3" t="s">
+        <v>660</v>
+      </c>
+      <c r="C245" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="D245" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="E245" s="5">
+        <v>122</v>
+      </c>
+      <c r="F245" s="6">
+        <v>1628</v>
+      </c>
+      <c r="G245" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="H245" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="I245" s="8">
+        <v>2211362</v>
+      </c>
+      <c r="J245" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="K245" s="8">
+        <v>18125.9180327869</v>
+      </c>
+      <c r="L245" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="M245" s="9" t="s">
+        <v>33</v>
+      </c>
+      <c r="N245" s="9" t="s">
+        <v>33</v>
+      </c>
+      <c r="O245" s="8">
+        <v>16983.9672131148</v>
+      </c>
+      <c r="P245" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="Q245" s="8">
+        <v>139318</v>
+      </c>
+      <c r="R245" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="S245" s="8">
+        <v>1141.9508196721299</v>
+      </c>
+      <c r="T245" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="U245" s="8">
+        <v>187.5</v>
+      </c>
+      <c r="V245" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="W245" s="8">
+        <v>5165</v>
+      </c>
+      <c r="X245" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="Y245" s="10">
+        <v>5.1640159999999998E-4</v>
+      </c>
+      <c r="Z245" s="10" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="246" spans="1:26" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A246" s="3" t="s">
+        <v>661</v>
+      </c>
+      <c r="B246" s="3" t="s">
+        <v>662</v>
+      </c>
+      <c r="C246" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="D246" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="E246" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="F246" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="G246" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="H246" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="I246" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="J246" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="K246" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="L246" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="M246" s="9" t="s">
+        <v>33</v>
+      </c>
+      <c r="N246" s="9" t="s">
+        <v>33</v>
+      </c>
+      <c r="O246" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="P246" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="Q246" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="R246" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="S246" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="T246" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="U246" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="V246" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="W246" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="X246" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="Y246" s="10" t="s">
+        <v>33</v>
+      </c>
+      <c r="Z246" s="10" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="247" spans="1:26" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A247" s="3" t="s">
+        <v>663</v>
+      </c>
+      <c r="B247" s="3" t="s">
+        <v>664</v>
+      </c>
+      <c r="C247" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="D247" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="E247" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="F247" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="G247" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="H247" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="I247" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="J247" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="K247" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="L247" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="M247" s="9" t="s">
+        <v>33</v>
+      </c>
+      <c r="N247" s="9" t="s">
+        <v>33</v>
+      </c>
+      <c r="O247" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="P247" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="Q247" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="R247" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="S247" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="T247" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="U247" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="V247" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="W247" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="X247" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="Y247" s="10" t="s">
+        <v>33</v>
+      </c>
+      <c r="Z247" s="10" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="248" spans="1:26" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A248" s="3" t="s">
+        <v>665</v>
+      </c>
+      <c r="B248" s="3" t="s">
+        <v>666</v>
+      </c>
+      <c r="C248" s="3" t="s">
+        <v>667</v>
+      </c>
+      <c r="D248" s="3" t="s">
+        <v>668</v>
+      </c>
+      <c r="E248" s="5">
+        <v>18</v>
+      </c>
+      <c r="F248" s="6">
+        <v>21855</v>
+      </c>
+      <c r="G248" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="H248" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="I248" s="8">
+        <v>68077</v>
+      </c>
+      <c r="J248" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="K248" s="8">
+        <v>3782.0555555555602</v>
+      </c>
+      <c r="L248" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="M248" s="9">
+        <v>7.9764623800000004E-2</v>
+      </c>
+      <c r="N248" s="9" t="s">
+        <v>33</v>
+      </c>
+      <c r="O248" s="8">
+        <v>3612.0555555555602</v>
+      </c>
+      <c r="P248" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="Q248" s="8">
+        <v>3060</v>
+      </c>
+      <c r="R248" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="S248" s="8">
+        <v>170</v>
+      </c>
+      <c r="T248" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="U248" s="8">
+        <v>44.5</v>
+      </c>
+      <c r="V248" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="W248" s="8">
+        <v>845</v>
+      </c>
+      <c r="X248" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="Y248" s="10">
+        <v>2.4971722999999999E-3</v>
+      </c>
+      <c r="Z248" s="10" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="249" spans="1:26" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A249" s="3" t="s">
+        <v>669</v>
+      </c>
+      <c r="B249" s="3" t="s">
+        <v>670</v>
+      </c>
+      <c r="C249" s="3" t="s">
+        <v>667</v>
+      </c>
+      <c r="D249" s="3" t="s">
+        <v>671</v>
+      </c>
+      <c r="E249" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="F249" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="G249" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="H249" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="I249" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="J249" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="K249" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="L249" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="M249" s="9" t="s">
+        <v>33</v>
+      </c>
+      <c r="N249" s="9" t="s">
+        <v>33</v>
+      </c>
+      <c r="O249" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="P249" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="Q249" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="R249" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="S249" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="T249" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="U249" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="V249" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="W249" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="X249" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="Y249" s="10" t="s">
+        <v>33</v>
+      </c>
+      <c r="Z249" s="10" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="250" spans="1:26" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A250" s="3" t="s">
+        <v>672</v>
+      </c>
+      <c r="B250" s="3" t="s">
+        <v>673</v>
+      </c>
+      <c r="C250" s="3" t="s">
+        <v>667</v>
+      </c>
+      <c r="D250" s="3" t="s">
+        <v>671</v>
+      </c>
+      <c r="E250" s="5">
+        <v>16</v>
+      </c>
+      <c r="F250" s="6">
+        <v>5282</v>
+      </c>
+      <c r="G250" s="5">
+        <v>17</v>
+      </c>
+      <c r="H250" s="7">
+        <v>4808</v>
+      </c>
+      <c r="I250" s="8">
+        <v>34949</v>
+      </c>
+      <c r="J250" s="8">
+        <v>45470.67</v>
+      </c>
+      <c r="K250" s="8">
+        <v>2184.3125</v>
+      </c>
+      <c r="L250" s="8">
+        <v>115.97823529411799</v>
+      </c>
+      <c r="M250" s="9">
+        <v>-0.211848544</v>
+      </c>
+      <c r="N250" s="9">
+        <v>-0.138793006</v>
+      </c>
+      <c r="O250" s="8">
+        <v>2015.125</v>
+      </c>
+      <c r="P250" s="8">
+        <v>2258.9994117647102</v>
+      </c>
+      <c r="Q250" s="8">
+        <v>2707</v>
+      </c>
+      <c r="R250" s="8">
+        <v>1971.63</v>
+      </c>
+      <c r="S250" s="8">
+        <v>169.1875</v>
+      </c>
+      <c r="T250" s="8">
+        <v>82.161346153846196</v>
+      </c>
+      <c r="U250" s="8">
+        <v>30</v>
+      </c>
+      <c r="V250" s="8">
+        <v>5.6749999999999998</v>
+      </c>
+      <c r="W250" s="8">
+        <v>689</v>
+      </c>
+      <c r="X250" s="8">
+        <v>188</v>
+      </c>
+      <c r="Y250" s="10">
+        <v>4.8409826E-3</v>
+      </c>
+      <c r="Z250" s="10">
+        <v>2.5506164E-3</v>
+      </c>
+    </row>
+    <row r="251" spans="1:26" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A251" s="3" t="s">
+        <v>674</v>
+      </c>
+      <c r="B251" s="3" t="s">
+        <v>675</v>
+      </c>
+      <c r="C251" s="3" t="s">
+        <v>667</v>
+      </c>
+      <c r="D251" s="3" t="s">
+        <v>671</v>
+      </c>
+      <c r="E251" s="5">
+        <v>420</v>
+      </c>
+      <c r="F251" s="6">
+        <v>132903</v>
+      </c>
+      <c r="G251" s="5">
+        <v>343</v>
+      </c>
+      <c r="H251" s="7">
+        <v>114168</v>
+      </c>
+      <c r="I251" s="8">
+        <v>1045724</v>
+      </c>
+      <c r="J251" s="8">
+        <v>1066795.67</v>
+      </c>
+      <c r="K251" s="8">
+        <v>2489.8190476190498</v>
+      </c>
+      <c r="L251" s="8">
+        <v>177.500320699708</v>
+      </c>
+      <c r="M251" s="9">
+        <v>-0.25916301600000002</v>
+      </c>
+      <c r="N251" s="9">
+        <v>0.92956727110000004</v>
+      </c>
+      <c r="O251" s="8">
+        <v>2333.7952380952402</v>
+      </c>
+      <c r="P251" s="8">
+        <v>2278.0386297376099</v>
+      </c>
+      <c r="Q251" s="8">
+        <v>65530</v>
+      </c>
+      <c r="R251" s="8">
+        <v>60882.61</v>
+      </c>
+      <c r="S251" s="8">
+        <v>156.02380952381</v>
+      </c>
+      <c r="T251" s="8">
+        <v>186.915503355705</v>
+      </c>
+      <c r="U251" s="8">
+        <v>50</v>
+      </c>
+      <c r="V251" s="8">
+        <v>31.05</v>
+      </c>
+      <c r="W251" s="8">
+        <v>413.5</v>
+      </c>
+      <c r="X251" s="8">
+        <v>652.36</v>
+      </c>
+      <c r="Y251" s="10">
+        <v>1.4920170000000001E-4</v>
+      </c>
+      <c r="Z251" s="10">
+        <v>1.663864E-4</v>
+      </c>
+    </row>
+    <row r="252" spans="1:26" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A252" s="3" t="s">
+        <v>676</v>
+      </c>
+      <c r="B252" s="3" t="s">
+        <v>677</v>
+      </c>
+      <c r="C252" s="3" t="s">
+        <v>667</v>
+      </c>
+      <c r="D252" s="3" t="s">
+        <v>671</v>
+      </c>
+      <c r="E252" s="5">
+        <v>969</v>
+      </c>
+      <c r="F252" s="6">
+        <v>369927</v>
+      </c>
+      <c r="G252" s="5">
+        <v>809</v>
+      </c>
+      <c r="H252" s="7">
+        <v>276221</v>
+      </c>
+      <c r="I252" s="8">
+        <v>2955278</v>
+      </c>
+      <c r="J252" s="8">
+        <v>2596886.8200000199</v>
+      </c>
+      <c r="K252" s="8">
+        <v>3049.8224974200202</v>
+      </c>
+      <c r="L252" s="8">
+        <v>220.48283065513101</v>
+      </c>
+      <c r="M252" s="9">
+        <v>-0.13813857800000001</v>
+      </c>
+      <c r="N252" s="9">
+        <v>0.2389881714</v>
+      </c>
+      <c r="O252" s="8">
+        <v>2811.5789473684199</v>
+      </c>
+      <c r="P252" s="8">
+        <v>2337.4751421507999</v>
+      </c>
+      <c r="Q252" s="8">
+        <v>230858</v>
+      </c>
+      <c r="R252" s="8">
+        <v>178370.610000001</v>
+      </c>
+      <c r="S252" s="8">
+        <v>238.24355005160001</v>
+      </c>
+      <c r="T252" s="8">
+        <v>331.60303888024703</v>
+      </c>
+      <c r="U252" s="8">
+        <v>80</v>
+      </c>
+      <c r="V252" s="8">
+        <v>93.15</v>
+      </c>
+      <c r="W252" s="8">
+        <v>646</v>
+      </c>
+      <c r="X252" s="8">
+        <v>1139.92</v>
+      </c>
+      <c r="Y252" s="10">
+        <v>8.0616299999999996E-5</v>
+      </c>
+      <c r="Z252" s="10">
+        <v>8.4902700000000003E-5</v>
+      </c>
+    </row>
+    <row r="253" spans="1:26" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A253" s="3" t="s">
+        <v>678</v>
+      </c>
+      <c r="B253" s="3" t="s">
+        <v>679</v>
+      </c>
+      <c r="C253" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="D253" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="E253" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="F253" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="G253" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="H253" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="I253" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="J253" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="K253" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="L253" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="M253" s="9" t="s">
+        <v>33</v>
+      </c>
+      <c r="N253" s="9" t="s">
+        <v>33</v>
+      </c>
+      <c r="O253" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="P253" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="Q253" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="R253" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="S253" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="T253" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="U253" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="V253" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="W253" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="X253" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="Y253" s="10" t="s">
+        <v>33</v>
+      </c>
+      <c r="Z253" s="10" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="254" spans="1:26" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A254" s="3" t="s">
+        <v>680</v>
+      </c>
+      <c r="B254" s="3" t="s">
+        <v>681</v>
+      </c>
+      <c r="C254" s="3" t="s">
+        <v>667</v>
+      </c>
+      <c r="D254" s="3" t="s">
+        <v>682</v>
+      </c>
+      <c r="E254" s="5">
+        <v>18</v>
+      </c>
+      <c r="F254" s="6">
+        <v>2190</v>
+      </c>
+      <c r="G254" s="5">
+        <v>15</v>
+      </c>
+      <c r="H254" s="7">
+        <v>2258</v>
+      </c>
+      <c r="I254" s="8">
+        <v>34143</v>
+      </c>
+      <c r="J254" s="8">
+        <v>40915.050000000003</v>
+      </c>
+      <c r="K254" s="8">
+        <v>1896.8333333333301</v>
+      </c>
+      <c r="L254" s="8">
+        <v>281.374666666667</v>
+      </c>
+      <c r="M254" s="9">
+        <v>-0.40215373799999998</v>
+      </c>
+      <c r="N254" s="9">
+        <v>-0.422762256</v>
+      </c>
+      <c r="O254" s="8">
+        <v>1748.3888888888901</v>
+      </c>
+      <c r="P254" s="8">
+        <v>1516.47933333333</v>
+      </c>
+      <c r="Q254" s="8">
+        <v>2672</v>
+      </c>
+      <c r="R254" s="8">
+        <v>4220.62</v>
+      </c>
+      <c r="S254" s="8">
+        <v>148.444444444444</v>
+      </c>
+      <c r="T254" s="8">
+        <v>570.9</v>
+      </c>
+      <c r="U254" s="8">
+        <v>11</v>
+      </c>
+      <c r="V254" s="8">
+        <v>150</v>
+      </c>
+      <c r="W254" s="8">
+        <v>698</v>
+      </c>
+      <c r="X254" s="8">
+        <v>1778.33</v>
+      </c>
+      <c r="Y254" s="10">
+        <v>4.347727E-3</v>
+      </c>
+      <c r="Z254" s="10">
+        <v>6.8770456999999998E-3</v>
+      </c>
+    </row>
+    <row r="255" spans="1:26" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A255" s="3" t="s">
+        <v>683</v>
+      </c>
+      <c r="B255" s="3" t="s">
+        <v>684</v>
+      </c>
+      <c r="C255" s="3" t="s">
+        <v>667</v>
+      </c>
+      <c r="D255" s="3" t="s">
+        <v>682</v>
+      </c>
+      <c r="E255" s="5">
+        <v>2426</v>
+      </c>
+      <c r="F255" s="6">
+        <v>563073</v>
+      </c>
+      <c r="G255" s="5">
+        <v>2713</v>
+      </c>
+      <c r="H255" s="7">
+        <v>540251</v>
+      </c>
+      <c r="I255" s="8">
+        <v>8652046</v>
+      </c>
+      <c r="J255" s="8">
+        <v>10118336.720000001</v>
+      </c>
+      <c r="K255" s="8">
+        <v>3566.3833470733698</v>
+      </c>
+      <c r="L255" s="8">
+        <v>366.07301511242099</v>
+      </c>
+      <c r="M255" s="9">
+        <v>-0.26110045100000001</v>
+      </c>
+      <c r="N255" s="9">
+        <v>5.7254550699999997E-2</v>
+      </c>
+      <c r="O255" s="8">
+        <v>3246.9917559769201</v>
+      </c>
+      <c r="P255" s="8">
+        <v>2447.9841172134402</v>
+      </c>
+      <c r="Q255" s="8">
+        <v>774844</v>
+      </c>
+      <c r="R255" s="8">
+        <v>993156.08999999706</v>
+      </c>
+      <c r="S255" s="8">
+        <v>319.39159109645499</v>
+      </c>
+      <c r="T255" s="8">
+        <v>508.502004723943</v>
+      </c>
+      <c r="U255" s="8">
+        <v>120</v>
+      </c>
+      <c r="V255" s="8">
+        <v>250</v>
+      </c>
+      <c r="W255" s="8">
+        <v>995</v>
+      </c>
+      <c r="X255" s="8">
+        <v>1326.73</v>
+      </c>
+      <c r="Y255" s="10">
+        <v>3.6915200000000002E-5</v>
+      </c>
+      <c r="Z255" s="10">
+        <v>3.6179200000000001E-5</v>
+      </c>
+    </row>
+    <row r="256" spans="1:26" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A256" s="3" t="s">
+        <v>685</v>
+      </c>
+      <c r="B256" s="3" t="s">
+        <v>686</v>
+      </c>
+      <c r="C256" s="3" t="s">
+        <v>667</v>
+      </c>
+      <c r="D256" s="3" t="s">
+        <v>682</v>
+      </c>
+      <c r="E256" s="5">
+        <v>857</v>
+      </c>
+      <c r="F256" s="6">
+        <v>179413</v>
+      </c>
+      <c r="G256" s="5">
+        <v>1206</v>
+      </c>
+      <c r="H256" s="7">
+        <v>246600</v>
+      </c>
+      <c r="I256" s="8">
+        <v>2851682</v>
+      </c>
+      <c r="J256" s="8">
+        <v>4478809.8600000199</v>
+      </c>
+      <c r="K256" s="8">
+        <v>3327.5169194865798</v>
+      </c>
+      <c r="L256" s="8">
+        <v>379.722023217247</v>
+      </c>
+      <c r="M256" s="9">
+        <v>-0.180366732</v>
+      </c>
+      <c r="N256" s="9">
+        <v>-2.5073134E-2</v>
+      </c>
+      <c r="O256" s="8">
+        <v>3035.78879813302</v>
+      </c>
+      <c r="P256" s="8">
+        <v>2288.32804311773</v>
+      </c>
+      <c r="Q256" s="8">
+        <v>250011</v>
+      </c>
+      <c r="R256" s="8">
+        <v>457944.76</v>
+      </c>
+      <c r="S256" s="8">
+        <v>291.728121353559</v>
+      </c>
+      <c r="T256" s="8">
+        <v>460.23225813008003</v>
+      </c>
+      <c r="U256" s="8">
+        <v>105</v>
+      </c>
+      <c r="V256" s="8">
+        <v>210</v>
+      </c>
+      <c r="W256" s="8">
+        <v>868</v>
+      </c>
+      <c r="X256" s="8">
+        <v>1260.47</v>
+      </c>
+      <c r="Y256" s="10">
+        <v>1.0230039999999999E-4</v>
+      </c>
+      <c r="Z256" s="10">
+        <v>8.4781899999999995E-5</v>
+      </c>
+    </row>
+    <row r="257" spans="1:26" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A257" s="3" t="s">
+        <v>687</v>
+      </c>
+      <c r="B257" s="3" t="s">
+        <v>688</v>
+      </c>
+      <c r="C257" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="D257" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="E257" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="F257" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="G257" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="H257" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="I257" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="J257" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="K257" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="L257" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="M257" s="9" t="s">
+        <v>33</v>
+      </c>
+      <c r="N257" s="9" t="s">
+        <v>33</v>
+      </c>
+      <c r="O257" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="P257" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="Q257" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="R257" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="S257" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="T257" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="U257" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="V257" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="W257" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="X257" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="Y257" s="10" t="s">
+        <v>33</v>
+      </c>
+      <c r="Z257" s="10" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="258" spans="1:26" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A258" s="3" t="s">
+        <v>689</v>
+      </c>
+      <c r="B258" s="3" t="s">
+        <v>690</v>
+      </c>
+      <c r="C258" s="3" t="s">
+        <v>667</v>
+      </c>
+      <c r="D258" s="3" t="s">
+        <v>691</v>
+      </c>
+      <c r="E258" s="5">
+        <v>64</v>
+      </c>
+      <c r="F258" s="6">
+        <v>9508</v>
+      </c>
+      <c r="G258" s="5">
+        <v>56</v>
+      </c>
+      <c r="H258" s="7">
+        <v>8857</v>
+      </c>
+      <c r="I258" s="8">
+        <v>161101</v>
+      </c>
+      <c r="J258" s="8">
+        <v>166587.92000000001</v>
+      </c>
+      <c r="K258" s="8">
+        <v>2517.203125</v>
+      </c>
+      <c r="L258" s="8">
+        <v>205.838214285715</v>
+      </c>
+      <c r="M258" s="9">
+        <v>-1.457635E-2</v>
+      </c>
+      <c r="N258" s="9">
+        <v>0.27922725999999998</v>
+      </c>
+      <c r="O258" s="8">
+        <v>2406.34375</v>
+      </c>
+      <c r="P258" s="8">
+        <v>2266.5391071428598</v>
+      </c>
+      <c r="Q258" s="8">
+        <v>7095</v>
+      </c>
+      <c r="R258" s="8">
+        <v>11526.94</v>
+      </c>
+      <c r="S258" s="8">
+        <v>110.859375</v>
+      </c>
+      <c r="T258" s="8">
+        <v>322.50745341614902</v>
+      </c>
+      <c r="U258" s="8">
+        <v>31.5</v>
+      </c>
+      <c r="V258" s="8">
+        <v>41.4</v>
+      </c>
+      <c r="W258" s="8">
+        <v>340</v>
+      </c>
+      <c r="X258" s="8">
+        <v>1097.1400000000001</v>
+      </c>
+      <c r="Y258" s="10">
+        <v>6.8813589999999997E-4</v>
+      </c>
+      <c r="Z258" s="10">
+        <v>1.2356131E-3</v>
+      </c>
+    </row>
+    <row r="259" spans="1:26" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A259" s="3" t="s">
+        <v>692</v>
+      </c>
+      <c r="B259" s="3" t="s">
+        <v>693</v>
+      </c>
+      <c r="C259" s="3" t="s">
+        <v>667</v>
+      </c>
+      <c r="D259" s="3" t="s">
+        <v>691</v>
+      </c>
+      <c r="E259" s="5">
+        <v>13918</v>
+      </c>
+      <c r="F259" s="6">
+        <v>3809893</v>
+      </c>
+      <c r="G259" s="5">
+        <v>10748</v>
+      </c>
+      <c r="H259" s="7">
+        <v>2577300</v>
+      </c>
+      <c r="I259" s="8">
+        <v>59650334</v>
+      </c>
+      <c r="J259" s="8">
+        <v>48425278.950002901</v>
+      </c>
+      <c r="K259" s="8">
+        <v>4285.8409254203198</v>
+      </c>
+      <c r="L259" s="8">
+        <v>469.71888258280399</v>
+      </c>
+      <c r="M259" s="9">
+        <v>-0.20980415499999999</v>
+      </c>
+      <c r="N259" s="9">
+        <v>9.7559214899999996E-2</v>
+      </c>
+      <c r="O259" s="8">
+        <v>3882.1905446184801</v>
+      </c>
+      <c r="P259" s="8">
+        <v>2921.6159899517402</v>
+      </c>
+      <c r="Q259" s="8">
+        <v>5618006</v>
+      </c>
+      <c r="R259" s="8">
+        <v>5048538.5499999803</v>
+      </c>
+      <c r="S259" s="8">
+        <v>403.65038080183899</v>
+      </c>
+      <c r="T259" s="8">
+        <v>571.77322665905399</v>
+      </c>
+      <c r="U259" s="8">
+        <v>200</v>
+      </c>
+      <c r="V259" s="8">
+        <v>320</v>
+      </c>
+      <c r="W259" s="8">
+        <v>1141</v>
+      </c>
+      <c r="X259" s="8">
+        <v>1416.31</v>
+      </c>
+      <c r="Y259" s="10">
+        <v>6.7669425E-6</v>
+      </c>
+      <c r="Z259" s="10">
+        <v>9.6998694E-6</v>
+      </c>
+    </row>
+    <row r="260" spans="1:26" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A260" s="3" t="s">
+        <v>694</v>
+      </c>
+      <c r="B260" s="3" t="s">
+        <v>695</v>
+      </c>
+      <c r="C260" s="3" t="s">
+        <v>667</v>
+      </c>
+      <c r="D260" s="3" t="s">
+        <v>691</v>
+      </c>
+      <c r="E260" s="5">
+        <v>744</v>
+      </c>
+      <c r="F260" s="6">
+        <v>143322</v>
+      </c>
+      <c r="G260" s="5">
+        <v>1255</v>
+      </c>
+      <c r="H260" s="7">
+        <v>289356</v>
+      </c>
+      <c r="I260" s="8">
+        <v>1905232</v>
+      </c>
+      <c r="J260" s="8">
+        <v>5124331.4400000097</v>
+      </c>
+      <c r="K260" s="8">
+        <v>2560.79569892473</v>
+      </c>
+      <c r="L260" s="8">
+        <v>444.68837450199197</v>
+      </c>
+      <c r="M260" s="9">
+        <v>0.1234209161</v>
+      </c>
+      <c r="N260" s="9">
+        <v>0.46265060130000002</v>
+      </c>
+      <c r="O260" s="8">
+        <v>2360.7177419354798</v>
+      </c>
+      <c r="P260" s="8">
+        <v>2466.5534501991901</v>
+      </c>
+      <c r="Q260" s="8">
+        <v>148858</v>
+      </c>
+      <c r="R260" s="8">
+        <v>558083.91</v>
+      </c>
+      <c r="S260" s="8">
+        <v>200.07795698924701</v>
+      </c>
+      <c r="T260" s="8">
+        <v>552.73148947799905</v>
+      </c>
+      <c r="U260" s="8">
+        <v>75</v>
+      </c>
+      <c r="V260" s="8">
+        <v>360</v>
+      </c>
+      <c r="W260" s="8">
+        <v>652</v>
+      </c>
+      <c r="X260" s="8">
+        <v>1344.77</v>
+      </c>
+      <c r="Y260" s="10">
+        <v>1.05015E-4</v>
+      </c>
+      <c r="Z260" s="10">
+        <v>8.6779800000000006E-5</v>
+      </c>
+    </row>
+    <row r="261" spans="1:26" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A261" s="3" t="s">
+        <v>696</v>
+      </c>
+      <c r="B261" s="3" t="s">
+        <v>697</v>
+      </c>
+      <c r="C261" s="3" t="s">
+        <v>667</v>
+      </c>
+      <c r="D261" s="3" t="s">
+        <v>691</v>
+      </c>
+      <c r="E261" s="5">
+        <v>4101</v>
+      </c>
+      <c r="F261" s="6">
+        <v>1035725</v>
+      </c>
+      <c r="G261" s="5">
+        <v>3770</v>
+      </c>
+      <c r="H261" s="7">
+        <v>850206</v>
+      </c>
+      <c r="I261" s="8">
+        <v>16657480</v>
+      </c>
+      <c r="J261" s="8">
+        <v>15683534.400000401</v>
+      </c>
+      <c r="K261" s="8">
+        <v>4061.8093148012699</v>
+      </c>
+      <c r="L261" s="8">
+        <v>369.77391511936099</v>
+      </c>
+      <c r="M261" s="9">
+        <v>-0.15685753699999999</v>
+      </c>
+      <c r="N261" s="9">
+        <v>-4.3692560000000002E-3</v>
+      </c>
+      <c r="O261" s="8">
+        <v>3731.8873445501099</v>
+      </c>
+      <c r="P261" s="8">
+        <v>2706.1290424403601</v>
+      </c>
+      <c r="Q261" s="8">
+        <v>1353010</v>
+      </c>
+      <c r="R261" s="8">
+        <v>1394047.6599999899</v>
+      </c>
+      <c r="S261" s="8">
+        <v>329.92197025115797</v>
+      </c>
+      <c r="T261" s="8">
+        <v>377.35079460358799</v>
+      </c>
+      <c r="U261" s="8">
+        <v>150</v>
+      </c>
+      <c r="V261" s="8">
+        <v>106.245</v>
+      </c>
+      <c r="W261" s="8">
+        <v>896</v>
+      </c>
+      <c r="X261" s="8">
+        <v>1256.8</v>
+      </c>
+      <c r="Y261" s="10">
+        <v>1.98062E-5</v>
+      </c>
+      <c r="Z261" s="10">
+        <v>2.3577199999999998E-5</v>
+      </c>
+    </row>
+    <row r="262" spans="1:26" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A262" s="3" t="s">
+        <v>698</v>
+      </c>
+      <c r="B262" s="3" t="s">
+        <v>699</v>
+      </c>
+      <c r="C262" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="D262" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="E262" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="F262" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="G262" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="H262" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="I262" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="J262" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="K262" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="L262" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="M262" s="9" t="s">
+        <v>33</v>
+      </c>
+      <c r="N262" s="9" t="s">
+        <v>33</v>
+      </c>
+      <c r="O262" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="P262" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="Q262" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="R262" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="S262" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="T262" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="U262" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="V262" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="W262" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="X262" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="Y262" s="10" t="s">
+        <v>33</v>
+      </c>
+      <c r="Z262" s="10" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="263" spans="1:26" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A263" s="3" t="s">
+        <v>700</v>
+      </c>
+      <c r="B263" s="3" t="s">
+        <v>701</v>
+      </c>
+      <c r="C263" s="3" t="s">
+        <v>667</v>
+      </c>
+      <c r="D263" s="3" t="s">
+        <v>702</v>
+      </c>
+      <c r="E263" s="5">
+        <v>12</v>
+      </c>
+      <c r="F263" s="6">
+        <v>1369</v>
+      </c>
+      <c r="G263" s="5">
+        <v>15</v>
+      </c>
+      <c r="H263" s="7">
+        <v>939</v>
+      </c>
+      <c r="I263" s="8">
+        <v>25347</v>
+      </c>
+      <c r="J263" s="8">
+        <v>16901.919999999998</v>
+      </c>
+      <c r="K263" s="8">
+        <v>2112.25</v>
+      </c>
+      <c r="L263" s="8">
+        <v>44.026000000000003</v>
+      </c>
+      <c r="M263" s="9">
+        <v>0.1213502035</v>
+      </c>
+      <c r="N263" s="9">
+        <v>-0.25396512199999999</v>
+      </c>
+      <c r="O263" s="8">
+        <v>2010.4166666666699</v>
+      </c>
+      <c r="P263" s="8">
+        <v>919.10666666666702</v>
+      </c>
+      <c r="Q263" s="8">
+        <v>1222</v>
+      </c>
+      <c r="R263" s="8">
+        <v>660.39</v>
+      </c>
+      <c r="S263" s="8">
+        <v>101.833333333333</v>
+      </c>
+      <c r="T263" s="8">
+        <v>65.066086956521801</v>
+      </c>
+      <c r="U263" s="8">
+        <v>32.5</v>
+      </c>
+      <c r="V263" s="8">
+        <v>15.66</v>
+      </c>
+      <c r="W263" s="8">
+        <v>363</v>
+      </c>
+      <c r="X263" s="8">
+        <v>308.66000000000003</v>
+      </c>
+      <c r="Y263" s="10">
+        <v>4.0175695000000001E-3</v>
+      </c>
+      <c r="Z263" s="10">
+        <v>2.6047928000000001E-3</v>
+      </c>
+    </row>
+    <row r="264" spans="1:26" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A264" s="3" t="s">
+        <v>703</v>
+      </c>
+      <c r="B264" s="3" t="s">
+        <v>704</v>
+      </c>
+      <c r="C264" s="3" t="s">
+        <v>667</v>
+      </c>
+      <c r="D264" s="3" t="s">
+        <v>702</v>
+      </c>
+      <c r="E264" s="5">
+        <v>3518</v>
+      </c>
+      <c r="F264" s="6">
+        <v>738583</v>
+      </c>
+      <c r="G264" s="5">
+        <v>2223</v>
+      </c>
+      <c r="H264" s="7">
+        <v>374442</v>
+      </c>
+      <c r="I264" s="8">
+        <v>11843807</v>
+      </c>
+      <c r="J264" s="8">
+        <v>6990924.6699998798</v>
+      </c>
+      <c r="K264" s="8">
+        <v>3366.6307561114299</v>
+      </c>
+      <c r="L264" s="8">
+        <v>274.34896536212102</v>
+      </c>
+      <c r="M264" s="9">
+        <v>-0.100552011</v>
+      </c>
+      <c r="N264" s="9">
+        <v>0.2004297008</v>
+      </c>
+      <c r="O264" s="8">
+        <v>3084.1546333143801</v>
+      </c>
+      <c r="P264" s="8">
+        <v>2127.42120107964</v>
+      </c>
+      <c r="Q264" s="8">
+        <v>993751</v>
+      </c>
+      <c r="R264" s="8">
+        <v>609877.74999999604</v>
+      </c>
+      <c r="S264" s="8">
+        <v>282.47612279704401</v>
+      </c>
+      <c r="T264" s="8">
+        <v>380.341894777964</v>
+      </c>
+      <c r="U264" s="8">
+        <v>114</v>
+      </c>
+      <c r="V264" s="8">
+        <v>148.19999999999999</v>
+      </c>
+      <c r="W264" s="8">
+        <v>700</v>
+      </c>
+      <c r="X264" s="8">
+        <v>1170.83</v>
+      </c>
+      <c r="Y264" s="10">
+        <v>2.3850100000000001E-5</v>
+      </c>
+      <c r="Z264" s="10">
+        <v>3.9243599999999998E-5</v>
+      </c>
+    </row>
+    <row r="265" spans="1:26" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A265" s="3" t="s">
+        <v>705</v>
+      </c>
+      <c r="B265" s="3" t="s">
+        <v>706</v>
+      </c>
+      <c r="C265" s="3" t="s">
+        <v>667</v>
+      </c>
+      <c r="D265" s="3" t="s">
+        <v>702</v>
+      </c>
+      <c r="E265" s="5">
+        <v>492</v>
+      </c>
+      <c r="F265" s="6">
+        <v>88806</v>
+      </c>
+      <c r="G265" s="5">
+        <v>404</v>
+      </c>
+      <c r="H265" s="7">
+        <v>62197</v>
+      </c>
+      <c r="I265" s="8">
+        <v>1415341</v>
+      </c>
+      <c r="J265" s="8">
+        <v>1176056.3</v>
+      </c>
+      <c r="K265" s="8">
+        <v>2876.7093495935001</v>
+      </c>
+      <c r="L265" s="8">
+        <v>238.87712871287101</v>
+      </c>
+      <c r="M265" s="9">
+        <v>-3.8036327000000002E-2</v>
+      </c>
+      <c r="N265" s="9">
+        <v>0.1348711014</v>
+      </c>
+      <c r="O265" s="8">
+        <v>2614.1666666666702</v>
+      </c>
+      <c r="P265" s="8">
+        <v>2070.6732673267302</v>
+      </c>
+      <c r="Q265" s="8">
+        <v>129171</v>
+      </c>
+      <c r="R265" s="8">
+        <v>96506.36</v>
+      </c>
+      <c r="S265" s="8">
+        <v>262.542682926829</v>
+      </c>
+      <c r="T265" s="8">
+        <v>257.107995457127</v>
+      </c>
+      <c r="U265" s="8">
+        <v>90</v>
+      </c>
+      <c r="V265" s="8">
+        <v>0</v>
+      </c>
+      <c r="W265" s="8">
+        <v>663</v>
+      </c>
+      <c r="X265" s="8">
+        <v>1064.0999999999999</v>
+      </c>
+      <c r="Y265" s="10">
+        <v>1.8549779999999999E-4</v>
+      </c>
+      <c r="Z265" s="10">
+        <v>2.0311710000000001E-4</v>
+      </c>
+    </row>
+    <row r="266" spans="1:26" ht="28.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A266" s="3" t="s">
+        <v>707</v>
+      </c>
+      <c r="B266" s="3" t="s">
+        <v>708</v>
+      </c>
+      <c r="C266" s="3" t="s">
+        <v>709</v>
+      </c>
+      <c r="D266" s="4" t="s">
+        <v>710</v>
+      </c>
+      <c r="E266" s="5">
+        <v>403</v>
+      </c>
+      <c r="F266" s="6">
+        <v>22483</v>
+      </c>
+      <c r="G266" s="5">
+        <v>258</v>
+      </c>
+      <c r="H266" s="7">
+        <v>13224</v>
+      </c>
+      <c r="I266" s="8">
+        <v>350185</v>
+      </c>
+      <c r="J266" s="8">
+        <v>244770.27</v>
+      </c>
+      <c r="K266" s="8">
+        <v>868.94540942928097</v>
+      </c>
+      <c r="L266" s="8">
+        <v>88.226937984496004</v>
+      </c>
+      <c r="M266" s="9">
+        <v>-0.29996741599999999</v>
+      </c>
+      <c r="N266" s="9">
+        <v>5.6581228599999998E-2</v>
+      </c>
+      <c r="O266" s="8">
+        <v>780.36228287841197</v>
+      </c>
+      <c r="P266" s="8">
+        <v>761.47988372093096</v>
+      </c>
+      <c r="Q266" s="8">
+        <v>35699</v>
+      </c>
+      <c r="R266" s="8">
+        <v>22762.55</v>
+      </c>
+      <c r="S266" s="8">
+        <v>88.583126550868499</v>
+      </c>
+      <c r="T266" s="8">
+        <v>87.614423076923003</v>
+      </c>
+      <c r="U266" s="8">
+        <v>30</v>
+      </c>
+      <c r="V266" s="8">
+        <v>26.5</v>
+      </c>
+      <c r="W266" s="8">
+        <v>230</v>
+      </c>
+      <c r="X266" s="8">
+        <v>313.89</v>
+      </c>
+      <c r="Y266" s="10">
+        <v>2.5296090000000003E-4</v>
+      </c>
+      <c r="Z266" s="10">
+        <v>3.604479E-4</v>
+      </c>
+    </row>
+    <row r="267" spans="1:26" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A267" s="3" t="s">
+        <v>711</v>
+      </c>
+      <c r="B267" s="3" t="s">
+        <v>712</v>
+      </c>
+      <c r="C267" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="D267" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="E267" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="F267" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="G267" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="H267" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="I267" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="J267" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="K267" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="L267" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="M267" s="9" t="s">
+        <v>33</v>
+      </c>
+      <c r="N267" s="9" t="s">
+        <v>33</v>
+      </c>
+      <c r="O267" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="P267" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="Q267" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="R267" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="S267" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="T267" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="U267" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="V267" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="W267" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="X267" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="Y267" s="10" t="s">
+        <v>33</v>
+      </c>
+      <c r="Z267" s="10" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="268" spans="1:26" ht="28.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A268" s="3" t="s">
+        <v>713</v>
+      </c>
+      <c r="B268" s="3" t="s">
+        <v>714</v>
+      </c>
+      <c r="C268" s="3" t="s">
+        <v>715</v>
+      </c>
+      <c r="D268" s="4" t="s">
+        <v>716</v>
+      </c>
+      <c r="E268" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="F268" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="G268" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="H268" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="I268" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="J268" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="K268" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="L268" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="M268" s="9" t="s">
+        <v>33</v>
+      </c>
+      <c r="N268" s="9" t="s">
+        <v>33</v>
+      </c>
+      <c r="O268" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="P268" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="Q268" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="R268" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="S268" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="T268" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="U268" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="V268" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="W268" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="X268" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="Y268" s="10" t="s">
+        <v>33</v>
+      </c>
+      <c r="Z268" s="10" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="269" spans="1:26" ht="28.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A269" s="3" t="s">
+        <v>717</v>
+      </c>
+      <c r="B269" s="3" t="s">
+        <v>718</v>
+      </c>
+      <c r="C269" s="3" t="s">
+        <v>715</v>
+      </c>
+      <c r="D269" s="4" t="s">
+        <v>719</v>
+      </c>
+      <c r="E269" s="5">
+        <v>441</v>
+      </c>
+      <c r="F269" s="6">
+        <v>3591</v>
+      </c>
+      <c r="G269" s="5">
+        <v>57</v>
+      </c>
+      <c r="H269" s="7">
+        <v>445</v>
+      </c>
+      <c r="I269" s="8">
+        <v>19534213</v>
+      </c>
+      <c r="J269" s="8">
+        <v>2579388.29</v>
+      </c>
+      <c r="K269" s="8">
+        <v>44295.267573696197</v>
+      </c>
+      <c r="L269" s="8">
+        <v>597.14052631578897</v>
+      </c>
+      <c r="M269" s="9">
+        <v>3.06261569E-2</v>
+      </c>
+      <c r="N269" s="9">
+        <v>0.33157127600000003</v>
+      </c>
+      <c r="O269" s="8">
+        <v>42192.049886621302</v>
+      </c>
+      <c r="P269" s="8">
+        <v>40746.776140350899</v>
+      </c>
+      <c r="Q269" s="8">
+        <v>927519</v>
+      </c>
+      <c r="R269" s="8">
+        <v>34037.01</v>
+      </c>
+      <c r="S269" s="8">
+        <v>2103.2176870748299</v>
+      </c>
+      <c r="T269" s="8">
+        <v>610.00939716311996</v>
+      </c>
+      <c r="U269" s="8">
+        <v>350</v>
+      </c>
+      <c r="V269" s="8">
+        <v>10.35</v>
+      </c>
+      <c r="W269" s="8">
+        <v>6732</v>
+      </c>
+      <c r="X269" s="8">
+        <v>2624.67</v>
+      </c>
+      <c r="Y269" s="10">
+        <v>1.076684E-4</v>
+      </c>
+      <c r="Z269" s="10">
+        <v>2.3150469999999999E-4</v>
+      </c>
+    </row>
+    <row r="270" spans="1:26" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A270" s="3" t="s">
+        <v>720</v>
+      </c>
+      <c r="B270" s="3" t="s">
+        <v>721</v>
+      </c>
+      <c r="C270" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="D270" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="E270" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="F270" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="G270" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="H270" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="I270" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="J270" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="K270" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="L270" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="M270" s="9" t="s">
+        <v>33</v>
+      </c>
+      <c r="N270" s="9" t="s">
+        <v>33</v>
+      </c>
+      <c r="O270" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="P270" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="Q270" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="R270" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="S270" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="T270" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="U270" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="V270" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="W270" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="X270" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="Y270" s="10" t="s">
+        <v>33</v>
+      </c>
+      <c r="Z270" s="10" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="271" spans="1:26" ht="28.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A271" s="3" t="s">
+        <v>722</v>
+      </c>
+      <c r="B271" s="3" t="s">
+        <v>723</v>
+      </c>
+      <c r="C271" s="3" t="s">
+        <v>724</v>
+      </c>
+      <c r="D271" s="4" t="s">
+        <v>725</v>
+      </c>
+      <c r="E271" s="5">
+        <v>118</v>
+      </c>
+      <c r="F271" s="6">
+        <v>390</v>
+      </c>
+      <c r="G271" s="5">
+        <v>15</v>
+      </c>
+      <c r="H271" s="7">
+        <v>45</v>
+      </c>
+      <c r="I271" s="8">
+        <v>2150815</v>
+      </c>
+      <c r="J271" s="8">
+        <v>256853.36</v>
+      </c>
+      <c r="K271" s="8">
+        <v>18227.2457627119</v>
+      </c>
+      <c r="L271" s="8">
+        <v>66.080666666666701</v>
+      </c>
+      <c r="M271" s="9">
+        <v>-0.13630108299999999</v>
+      </c>
+      <c r="N271" s="9">
+        <v>1.5888579470999999</v>
+      </c>
+      <c r="O271" s="8">
+        <v>17082.3983050848</v>
+      </c>
+      <c r="P271" s="8">
+        <v>16954.012666666698</v>
+      </c>
+      <c r="Q271" s="8">
+        <v>135092</v>
+      </c>
+      <c r="R271" s="8">
+        <v>991.21</v>
+      </c>
+      <c r="S271" s="8">
+        <v>1144.8474576271201</v>
+      </c>
+      <c r="T271" s="8">
+        <v>66.080666666666701</v>
+      </c>
+      <c r="U271" s="8">
+        <v>120</v>
+      </c>
+      <c r="V271" s="8">
+        <v>4.3</v>
+      </c>
+      <c r="W271" s="8">
+        <v>5219</v>
+      </c>
+      <c r="X271" s="8">
+        <v>50</v>
+      </c>
+      <c r="Y271" s="10">
+        <v>5.3228539999999999E-4</v>
+      </c>
+      <c r="Z271" s="10">
+        <v>2.5726999999999998E-4</v>
+      </c>
+    </row>
+    <row r="272" spans="1:26" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A272" s="3" t="s">
+        <v>726</v>
+      </c>
+      <c r="B272" s="3" t="s">
+        <v>727</v>
+      </c>
+      <c r="C272" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="D272" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="E272" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="F272" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="G272" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="H272" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="I272" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="J272" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="K272" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="L272" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="M272" s="9" t="s">
+        <v>33</v>
+      </c>
+      <c r="N272" s="9" t="s">
+        <v>33</v>
+      </c>
+      <c r="O272" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="P272" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="Q272" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="R272" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="S272" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="T272" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="U272" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="V272" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="W272" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="X272" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="Y272" s="10" t="s">
+        <v>33</v>
+      </c>
+      <c r="Z272" s="10" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="273" spans="1:26" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A273" s="3" t="s">
+        <v>728</v>
+      </c>
+      <c r="B273" s="3" t="s">
+        <v>729</v>
+      </c>
+      <c r="C273" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="D273" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="E273" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="F273" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="G273" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="H273" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="I273" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="J273" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="K273" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="L273" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="M273" s="9" t="s">
+        <v>33</v>
+      </c>
+      <c r="N273" s="9" t="s">
+        <v>33</v>
+      </c>
+      <c r="O273" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="P273" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="Q273" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="R273" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="S273" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="T273" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="U273" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="V273" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="W273" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="X273" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="Y273" s="10" t="s">
+        <v>33</v>
+      </c>
+      <c r="Z273" s="10" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="274" spans="1:26" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A274" s="3" t="s">
+        <v>730</v>
+      </c>
+      <c r="B274" s="3" t="s">
+        <v>731</v>
+      </c>
+      <c r="C274" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="D274" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="E274" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="F274" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="G274" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="H274" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="I274" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="J274" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="K274" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="L274" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="M274" s="9" t="s">
+        <v>33</v>
+      </c>
+      <c r="N274" s="9" t="s">
+        <v>33</v>
+      </c>
+      <c r="O274" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="P274" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="Q274" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="R274" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="S274" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="T274" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="U274" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="V274" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="W274" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="X274" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="Y274" s="10" t="s">
+        <v>33</v>
+      </c>
+      <c r="Z274" s="10" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="275" spans="1:26" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A275" s="3" t="s">
+        <v>732</v>
+      </c>
+      <c r="B275" s="3" t="s">
+        <v>733</v>
+      </c>
+      <c r="C275" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="D275" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="E275" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="F275" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="G275" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="H275" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="I275" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="J275" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="K275" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="L275" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="M275" s="9" t="s">
+        <v>33</v>
+      </c>
+      <c r="N275" s="9" t="s">
+        <v>33</v>
+      </c>
+      <c r="O275" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="P275" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="Q275" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="R275" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="S275" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="T275" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="U275" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="V275" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="W275" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="X275" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="Y275" s="10" t="s">
+        <v>33</v>
+      </c>
+      <c r="Z275" s="10" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="276" spans="1:26" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A276" s="3" t="s">
+        <v>734</v>
+      </c>
+      <c r="B276" s="3" t="s">
+        <v>735</v>
+      </c>
+      <c r="C276" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="D276" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="E276" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="F276" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="G276" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="H276" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="I276" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="J276" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="K276" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="L276" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="M276" s="9" t="s">
+        <v>33</v>
+      </c>
+      <c r="N276" s="9" t="s">
+        <v>33</v>
+      </c>
+      <c r="O276" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="P276" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="Q276" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="R276" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="S276" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="T276" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="U276" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="V276" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="W276" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="X276" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="Y276" s="10" t="s">
+        <v>33</v>
+      </c>
+      <c r="Z276" s="10" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="277" spans="1:26" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A277" s="3" t="s">
+        <v>736</v>
+      </c>
+      <c r="B277" s="3" t="s">
+        <v>737</v>
+      </c>
+      <c r="C277" s="3" t="s">
+        <v>738</v>
+      </c>
+      <c r="D277" s="3" t="s">
+        <v>739</v>
+      </c>
+      <c r="E277" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="F277" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="G277" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="H277" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="I277" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="J277" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="K277" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="L277" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="M277" s="9" t="s">
+        <v>33</v>
+      </c>
+      <c r="N277" s="9" t="s">
+        <v>33</v>
+      </c>
+      <c r="O277" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="P277" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="Q277" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="R277" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="S277" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="T277" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="U277" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="V277" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="W277" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="X277" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="Y277" s="10" t="s">
+        <v>33</v>
+      </c>
+      <c r="Z277" s="10" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="278" spans="1:26" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A278" s="3" t="s">
+        <v>740</v>
+      </c>
+      <c r="B278" s="3" t="s">
+        <v>741</v>
+      </c>
+      <c r="C278" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="D278" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="E278" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="F278" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="G278" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="H278" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="I278" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="J278" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="K278" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="L278" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="M278" s="9" t="s">
+        <v>33</v>
+      </c>
+      <c r="N278" s="9" t="s">
+        <v>33</v>
+      </c>
+      <c r="O278" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="P278" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="Q278" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="R278" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="S278" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="T278" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="U278" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="V278" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="W278" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="X278" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="Y278" s="10" t="s">
+        <v>33</v>
+      </c>
+      <c r="Z278" s="10" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="279" spans="1:26" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A279" s="3" t="s">
+        <v>742</v>
+      </c>
+      <c r="B279" s="3" t="s">
+        <v>743</v>
+      </c>
+      <c r="C279" s="3" t="s">
+        <v>738</v>
+      </c>
+      <c r="D279" s="3" t="s">
+        <v>739</v>
+      </c>
+      <c r="E279" s="5">
+        <v>1510</v>
+      </c>
+      <c r="F279" s="6">
+        <v>701386</v>
+      </c>
+      <c r="G279" s="5">
+        <v>370</v>
+      </c>
+      <c r="H279" s="7">
+        <v>167234</v>
+      </c>
+      <c r="I279" s="8">
+        <v>50991882</v>
+      </c>
+      <c r="J279" s="8">
+        <v>13214880.8899999</v>
+      </c>
+      <c r="K279" s="8">
+        <v>33769.458278145699</v>
+      </c>
+      <c r="L279" s="8">
+        <v>455.06586486486901</v>
+      </c>
+      <c r="M279" s="9">
+        <v>-0.110321505</v>
+      </c>
+      <c r="N279" s="9">
+        <v>0.37564236940000001</v>
+      </c>
+      <c r="O279" s="8">
+        <v>31707.891390728499</v>
+      </c>
+      <c r="P279" s="8">
+        <v>27726.962567567502</v>
+      </c>
+      <c r="Q279" s="8">
+        <v>3112966</v>
+      </c>
+      <c r="R279" s="8">
+        <v>168374.370000002</v>
+      </c>
+      <c r="S279" s="8">
+        <v>2061.5668874172202</v>
+      </c>
+      <c r="T279" s="8">
+        <v>541.55885145482398</v>
+      </c>
+      <c r="U279" s="8">
+        <v>350</v>
+      </c>
+      <c r="V279" s="8">
+        <v>90.26</v>
+      </c>
+      <c r="W279" s="8">
+        <v>7262.5</v>
+      </c>
+      <c r="X279" s="8">
+        <v>1613.92</v>
+      </c>
+      <c r="Y279" s="10">
+        <v>4.0429300000000003E-5</v>
+      </c>
+      <c r="Z279" s="10">
+        <v>3.44359E-5</v>
+      </c>
+    </row>
+    <row r="280" spans="1:26" ht="28.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A280" s="3" t="s">
+        <v>744</v>
+      </c>
+      <c r="B280" s="3" t="s">
+        <v>745</v>
+      </c>
+      <c r="C280" s="3" t="s">
+        <v>738</v>
+      </c>
+      <c r="D280" s="4" t="s">
+        <v>746</v>
+      </c>
+      <c r="E280" s="5">
+        <v>147</v>
+      </c>
+      <c r="F280" s="6">
+        <v>8910</v>
+      </c>
+      <c r="G280" s="5">
+        <v>50</v>
+      </c>
+      <c r="H280" s="7">
+        <v>2750</v>
+      </c>
+      <c r="I280" s="8">
+        <v>730534</v>
+      </c>
+      <c r="J280" s="8">
+        <v>236118.25</v>
+      </c>
+      <c r="K280" s="8">
+        <v>4969.6190476190504</v>
+      </c>
+      <c r="L280" s="8">
+        <v>70.358000000000004</v>
+      </c>
+      <c r="M280" s="9">
+        <v>-0.48361353299999998</v>
+      </c>
+      <c r="N280" s="9">
+        <v>0.33775119710000001</v>
+      </c>
+      <c r="O280" s="8">
+        <v>4381.6190476190504</v>
+      </c>
+      <c r="P280" s="8">
+        <v>3648.7687999999998</v>
+      </c>
+      <c r="Q280" s="8">
+        <v>86436</v>
+      </c>
+      <c r="R280" s="8">
+        <v>3517.9</v>
+      </c>
+      <c r="S280" s="8">
+        <v>588</v>
+      </c>
+      <c r="T280" s="8">
+        <v>70.358000000000004</v>
+      </c>
+      <c r="U280" s="8">
+        <v>100</v>
+      </c>
+      <c r="V280" s="8">
+        <v>10.35</v>
+      </c>
+      <c r="W280" s="8">
+        <v>1621</v>
+      </c>
+      <c r="X280" s="8">
+        <v>50</v>
+      </c>
+      <c r="Y280" s="10">
+        <v>8.0489069999999997E-4</v>
+      </c>
+      <c r="Z280" s="10">
+        <v>2.979778E-4</v>
+      </c>
+    </row>
+    <row r="281" spans="1:26" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A281" s="3" t="s">
+        <v>747</v>
+      </c>
+      <c r="B281" s="3" t="s">
+        <v>748</v>
+      </c>
+      <c r="C281" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="D281" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="E281" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="F281" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="G281" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="H281" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="I281" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="J281" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="K281" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="L281" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="M281" s="9" t="s">
+        <v>33</v>
+      </c>
+      <c r="N281" s="9" t="s">
+        <v>33</v>
+      </c>
+      <c r="O281" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="P281" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="Q281" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="R281" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="S281" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="T281" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="U281" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="V281" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="W281" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="X281" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="Y281" s="10" t="s">
+        <v>33</v>
+      </c>
+      <c r="Z281" s="10" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="282" spans="1:26" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A282" s="3" t="s">
+        <v>749</v>
+      </c>
+      <c r="B282" s="3" t="s">
+        <v>750</v>
+      </c>
+      <c r="C282" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="D282" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="E282" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="F282" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="G282" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="H282" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="I282" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="J282" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="K282" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="L282" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="M282" s="9" t="s">
+        <v>33</v>
+      </c>
+      <c r="N282" s="9" t="s">
+        <v>33</v>
+      </c>
+      <c r="O282" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="P282" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="Q282" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="R282" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="S282" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="T282" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="U282" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="V282" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="W282" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="X282" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="Y282" s="10" t="s">
+        <v>33</v>
+      </c>
+      <c r="Z282" s="10" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="283" spans="1:26" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A283" s="3" t="s">
+        <v>751</v>
+      </c>
+      <c r="B283" s="3" t="s">
+        <v>752</v>
+      </c>
+      <c r="C283" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="D283" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="E283" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="F283" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="G283" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="H283" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="I283" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="J283" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="K283" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="L283" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="M283" s="9" t="s">
+        <v>33</v>
+      </c>
+      <c r="N283" s="9" t="s">
+        <v>33</v>
+      </c>
+      <c r="O283" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="P283" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="Q283" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="R283" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="S283" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="T283" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="U283" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="V283" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="W283" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="X283" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="Y283" s="10" t="s">
+        <v>33</v>
+      </c>
+      <c r="Z283" s="10" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="284" spans="1:26" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A284" s="3" t="s">
+        <v>753</v>
+      </c>
+      <c r="B284" s="3" t="s">
+        <v>754</v>
+      </c>
+      <c r="C284" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="D284" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="E284" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="F284" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="G284" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="H284" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="I284" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="J284" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="K284" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="L284" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="M284" s="9" t="s">
+        <v>33</v>
+      </c>
+      <c r="N284" s="9" t="s">
+        <v>33</v>
+      </c>
+      <c r="O284" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="P284" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="Q284" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="R284" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="S284" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="T284" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="U284" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="V284" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="W284" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="X284" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="Y284" s="10" t="s">
+        <v>33</v>
+      </c>
+      <c r="Z284" s="10" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="285" spans="1:26" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A285" s="3" t="s">
+        <v>755</v>
+      </c>
+      <c r="B285" s="3" t="s">
+        <v>756</v>
+      </c>
+      <c r="C285" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="D285" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="E285" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="F285" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="G285" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="H285" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="I285" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="J285" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="K285" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="L285" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="M285" s="9" t="s">
+        <v>33</v>
+      </c>
+      <c r="N285" s="9" t="s">
+        <v>33</v>
+      </c>
+      <c r="O285" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="P285" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="Q285" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="R285" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="S285" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="T285" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="U285" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="V285" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="W285" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="X285" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="Y285" s="10" t="s">
+        <v>33</v>
+      </c>
+      <c r="Z285" s="10" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="286" spans="1:26" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A286" s="3" t="s">
+        <v>757</v>
+      </c>
+      <c r="B286" s="3" t="s">
+        <v>758</v>
+      </c>
+      <c r="C286" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="D286" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="E286" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="F286" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="G286" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="H286" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="I286" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="J286" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="K286" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="L286" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="M286" s="9" t="s">
+        <v>33</v>
+      </c>
+      <c r="N286" s="9" t="s">
+        <v>33</v>
+      </c>
+      <c r="O286" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="P286" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="Q286" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="R286" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="S286" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="T286" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="U286" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="V286" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="W286" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="X286" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="Y286" s="10" t="s">
+        <v>33</v>
+      </c>
+      <c r="Z286" s="10" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="287" spans="1:26" ht="28.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A287" s="3" t="s">
+        <v>759</v>
+      </c>
+      <c r="B287" s="3" t="s">
+        <v>760</v>
+      </c>
+      <c r="C287" s="3" t="s">
+        <v>761</v>
+      </c>
+      <c r="D287" s="4" t="s">
+        <v>762</v>
+      </c>
+      <c r="E287" s="5">
+        <v>26</v>
+      </c>
+      <c r="F287" s="6">
+        <v>2444</v>
+      </c>
+      <c r="G287" s="5">
+        <v>17</v>
+      </c>
+      <c r="H287" s="7">
+        <v>1378</v>
+      </c>
+      <c r="I287" s="8">
+        <v>170759</v>
+      </c>
+      <c r="J287" s="8">
+        <v>104939.92</v>
+      </c>
+      <c r="K287" s="8">
+        <v>6567.6538461538503</v>
+      </c>
+      <c r="L287" s="8">
+        <v>616.15235294117599</v>
+      </c>
+      <c r="M287" s="9">
+        <v>-0.50089731400000004</v>
+      </c>
+      <c r="N287" s="9">
+        <v>4.3581130799999999E-2</v>
+      </c>
+      <c r="O287" s="8">
+        <v>5586.5769230769201</v>
+      </c>
+      <c r="P287" s="8">
+        <v>4247.4723529411804</v>
+      </c>
+      <c r="Q287" s="8">
+        <v>25508</v>
+      </c>
+      <c r="R287" s="8">
+        <v>10474.59</v>
+      </c>
+      <c r="S287" s="8">
+        <v>981.07692307692298</v>
+      </c>
+      <c r="T287" s="8">
+        <v>616.15235294117599</v>
+      </c>
+      <c r="U287" s="8">
+        <v>255</v>
+      </c>
+      <c r="V287" s="8">
+        <v>50</v>
+      </c>
+      <c r="W287" s="8">
+        <v>2808</v>
+      </c>
+      <c r="X287" s="8">
+        <v>2569.61</v>
+      </c>
+      <c r="Y287" s="10">
+        <v>5.7453892999999997E-3</v>
+      </c>
+      <c r="Z287" s="10">
+        <v>5.8714772999999996E-3</v>
+      </c>
+    </row>
+    <row r="288" spans="1:26" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A288" s="3" t="s">
+        <v>763</v>
+      </c>
+      <c r="B288" s="3" t="s">
+        <v>764</v>
+      </c>
+      <c r="C288" s="3" t="s">
+        <v>761</v>
+      </c>
+      <c r="D288" s="3" t="s">
+        <v>765</v>
+      </c>
+      <c r="E288" s="5">
+        <v>60</v>
+      </c>
+      <c r="F288" s="6">
+        <v>331</v>
+      </c>
+      <c r="G288" s="5">
+        <v>49</v>
+      </c>
+      <c r="H288" s="7">
+        <v>240.5</v>
+      </c>
+      <c r="I288" s="8">
+        <v>7137646</v>
+      </c>
+      <c r="J288" s="8">
+        <v>6590708.7199999997</v>
+      </c>
+      <c r="K288" s="8">
+        <v>118960.766666667</v>
+      </c>
+      <c r="L288" s="8">
+        <v>7275.1651020408199</v>
+      </c>
+      <c r="M288" s="9">
+        <v>-1.6002402999999998E-2</v>
+      </c>
+      <c r="N288" s="9">
+        <v>0.74090200350000002</v>
+      </c>
+      <c r="O288" s="8">
+        <v>116672.55</v>
+      </c>
+      <c r="P288" s="8">
+        <v>119896.412857143</v>
+      </c>
+      <c r="Q288" s="8">
+        <v>137293</v>
+      </c>
+      <c r="R288" s="8">
+        <v>356483.09</v>
+      </c>
+      <c r="S288" s="8">
+        <v>2288.2166666666699</v>
+      </c>
+      <c r="T288" s="8">
+        <v>9436.2471659919192</v>
+      </c>
+      <c r="U288" s="8">
+        <v>1723</v>
+      </c>
+      <c r="V288" s="8">
+        <v>10497.49</v>
+      </c>
+      <c r="W288" s="8">
+        <v>3956</v>
+      </c>
+      <c r="X288" s="8">
+        <v>18202.64</v>
+      </c>
+      <c r="Y288" s="10">
+        <v>3.2058420000000002E-4</v>
+      </c>
+      <c r="Z288" s="10">
+        <v>1.1038516999999999E-3</v>
+      </c>
+    </row>
+    <row r="289" spans="1:26" ht="28.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A289" s="3" t="s">
+        <v>766</v>
+      </c>
+      <c r="B289" s="3" t="s">
+        <v>767</v>
+      </c>
+      <c r="C289" s="3" t="s">
+        <v>761</v>
+      </c>
+      <c r="D289" s="4" t="s">
+        <v>768</v>
+      </c>
+      <c r="E289" s="5">
+        <v>372</v>
+      </c>
+      <c r="F289" s="6">
+        <v>1341</v>
+      </c>
+      <c r="G289" s="5">
+        <v>73</v>
+      </c>
+      <c r="H289" s="7">
+        <v>118.5</v>
+      </c>
+      <c r="I289" s="8">
+        <v>16798551</v>
+      </c>
+      <c r="J289" s="8">
+        <v>3176655.76</v>
+      </c>
+      <c r="K289" s="8">
+        <v>45157.395161290297</v>
+      </c>
+      <c r="L289" s="8">
+        <v>465.332465753424</v>
+      </c>
+      <c r="M289" s="9">
+        <v>-0.24368527400000001</v>
+      </c>
+      <c r="N289" s="9">
+        <v>-4.7569935000000001E-2</v>
+      </c>
+      <c r="O289" s="8">
+        <v>42450.381720430101</v>
+      </c>
+      <c r="P289" s="8">
+        <v>31629.1447945205</v>
+      </c>
+      <c r="Q289" s="8">
+        <v>1007009</v>
+      </c>
+      <c r="R289" s="8">
+        <v>33969.269999999997</v>
+      </c>
+      <c r="S289" s="8">
+        <v>2707.0134408602198</v>
+      </c>
+      <c r="T289" s="8">
+        <v>539.85995652174097</v>
+      </c>
+      <c r="U289" s="8">
+        <v>375</v>
+      </c>
+      <c r="V289" s="8">
+        <v>31.05</v>
+      </c>
+      <c r="W289" s="8">
+        <v>8890</v>
+      </c>
+      <c r="X289" s="8">
+        <v>898.53</v>
+      </c>
+      <c r="Y289" s="10">
+        <v>1.6114570000000001E-4</v>
+      </c>
+      <c r="Z289" s="10">
+        <v>1.4648499999999999E-4</v>
+      </c>
+    </row>
+    <row r="290" spans="1:26" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A290" s="3" t="s">
+        <v>769</v>
+      </c>
+      <c r="B290" s="3" t="s">
+        <v>770</v>
+      </c>
+      <c r="C290" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="D290" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="E290" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="F290" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="G290" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="H290" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="I290" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="J290" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="K290" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="L290" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="M290" s="9" t="s">
+        <v>33</v>
+      </c>
+      <c r="N290" s="9" t="s">
+        <v>33</v>
+      </c>
+      <c r="O290" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="P290" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="Q290" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="R290" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="S290" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="T290" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="U290" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="V290" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="W290" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="X290" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="Y290" s="10" t="s">
+        <v>33</v>
+      </c>
+      <c r="Z290" s="10" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="291" spans="1:26" ht="28.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A291" s="3" t="s">
+        <v>771</v>
+      </c>
+      <c r="B291" s="3" t="s">
+        <v>772</v>
+      </c>
+      <c r="C291" s="3" t="s">
+        <v>761</v>
+      </c>
+      <c r="D291" s="4" t="s">
+        <v>773</v>
+      </c>
+      <c r="E291" s="5">
+        <v>1514</v>
+      </c>
+      <c r="F291" s="6">
+        <v>9062</v>
+      </c>
+      <c r="G291" s="5">
+        <v>216</v>
+      </c>
+      <c r="H291" s="7">
+        <v>1218</v>
+      </c>
+      <c r="I291" s="8">
+        <v>228243326</v>
+      </c>
+      <c r="J291" s="8">
+        <v>33029615.739999801</v>
+      </c>
+      <c r="K291" s="8">
+        <v>150755.16908850701</v>
+      </c>
+      <c r="L291" s="8">
+        <v>1245.6074537037</v>
+      </c>
+      <c r="M291" s="9">
+        <v>-8.7763942999999997E-2</v>
+      </c>
+      <c r="N291" s="9">
+        <v>4.9395467399999997E-2</v>
+      </c>
+      <c r="O291" s="8">
+        <v>146907.82364597099</v>
+      </c>
+      <c r="P291" s="8">
+        <v>131951.18597222201</v>
+      </c>
+      <c r="Q291" s="8">
+        <v>5824881</v>
+      </c>
+      <c r="R291" s="8">
+        <v>269051.21000000002</v>
+      </c>
+      <c r="S291" s="8">
+        <v>3847.3454425363302</v>
+      </c>
+      <c r="T291" s="8">
+        <v>1346.9302142245199</v>
+      </c>
+      <c r="U291" s="8">
+        <v>450</v>
+      </c>
+      <c r="V291" s="8">
+        <v>10.35</v>
+      </c>
+      <c r="W291" s="8">
+        <v>9695</v>
+      </c>
+      <c r="X291" s="8">
+        <v>3358.93</v>
+      </c>
+      <c r="Y291" s="10">
+        <v>1.68563E-5</v>
+      </c>
+      <c r="Z291" s="10">
+        <v>3.77118E-5</v>
+      </c>
+    </row>
+    <row r="292" spans="1:26" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A292" s="3" t="s">
+        <v>774</v>
+      </c>
+      <c r="B292" s="3" t="s">
+        <v>775</v>
+      </c>
+      <c r="C292" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="D292" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="E292" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="F292" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="G292" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="H292" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="I292" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="J292" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="K292" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="L292" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="M292" s="9" t="s">
+        <v>33</v>
+      </c>
+      <c r="N292" s="9" t="s">
+        <v>33</v>
+      </c>
+      <c r="O292" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="P292" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="Q292" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="R292" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="S292" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="T292" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="U292" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="V292" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="W292" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="X292" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="Y292" s="10" t="s">
+        <v>33</v>
+      </c>
+      <c r="Z292" s="10" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="293" spans="1:26" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A293" s="3" t="s">
+        <v>776</v>
+      </c>
+      <c r="B293" s="3" t="s">
+        <v>777</v>
+      </c>
+      <c r="C293" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="D293" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="E293" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="F293" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="G293" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="H293" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="I293" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="J293" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="K293" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="L293" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="M293" s="9" t="s">
+        <v>33</v>
+      </c>
+      <c r="N293" s="9" t="s">
+        <v>33</v>
+      </c>
+      <c r="O293" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="P293" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="Q293" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="R293" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="S293" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="T293" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="U293" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="V293" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="W293" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="X293" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="Y293" s="10" t="s">
+        <v>33</v>
+      </c>
+      <c r="Z293" s="10" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="294" spans="1:26" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A294" s="3" t="s">
+        <v>778</v>
+      </c>
+      <c r="B294" s="3" t="s">
+        <v>779</v>
+      </c>
+      <c r="C294" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="D294" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="E294" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="F294" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="G294" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="H294" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="I294" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="J294" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="K294" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="L294" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="M294" s="9" t="s">
+        <v>33</v>
+      </c>
+      <c r="N294" s="9" t="s">
+        <v>33</v>
+      </c>
+      <c r="O294" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="P294" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="Q294" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="R294" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="S294" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="T294" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="U294" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="V294" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="W294" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="X294" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="Y294" s="10" t="s">
+        <v>33</v>
+      </c>
+      <c r="Z294" s="10" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="295" spans="1:26" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A295" s="3" t="s">
+        <v>780</v>
+      </c>
+      <c r="B295" s="3" t="s">
+        <v>781</v>
+      </c>
+      <c r="C295" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="D295" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="E295" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="F295" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="G295" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="H295" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="I295" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="J295" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="K295" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="L295" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="M295" s="9" t="s">
+        <v>33</v>
+      </c>
+      <c r="N295" s="9" t="s">
+        <v>33</v>
+      </c>
+      <c r="O295" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="P295" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="Q295" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="R295" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="S295" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="T295" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="U295" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="V295" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="W295" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="X295" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="Y295" s="10" t="s">
+        <v>33</v>
+      </c>
+      <c r="Z295" s="10" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="296" spans="1:26" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A296" s="3" t="s">
+        <v>782</v>
+      </c>
+      <c r="B296" s="3" t="s">
+        <v>783</v>
+      </c>
+      <c r="C296" s="3" t="s">
+        <v>784</v>
+      </c>
+      <c r="D296" s="3" t="s">
+        <v>785</v>
+      </c>
+      <c r="E296" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="F296" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="G296" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="H296" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="I296" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="J296" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="K296" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="L296" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="M296" s="9" t="s">
+        <v>33</v>
+      </c>
+      <c r="N296" s="9" t="s">
+        <v>33</v>
+      </c>
+      <c r="O296" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="P296" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="Q296" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="R296" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="S296" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="T296" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="U296" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="V296" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="W296" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="X296" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="Y296" s="10" t="s">
+        <v>33</v>
+      </c>
+      <c r="Z296" s="10" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="297" spans="1:26" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A297" s="3" t="s">
+        <v>786</v>
+      </c>
+      <c r="B297" s="3" t="s">
+        <v>787</v>
+      </c>
+      <c r="C297" s="3" t="s">
+        <v>784</v>
+      </c>
+      <c r="D297" s="3" t="s">
+        <v>788</v>
+      </c>
+      <c r="E297" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="F297" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="G297" s="5">
+        <v>11</v>
+      </c>
+      <c r="H297" s="7">
+        <v>2478</v>
+      </c>
+      <c r="I297" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="J297" s="8">
+        <v>1414408.15</v>
+      </c>
+      <c r="K297" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="L297" s="8">
+        <v>2682.70272727273</v>
+      </c>
+      <c r="M297" s="9" t="s">
+        <v>33</v>
+      </c>
+      <c r="N297" s="9">
+        <v>0.22315003750000001</v>
+      </c>
+      <c r="O297" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="P297" s="8">
+        <v>93338.495454545395</v>
+      </c>
+      <c r="Q297" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="R297" s="8">
+        <v>29509.73</v>
+      </c>
+      <c r="S297" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="T297" s="8">
+        <v>2958.6242168674698</v>
+      </c>
+      <c r="U297" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="V297" s="8">
+        <v>583.63</v>
+      </c>
+      <c r="W297" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="X297" s="8">
+        <v>10184.040000000001</v>
+      </c>
+      <c r="Y297" s="10" t="s">
+        <v>33</v>
+      </c>
+      <c r="Z297" s="10">
+        <v>1.8966962999999999E-3</v>
+      </c>
+    </row>
+    <row r="298" spans="1:26" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A298" s="3" t="s">
+        <v>789</v>
+      </c>
+      <c r="B298" s="3" t="s">
+        <v>790</v>
+      </c>
+      <c r="C298" s="3" t="s">
+        <v>784</v>
+      </c>
+      <c r="D298" s="3" t="s">
+        <v>791</v>
+      </c>
+      <c r="E298" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="F298" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="G298" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="H298" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="I298" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="J298" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="K298" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="L298" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="M298" s="9" t="s">
+        <v>33</v>
+      </c>
+      <c r="N298" s="9" t="s">
+        <v>33</v>
+      </c>
+      <c r="O298" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="P298" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="Q298" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="R298" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="S298" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="T298" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="U298" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="V298" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="W298" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="X298" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="Y298" s="10" t="s">
+        <v>33</v>
+      </c>
+      <c r="Z298" s="10" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="299" spans="1:26" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A299" s="3" t="s">
+        <v>792</v>
+      </c>
+      <c r="B299" s="3" t="s">
+        <v>793</v>
+      </c>
+      <c r="C299" s="3" t="s">
+        <v>784</v>
+      </c>
+      <c r="D299" s="3" t="s">
+        <v>794</v>
+      </c>
+      <c r="E299" s="5">
+        <v>41</v>
+      </c>
+      <c r="F299" s="6">
+        <v>20083</v>
+      </c>
+      <c r="G299" s="5">
+        <v>41</v>
+      </c>
+      <c r="H299" s="7">
+        <v>24326</v>
+      </c>
+      <c r="I299" s="8">
+        <v>3762177</v>
+      </c>
+      <c r="J299" s="8">
+        <v>4769313.5199999996</v>
+      </c>
+      <c r="K299" s="8">
+        <v>91760.414634146306</v>
+      </c>
+      <c r="L299" s="8">
+        <v>3146.55</v>
+      </c>
+      <c r="M299" s="9">
+        <v>-0.228188266</v>
+      </c>
+      <c r="N299" s="9">
+        <v>-5.0586882E-2</v>
+      </c>
+      <c r="O299" s="8">
+        <v>91045.170731707301</v>
+      </c>
+      <c r="P299" s="8">
+        <v>100273.877317073</v>
+      </c>
+      <c r="Q299" s="8">
+        <v>29325</v>
+      </c>
+      <c r="R299" s="8">
+        <v>129008.55</v>
+      </c>
+      <c r="S299" s="8">
+        <v>715.24390243902405</v>
+      </c>
+      <c r="T299" s="8">
+        <v>3293.1686915887799</v>
+      </c>
+      <c r="U299" s="8">
+        <v>32</v>
+      </c>
+      <c r="V299" s="8">
+        <v>1250</v>
+      </c>
+      <c r="W299" s="8">
+        <v>2941</v>
+      </c>
+      <c r="X299" s="8">
+        <v>11524.35</v>
+      </c>
+      <c r="Y299" s="10">
+        <v>1.9011439999999999E-4</v>
+      </c>
+      <c r="Z299" s="10">
+        <v>6.5974899999999995E-4</v>
+      </c>
+    </row>
+    <row r="300" spans="1:26" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A300" s="3" t="s">
+        <v>795</v>
+      </c>
+      <c r="B300" s="3" t="s">
+        <v>796</v>
+      </c>
+      <c r="C300" s="3" t="s">
+        <v>784</v>
+      </c>
+      <c r="D300" s="3" t="s">
+        <v>794</v>
+      </c>
+      <c r="E300" s="5">
+        <v>18</v>
+      </c>
+      <c r="F300" s="6">
+        <v>11620</v>
+      </c>
+      <c r="G300" s="5">
+        <v>19</v>
+      </c>
+      <c r="H300" s="7">
+        <v>7686</v>
+      </c>
+      <c r="I300" s="8">
+        <v>1766176</v>
+      </c>
+      <c r="J300" s="8">
+        <v>1457357.87</v>
+      </c>
+      <c r="K300" s="8">
+        <v>98120.888888888905</v>
+      </c>
+      <c r="L300" s="8">
+        <v>3692.60578947368</v>
+      </c>
+      <c r="M300" s="9">
+        <v>-3.8059317000000002E-2</v>
+      </c>
+      <c r="N300" s="9">
+        <v>-0.12895561999999999</v>
+      </c>
+      <c r="O300" s="8">
+        <v>96541.722222222204</v>
+      </c>
+      <c r="P300" s="8">
+        <v>63224.028421052601</v>
+      </c>
+      <c r="Q300" s="8">
+        <v>28425</v>
+      </c>
+      <c r="R300" s="8">
+        <v>70159.509999999995</v>
+      </c>
+      <c r="S300" s="8">
+        <v>1579.1666666666699</v>
+      </c>
+      <c r="T300" s="8">
+        <v>4517.0927777777797</v>
+      </c>
+      <c r="U300" s="8">
+        <v>293.5</v>
+      </c>
+      <c r="V300" s="8">
+        <v>5412.09</v>
+      </c>
+      <c r="W300" s="8">
+        <v>4092</v>
+      </c>
+      <c r="X300" s="8">
+        <v>8739.2000000000007</v>
+      </c>
+      <c r="Y300" s="10">
+        <v>8.9411630000000002E-4</v>
+      </c>
+      <c r="Z300" s="10">
+        <v>2.5337673999999998E-3</v>
+      </c>
+    </row>
+    <row r="301" spans="1:26" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A301" s="3" t="s">
+        <v>797</v>
+      </c>
+      <c r="B301" s="3" t="s">
+        <v>798</v>
+      </c>
+      <c r="C301" s="3" t="s">
+        <v>784</v>
+      </c>
+      <c r="D301" s="3" t="s">
+        <v>799</v>
+      </c>
+      <c r="E301" s="5">
+        <v>33</v>
+      </c>
+      <c r="F301" s="6">
+        <v>10360</v>
+      </c>
+      <c r="G301" s="5">
+        <v>38</v>
+      </c>
+      <c r="H301" s="7">
+        <v>8544</v>
+      </c>
+      <c r="I301" s="8">
+        <v>4881423</v>
+      </c>
+      <c r="J301" s="8">
+        <v>4894176.6200000104</v>
+      </c>
+      <c r="K301" s="8">
+        <v>147921.909090909</v>
+      </c>
+      <c r="L301" s="8">
+        <v>2773.6313157894801</v>
+      </c>
+      <c r="M301" s="9">
+        <v>-0.15014419800000001</v>
+      </c>
+      <c r="N301" s="9">
+        <v>-8.2422459000000003E-2</v>
+      </c>
+      <c r="O301" s="8">
+        <v>146652.15151515201</v>
+      </c>
+      <c r="P301" s="8">
+        <v>106004.107105263</v>
+      </c>
+      <c r="Q301" s="8">
+        <v>41902</v>
+      </c>
+      <c r="R301" s="8">
+        <v>105397.99</v>
+      </c>
+      <c r="S301" s="8">
+        <v>1269.7575757575801</v>
+      </c>
+      <c r="T301" s="8">
+        <v>3163.5794863013698</v>
+      </c>
+      <c r="U301" s="8">
+        <v>262</v>
+      </c>
+      <c r="V301" s="8">
+        <v>325</v>
+      </c>
+      <c r="W301" s="8">
+        <v>3333</v>
+      </c>
+      <c r="X301" s="8">
+        <v>12522.25</v>
+      </c>
+      <c r="Y301" s="10">
+        <v>2.601204E-4</v>
+      </c>
+      <c r="Z301" s="10">
+        <v>5.6672069999999996E-4</v>
+      </c>
+    </row>
+    <row r="302" spans="1:26" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A302" s="3" t="s">
+        <v>800</v>
+      </c>
+      <c r="B302" s="3" t="s">
+        <v>801</v>
+      </c>
+      <c r="C302" s="3" t="s">
+        <v>784</v>
+      </c>
+      <c r="D302" s="3" t="s">
+        <v>802</v>
+      </c>
+      <c r="E302" s="5">
+        <v>124</v>
+      </c>
+      <c r="F302" s="6">
+        <v>38866</v>
+      </c>
+      <c r="G302" s="5">
+        <v>128</v>
+      </c>
+      <c r="H302" s="7">
+        <v>32972</v>
+      </c>
+      <c r="I302" s="8">
+        <v>19640290</v>
+      </c>
+      <c r="J302" s="8">
+        <v>19074507.749999899</v>
+      </c>
+      <c r="K302" s="8">
+        <v>158389.435483871</v>
+      </c>
+      <c r="L302" s="8">
+        <v>3225.4947656250101</v>
+      </c>
+      <c r="M302" s="9">
+        <v>-0.19346169899999999</v>
+      </c>
+      <c r="N302" s="9">
+        <v>-0.18277303</v>
+      </c>
+      <c r="O302" s="8">
+        <v>156785.10483870999</v>
+      </c>
+      <c r="P302" s="8">
+        <v>125583.84046875</v>
+      </c>
+      <c r="Q302" s="8">
+        <v>198937</v>
+      </c>
+      <c r="R302" s="8">
+        <v>412863.330000002</v>
+      </c>
+      <c r="S302" s="8">
+        <v>1604.33064516129</v>
+      </c>
+      <c r="T302" s="8">
+        <v>3643.9219616390601</v>
+      </c>
+      <c r="U302" s="8">
+        <v>264</v>
+      </c>
+      <c r="V302" s="8">
+        <v>325</v>
+      </c>
+      <c r="W302" s="8">
+        <v>3333</v>
+      </c>
+      <c r="X302" s="8">
+        <v>12856.98</v>
+      </c>
+      <c r="Y302" s="10">
+        <v>8.1685699999999996E-5</v>
+      </c>
+      <c r="Z302" s="10">
+        <v>1.690998E-4</v>
+      </c>
+    </row>
+    <row r="303" spans="1:26" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A303" s="3" t="s">
+        <v>803</v>
+      </c>
+      <c r="B303" s="3" t="s">
+        <v>804</v>
+      </c>
+      <c r="C303" s="3" t="s">
+        <v>784</v>
+      </c>
+      <c r="D303" s="3" t="s">
+        <v>805</v>
+      </c>
+      <c r="E303" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="F303" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="G303" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="H303" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="I303" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="J303" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="K303" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="L303" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="M303" s="9" t="s">
+        <v>33</v>
+      </c>
+      <c r="N303" s="9" t="s">
+        <v>33</v>
+      </c>
+      <c r="O303" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="P303" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="Q303" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="R303" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="S303" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="T303" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="U303" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="V303" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="W303" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="X303" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="Y303" s="10" t="s">
+        <v>33</v>
+      </c>
+      <c r="Z303" s="10" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="304" spans="1:26" ht="28.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A304" s="3" t="s">
+        <v>806</v>
+      </c>
+      <c r="B304" s="3" t="s">
+        <v>807</v>
+      </c>
+      <c r="C304" s="3" t="s">
+        <v>808</v>
+      </c>
+      <c r="D304" s="4" t="s">
+        <v>809</v>
+      </c>
+      <c r="E304" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="F304" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="G304" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="H304" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="I304" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="J304" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="K304" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="L304" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="M304" s="9" t="s">
+        <v>33</v>
+      </c>
+      <c r="N304" s="9" t="s">
+        <v>33</v>
+      </c>
+      <c r="O304" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="P304" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="Q304" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="R304" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="S304" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="T304" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="U304" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="V304" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="W304" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="X304" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="Y304" s="10" t="s">
+        <v>33</v>
+      </c>
+      <c r="Z304" s="10" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="305" spans="1:26" ht="28.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A305" s="3" t="s">
+        <v>810</v>
+      </c>
+      <c r="B305" s="3" t="s">
+        <v>811</v>
+      </c>
+      <c r="C305" s="3" t="s">
+        <v>808</v>
+      </c>
+      <c r="D305" s="4" t="s">
+        <v>809</v>
+      </c>
+      <c r="E305" s="5">
+        <v>30</v>
+      </c>
+      <c r="F305" s="6">
+        <v>954</v>
+      </c>
+      <c r="G305" s="5">
+        <v>20</v>
+      </c>
+      <c r="H305" s="7">
+        <v>528</v>
+      </c>
+      <c r="I305" s="8">
+        <v>1561616</v>
+      </c>
+      <c r="J305" s="8">
+        <v>951578.94</v>
+      </c>
+      <c r="K305" s="8">
+        <v>52053.866666666698</v>
+      </c>
+      <c r="L305" s="8">
+        <v>947.67399999999998</v>
+      </c>
+      <c r="M305" s="9">
+        <v>-1.0149414000000001E-2</v>
+      </c>
+      <c r="N305" s="9">
+        <v>-6.5920534000000003E-2</v>
+      </c>
+      <c r="O305" s="8">
+        <v>49028.166666666701</v>
+      </c>
+      <c r="P305" s="8">
+        <v>32385.366999999998</v>
+      </c>
+      <c r="Q305" s="8">
+        <v>90771</v>
+      </c>
+      <c r="R305" s="8">
+        <v>18953.48</v>
+      </c>
+      <c r="S305" s="8">
+        <v>3025.7</v>
+      </c>
+      <c r="T305" s="8">
+        <v>1012.44487804878</v>
+      </c>
+      <c r="U305" s="8">
+        <v>989</v>
+      </c>
+      <c r="V305" s="8">
+        <v>325.31</v>
+      </c>
+      <c r="W305" s="8">
+        <v>10467</v>
+      </c>
+      <c r="X305" s="8">
+        <v>4537.9799999999996</v>
+      </c>
+      <c r="Y305" s="10">
+        <v>1.9375442000000001E-3</v>
+      </c>
+      <c r="Z305" s="10">
+        <v>9.9589639999999994E-4</v>
+      </c>
+    </row>
+    <row r="306" spans="1:26" ht="28.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A306" s="3" t="s">
+        <v>812</v>
+      </c>
+      <c r="B306" s="3" t="s">
+        <v>813</v>
+      </c>
+      <c r="C306" s="3" t="s">
+        <v>808</v>
+      </c>
+      <c r="D306" s="4" t="s">
+        <v>814</v>
+      </c>
+      <c r="E306" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="F306" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="G306" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="H306" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="I306" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="J306" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="K306" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="L306" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="M306" s="9" t="s">
+        <v>33</v>
+      </c>
+      <c r="N306" s="9" t="s">
+        <v>33</v>
+      </c>
+      <c r="O306" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="P306" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="Q306" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="R306" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="S306" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="T306" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="U306" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="V306" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="W306" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="X306" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="Y306" s="10" t="s">
+        <v>33</v>
+      </c>
+      <c r="Z306" s="10" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="307" spans="1:26" ht="28.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A307" s="3" t="s">
+        <v>815</v>
+      </c>
+      <c r="B307" s="3" t="s">
+        <v>816</v>
+      </c>
+      <c r="C307" s="3" t="s">
+        <v>808</v>
+      </c>
+      <c r="D307" s="4" t="s">
+        <v>814</v>
+      </c>
+      <c r="E307" s="5">
+        <v>227</v>
+      </c>
+      <c r="F307" s="6">
+        <v>8619</v>
+      </c>
+      <c r="G307" s="5">
+        <v>97</v>
+      </c>
+      <c r="H307" s="7">
+        <v>3131.92</v>
+      </c>
+      <c r="I307" s="8">
+        <v>13860835</v>
+      </c>
+      <c r="J307" s="8">
+        <v>5568647.3200000096</v>
+      </c>
+      <c r="K307" s="8">
+        <v>61060.947136563896</v>
+      </c>
+      <c r="L307" s="8">
+        <v>1008.06845360825</v>
+      </c>
+      <c r="M307" s="9">
+        <v>-0.121056741</v>
+      </c>
+      <c r="N307" s="9">
+        <v>5.5281721300000003E-2</v>
+      </c>
+      <c r="O307" s="8">
+        <v>58832.061674008801</v>
+      </c>
+      <c r="P307" s="8">
+        <v>44302.505360824602</v>
+      </c>
+      <c r="Q307" s="8">
+        <v>505957</v>
+      </c>
+      <c r="R307" s="8">
+        <v>97782.64</v>
+      </c>
+      <c r="S307" s="8">
+        <v>2228.8854625550698</v>
+      </c>
+      <c r="T307" s="8">
+        <v>1335.8079696969701</v>
+      </c>
+      <c r="U307" s="8">
+        <v>294</v>
+      </c>
+      <c r="V307" s="8">
+        <v>275</v>
+      </c>
+      <c r="W307" s="8">
+        <v>7461</v>
+      </c>
+      <c r="X307" s="8">
+        <v>6320.32</v>
+      </c>
+      <c r="Y307" s="10">
+        <v>1.608046E-4</v>
+      </c>
+      <c r="Z307" s="10">
+        <v>1.8102569999999999E-4</v>
+      </c>
+    </row>
+    <row r="308" spans="1:26" ht="28.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A308" s="3" t="s">
+        <v>817</v>
+      </c>
+      <c r="B308" s="3" t="s">
+        <v>818</v>
+      </c>
+      <c r="C308" s="3" t="s">
+        <v>819</v>
+      </c>
+      <c r="D308" s="4" t="s">
+        <v>820</v>
+      </c>
+      <c r="E308" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="F308" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="G308" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="H308" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="I308" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="J308" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="K308" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="L308" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="M308" s="9" t="s">
+        <v>33</v>
+      </c>
+      <c r="N308" s="9" t="s">
+        <v>33</v>
+      </c>
+      <c r="O308" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="P308" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="Q308" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="R308" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="S308" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="T308" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="U308" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="V308" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="W308" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="X308" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="Y308" s="10" t="s">
+        <v>33</v>
+      </c>
+      <c r="Z308" s="10" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="309" spans="1:26" ht="28.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A309" s="3" t="s">
+        <v>821</v>
+      </c>
+      <c r="B309" s="3" t="s">
+        <v>822</v>
+      </c>
+      <c r="C309" s="3" t="s">
+        <v>819</v>
+      </c>
+      <c r="D309" s="4" t="s">
+        <v>820</v>
+      </c>
+      <c r="E309" s="5">
+        <v>1605</v>
+      </c>
+      <c r="F309" s="6">
+        <v>55992</v>
+      </c>
+      <c r="G309" s="5">
+        <v>455</v>
+      </c>
+      <c r="H309" s="7">
+        <v>15254</v>
+      </c>
+      <c r="I309" s="8">
+        <v>92126587</v>
+      </c>
+      <c r="J309" s="8">
+        <v>26860448.429999702</v>
+      </c>
+      <c r="K309" s="8">
+        <v>57399.742679127703</v>
+      </c>
+      <c r="L309" s="8">
+        <v>699.07008791208705</v>
+      </c>
+      <c r="M309" s="9">
+        <v>4.2487104499999997E-2</v>
+      </c>
+      <c r="N309" s="9">
+        <v>0.1566997135</v>
+      </c>
+      <c r="O309" s="8">
+        <v>54816.409345794404</v>
+      </c>
+      <c r="P309" s="8">
+        <v>46721.096725274598</v>
+      </c>
+      <c r="Q309" s="8">
+        <v>4146250</v>
+      </c>
+      <c r="R309" s="8">
+        <v>318076.89</v>
+      </c>
+      <c r="S309" s="8">
+        <v>2583.3333333333298</v>
+      </c>
+      <c r="T309" s="8">
+        <v>873.87982660688294</v>
+      </c>
+      <c r="U309" s="8">
+        <v>320</v>
+      </c>
+      <c r="V309" s="8">
+        <v>57.5</v>
+      </c>
+      <c r="W309" s="8">
+        <v>8105</v>
+      </c>
+      <c r="X309" s="8">
+        <v>3872.02</v>
+      </c>
+      <c r="Y309" s="10">
+        <v>2.8041100000000002E-5</v>
+      </c>
+      <c r="Z309" s="10">
+        <v>2.6026000000000001E-5</v>
+      </c>
+    </row>
+    <row r="310" spans="1:26" ht="28.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A310" s="3" t="s">
+        <v>823</v>
+      </c>
+      <c r="B310" s="3" t="s">
+        <v>824</v>
+      </c>
+      <c r="C310" s="3" t="s">
+        <v>825</v>
+      </c>
+      <c r="D310" s="4" t="s">
+        <v>826</v>
+      </c>
+      <c r="E310" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="F310" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="G310" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="H310" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="I310" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="J310" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="K310" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="L310" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="M310" s="9" t="s">
+        <v>33</v>
+      </c>
+      <c r="N310" s="9" t="s">
+        <v>33</v>
+      </c>
+      <c r="O310" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="P310" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="Q310" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="R310" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="S310" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="T310" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="U310" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="V310" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="W310" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="X310" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="Y310" s="10" t="s">
+        <v>33</v>
+      </c>
+      <c r="Z310" s="10" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="311" spans="1:26" ht="28.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A311" s="3" t="s">
+        <v>827</v>
+      </c>
+      <c r="B311" s="3" t="s">
+        <v>828</v>
+      </c>
+      <c r="C311" s="3" t="s">
+        <v>825</v>
+      </c>
+      <c r="D311" s="4" t="s">
+        <v>826</v>
+      </c>
+      <c r="E311" s="5">
+        <v>168</v>
+      </c>
+      <c r="F311" s="6">
+        <v>6132</v>
+      </c>
+      <c r="G311" s="5">
+        <v>56</v>
+      </c>
+      <c r="H311" s="7">
+        <v>1665</v>
+      </c>
+      <c r="I311" s="8">
+        <v>10303376</v>
+      </c>
+      <c r="J311" s="8">
+        <v>3072890.8400000101</v>
+      </c>
+      <c r="K311" s="8">
+        <v>61329.619047619097</v>
+      </c>
+      <c r="L311" s="8">
+        <v>313.78500000000003</v>
+      </c>
+      <c r="M311" s="9">
+        <v>-0.156123496</v>
+      </c>
+      <c r="N311" s="9">
+        <v>2.71557402E-2</v>
+      </c>
+      <c r="O311" s="8">
+        <v>57858.303571428602</v>
+      </c>
+      <c r="P311" s="8">
+        <v>48125.960357142802</v>
+      </c>
+      <c r="Q311" s="8">
+        <v>583181</v>
+      </c>
+      <c r="R311" s="8">
+        <v>17571.96</v>
+      </c>
+      <c r="S311" s="8">
+        <v>3471.3154761904798</v>
+      </c>
+      <c r="T311" s="8">
+        <v>393.43910224439003</v>
+      </c>
+      <c r="U311" s="8">
+        <v>521</v>
+      </c>
+      <c r="V311" s="8">
+        <v>20.7</v>
+      </c>
+      <c r="W311" s="8">
+        <v>12553</v>
+      </c>
+      <c r="X311" s="8">
+        <v>727.5</v>
+      </c>
+      <c r="Y311" s="10">
+        <v>3.3691050000000001E-4</v>
+      </c>
+      <c r="Z311" s="10">
+        <v>1.021139E-4</v>
+      </c>
+    </row>
+    <row r="312" spans="1:26" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A312" s="3" t="s">
+        <v>829</v>
+      </c>
+      <c r="B312" s="3" t="s">
+        <v>830</v>
+      </c>
+      <c r="C312" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="D312" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="E312" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="F312" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="G312" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="H312" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="I312" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="J312" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="K312" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="L312" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="M312" s="9" t="s">
+        <v>33</v>
+      </c>
+      <c r="N312" s="9" t="s">
+        <v>33</v>
+      </c>
+      <c r="O312" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="P312" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="Q312" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="R312" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="S312" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="T312" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="U312" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="V312" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="W312" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="X312" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="Y312" s="10" t="s">
+        <v>33</v>
+      </c>
+      <c r="Z312" s="10" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="313" spans="1:26" ht="28.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A313" s="3" t="s">
+        <v>831</v>
+      </c>
+      <c r="B313" s="3" t="s">
+        <v>832</v>
+      </c>
+      <c r="C313" s="3" t="s">
+        <v>808</v>
+      </c>
+      <c r="D313" s="4" t="s">
+        <v>833</v>
+      </c>
+      <c r="E313" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="F313" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="G313" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="H313" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="I313" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="J313" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="K313" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="L313" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="M313" s="9" t="s">
+        <v>33</v>
+      </c>
+      <c r="N313" s="9" t="s">
+        <v>33</v>
+      </c>
+      <c r="O313" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="P313" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="Q313" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="R313" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="S313" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="T313" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="U313" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="V313" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="W313" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="X313" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="Y313" s="10" t="s">
+        <v>33</v>
+      </c>
+      <c r="Z313" s="10" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="314" spans="1:26" ht="28.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A314" s="3" t="s">
+        <v>834</v>
+      </c>
+      <c r="B314" s="3" t="s">
+        <v>835</v>
+      </c>
+      <c r="C314" s="3" t="s">
+        <v>808</v>
+      </c>
+      <c r="D314" s="4" t="s">
+        <v>833</v>
+      </c>
+      <c r="E314" s="5">
+        <v>14</v>
+      </c>
+      <c r="F314" s="6">
+        <v>388</v>
+      </c>
+      <c r="G314" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="H314" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="I314" s="8">
+        <v>666721</v>
+      </c>
+      <c r="J314" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="K314" s="8">
+        <v>47622.928571428602</v>
+      </c>
+      <c r="L314" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="M314" s="9">
+        <v>-0.394836256</v>
+      </c>
+      <c r="N314" s="9" t="s">
+        <v>33</v>
+      </c>
+      <c r="O314" s="8">
+        <v>43980.928571428602</v>
+      </c>
+      <c r="P314" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="Q314" s="8">
+        <v>50988</v>
+      </c>
+      <c r="R314" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="S314" s="8">
+        <v>3642</v>
+      </c>
+      <c r="T314" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="U314" s="8">
+        <v>430</v>
+      </c>
+      <c r="V314" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="W314" s="8">
+        <v>21124</v>
+      </c>
+      <c r="X314" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="Y314" s="10">
+        <v>5.4625547999999999E-3</v>
+      </c>
+      <c r="Z314" s="10" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="315" spans="1:26" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A315" s="3" t="s">
+        <v>836</v>
+      </c>
+      <c r="B315" s="3" t="s">
+        <v>837</v>
+      </c>
+      <c r="C315" s="3" t="s">
+        <v>808</v>
+      </c>
+      <c r="D315" s="3" t="s">
+        <v>838</v>
+      </c>
+      <c r="E315" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="F315" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="G315" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="H315" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="I315" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="J315" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="K315" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="L315" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="M315" s="9" t="s">
+        <v>33</v>
+      </c>
+      <c r="N315" s="9" t="s">
+        <v>33</v>
+      </c>
+      <c r="O315" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="P315" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="Q315" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="R315" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="S315" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="T315" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="U315" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="V315" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="W315" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="X315" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="Y315" s="10" t="s">
+        <v>33</v>
+      </c>
+      <c r="Z315" s="10" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="316" spans="1:26" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A316" s="3" t="s">
+        <v>839</v>
+      </c>
+      <c r="B316" s="3" t="s">
+        <v>840</v>
+      </c>
+      <c r="C316" s="3" t="s">
+        <v>808</v>
+      </c>
+      <c r="D316" s="3" t="s">
+        <v>838</v>
+      </c>
+      <c r="E316" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="F316" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="G316" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="H316" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="I316" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="J316" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="K316" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="L316" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="M316" s="9" t="s">
+        <v>33</v>
+      </c>
+      <c r="N316" s="9" t="s">
+        <v>33</v>
+      </c>
+      <c r="O316" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="P316" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="Q316" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="R316" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="S316" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="T316" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="U316" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="V316" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="W316" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="X316" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="Y316" s="10" t="s">
+        <v>33</v>
+      </c>
+      <c r="Z316" s="10" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="317" spans="1:26" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A317" s="3" t="s">
+        <v>841</v>
+      </c>
+      <c r="B317" s="3" t="s">
+        <v>842</v>
+      </c>
+      <c r="C317" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="D317" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="E317" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="F317" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="G317" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="H317" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="I317" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="J317" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="K317" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="L317" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="M317" s="9" t="s">
+        <v>33</v>
+      </c>
+      <c r="N317" s="9" t="s">
+        <v>33</v>
+      </c>
+      <c r="O317" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="P317" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="Q317" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="R317" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="S317" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="T317" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="U317" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="V317" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="W317" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="X317" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="Y317" s="10" t="s">
+        <v>33</v>
+      </c>
+      <c r="Z317" s="10" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="318" spans="1:26" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A318" s="3" t="s">
+        <v>843</v>
+      </c>
+      <c r="B318" s="3" t="s">
+        <v>844</v>
+      </c>
+      <c r="C318" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="D318" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="E318" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="F318" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="G318" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="H318" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="I318" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="J318" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="K318" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="L318" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="M318" s="9" t="s">
+        <v>33</v>
+      </c>
+      <c r="N318" s="9" t="s">
+        <v>33</v>
+      </c>
+      <c r="O318" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="P318" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="Q318" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="R318" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="S318" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="T318" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="U318" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="V318" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="W318" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="X318" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="Y318" s="10" t="s">
+        <v>33</v>
+      </c>
+      <c r="Z318" s="10" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="319" spans="1:26" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A319" s="3" t="s">
+        <v>845</v>
+      </c>
+      <c r="B319" s="3" t="s">
+        <v>846</v>
+      </c>
+      <c r="C319" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="D319" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="E319" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="F319" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="G319" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="H319" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="I319" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="J319" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="K319" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="L319" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="M319" s="9" t="s">
+        <v>33</v>
+      </c>
+      <c r="N319" s="9" t="s">
+        <v>33</v>
+      </c>
+      <c r="O319" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="P319" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="Q319" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="R319" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="S319" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="T319" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="U319" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="V319" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="W319" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="X319" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="Y319" s="10" t="s">
+        <v>33</v>
+      </c>
+      <c r="Z319" s="10" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="320" spans="1:26" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A320" s="3" t="s">
+        <v>847</v>
+      </c>
+      <c r="B320" s="3" t="s">
+        <v>848</v>
+      </c>
+      <c r="C320" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="D320" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="E320" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="F320" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="G320" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="H320" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="I320" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="J320" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="K320" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="L320" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="M320" s="9" t="s">
+        <v>33</v>
+      </c>
+      <c r="N320" s="9" t="s">
+        <v>33</v>
+      </c>
+      <c r="O320" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="P320" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="Q320" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="R320" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="S320" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="T320" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="U320" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="V320" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="W320" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="X320" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="Y320" s="10" t="s">
+        <v>33</v>
+      </c>
+      <c r="Z320" s="10" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="321" spans="1:26" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A321" s="3" t="s">
+        <v>849</v>
+      </c>
+      <c r="B321" s="3" t="s">
+        <v>850</v>
+      </c>
+      <c r="C321" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="D321" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="E321" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="F321" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="G321" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="H321" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="I321" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="J321" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="K321" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="L321" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="M321" s="9" t="s">
+        <v>33</v>
+      </c>
+      <c r="N321" s="9" t="s">
+        <v>33</v>
+      </c>
+      <c r="O321" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="P321" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="Q321" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="R321" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="S321" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="T321" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="U321" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="V321" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="W321" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="X321" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="Y321" s="10" t="s">
+        <v>33</v>
+      </c>
+      <c r="Z321" s="10" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="322" spans="1:26" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A322" s="3" t="s">
+        <v>851</v>
+      </c>
+      <c r="B322" s="3" t="s">
+        <v>852</v>
+      </c>
+      <c r="C322" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="D322" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="E322" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="F322" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="G322" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="H322" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="I322" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="J322" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="K322" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="L322" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="M322" s="9" t="s">
+        <v>33</v>
+      </c>
+      <c r="N322" s="9" t="s">
+        <v>33</v>
+      </c>
+      <c r="O322" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="P322" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="Q322" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="R322" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="S322" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="T322" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="U322" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="V322" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="W322" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="X322" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="Y322" s="10" t="s">
+        <v>33</v>
+      </c>
+      <c r="Z322" s="10" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="323" spans="1:26" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A323" s="3" t="s">
+        <v>853</v>
+      </c>
+      <c r="B323" s="3" t="s">
+        <v>854</v>
+      </c>
+      <c r="C323" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="D323" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="E323" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="F323" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="G323" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="H323" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="I323" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="J323" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="K323" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="L323" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="M323" s="9" t="s">
+        <v>33</v>
+      </c>
+      <c r="N323" s="9" t="s">
+        <v>33</v>
+      </c>
+      <c r="O323" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="P323" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="Q323" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="R323" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="S323" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="T323" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="U323" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="V323" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="W323" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="X323" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="Y323" s="10" t="s">
+        <v>33</v>
+      </c>
+      <c r="Z323" s="10" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="324" spans="1:26" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A324" s="3" t="s">
+        <v>855</v>
+      </c>
+      <c r="B324" s="3" t="s">
+        <v>856</v>
+      </c>
+      <c r="C324" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="D324" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="E324" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="F324" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="G324" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="H324" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="I324" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="J324" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="K324" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="L324" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="M324" s="9" t="s">
+        <v>33</v>
+      </c>
+      <c r="N324" s="9" t="s">
+        <v>33</v>
+      </c>
+      <c r="O324" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="P324" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="Q324" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="R324" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="S324" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="T324" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="U324" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="V324" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="W324" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="X324" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="Y324" s="10" t="s">
+        <v>33</v>
+      </c>
+      <c r="Z324" s="10" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="325" spans="1:26" ht="28.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A325" s="3" t="s">
+        <v>857</v>
+      </c>
+      <c r="B325" s="3" t="s">
+        <v>858</v>
+      </c>
+      <c r="C325" s="3" t="s">
+        <v>825</v>
+      </c>
+      <c r="D325" s="4" t="s">
+        <v>826</v>
+      </c>
+      <c r="E325" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="F325" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="G325" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="H325" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="I325" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="J325" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="K325" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="L325" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="M325" s="9" t="s">
+        <v>33</v>
+      </c>
+      <c r="N325" s="9" t="s">
+        <v>33</v>
+      </c>
+      <c r="O325" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="P325" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="Q325" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="R325" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="S325" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="T325" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="U325" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="V325" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="W325" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="X325" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="Y325" s="10" t="s">
+        <v>33</v>
+      </c>
+      <c r="Z325" s="10" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="326" spans="1:26" ht="28.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A326" s="3" t="s">
+        <v>859</v>
+      </c>
+      <c r="B326" s="3" t="s">
+        <v>860</v>
+      </c>
+      <c r="C326" s="3" t="s">
+        <v>825</v>
+      </c>
+      <c r="D326" s="4" t="s">
+        <v>826</v>
+      </c>
+      <c r="E326" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="F326" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="G326" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="H326" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="I326" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="J326" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="K326" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="L326" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="M326" s="9" t="s">
+        <v>33</v>
+      </c>
+      <c r="N326" s="9" t="s">
+        <v>33</v>
+      </c>
+      <c r="O326" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="P326" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="Q326" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="R326" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="S326" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="T326" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="U326" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="V326" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="W326" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="X326" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="Y326" s="10" t="s">
+        <v>33</v>
+      </c>
+      <c r="Z326" s="10" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="327" spans="1:26" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A327" s="3" t="s">
+        <v>861</v>
+      </c>
+      <c r="B327" s="3" t="s">
+        <v>862</v>
+      </c>
+      <c r="C327" s="3" t="s">
+        <v>863</v>
+      </c>
+      <c r="D327" s="3" t="s">
+        <v>864</v>
+      </c>
+      <c r="E327" s="5">
+        <v>192</v>
+      </c>
+      <c r="F327" s="6">
+        <v>20157</v>
+      </c>
+      <c r="G327" s="5">
+        <v>69</v>
+      </c>
+      <c r="H327" s="7">
+        <v>5451</v>
+      </c>
+      <c r="I327" s="8">
+        <v>866890</v>
+      </c>
+      <c r="J327" s="8">
+        <v>272364.06000000099</v>
+      </c>
+      <c r="K327" s="8">
+        <v>4515.0520833333303</v>
+      </c>
+      <c r="L327" s="8">
+        <v>64.319710144927598</v>
+      </c>
+      <c r="M327" s="9">
+        <v>-7.9249795999999997E-2</v>
+      </c>
+      <c r="N327" s="9">
+        <v>0.71350073250000001</v>
+      </c>
+      <c r="O327" s="8">
+        <v>4348.9635416666697</v>
+      </c>
+      <c r="P327" s="8">
+        <v>3620.2246376811599</v>
+      </c>
+      <c r="Q327" s="8">
+        <v>31889</v>
+      </c>
+      <c r="R327" s="8">
+        <v>4438.0600000000004</v>
+      </c>
+      <c r="S327" s="8">
+        <v>166.088541666667</v>
+      </c>
+      <c r="T327" s="8">
+        <v>67.510378378378505</v>
+      </c>
+      <c r="U327" s="8">
+        <v>60</v>
+      </c>
+      <c r="V327" s="8">
+        <v>20.7</v>
+      </c>
+      <c r="W327" s="8">
+        <v>480</v>
+      </c>
+      <c r="X327" s="8">
+        <v>133.35</v>
+      </c>
+      <c r="Y327" s="10">
+        <v>1.9159130000000001E-4</v>
+      </c>
+      <c r="Z327" s="10">
+        <v>2.3615339999999999E-4</v>
+      </c>
+    </row>
+    <row r="328" spans="1:26" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A328" s="3" t="s">
+        <v>865</v>
+      </c>
+      <c r="B328" s="3" t="s">
+        <v>866</v>
+      </c>
+      <c r="C328" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="D328" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="E328" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="F328" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="G328" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="H328" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="I328" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="J328" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="K328" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="L328" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="M328" s="9" t="s">
+        <v>33</v>
+      </c>
+      <c r="N328" s="9" t="s">
+        <v>33</v>
+      </c>
+      <c r="O328" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="P328" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="Q328" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="R328" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="S328" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="T328" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="U328" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="V328" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="W328" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="X328" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="Y328" s="10" t="s">
+        <v>33</v>
+      </c>
+      <c r="Z328" s="10" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="329" spans="1:26" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A329" s="3" t="s">
+        <v>867</v>
+      </c>
+      <c r="B329" s="3" t="s">
+        <v>868</v>
+      </c>
+      <c r="C329" s="3" t="s">
+        <v>863</v>
+      </c>
+      <c r="D329" s="3" t="s">
+        <v>869</v>
+      </c>
+      <c r="E329" s="5">
+        <v>920</v>
+      </c>
+      <c r="F329" s="6">
+        <v>119605</v>
+      </c>
+      <c r="G329" s="5">
+        <v>281</v>
+      </c>
+      <c r="H329" s="7">
+        <v>32975</v>
+      </c>
+      <c r="I329" s="8">
+        <v>5158596</v>
+      </c>
+      <c r="J329" s="8">
+        <v>1628309.77</v>
+      </c>
+      <c r="K329" s="8">
+        <v>5607.1695652173903</v>
+      </c>
+      <c r="L329" s="8">
+        <v>133.15024911032</v>
+      </c>
+      <c r="M329" s="9">
+        <v>8.5720676000000003E-3</v>
+      </c>
+      <c r="N329" s="9">
+        <v>0.4108372864</v>
+      </c>
+      <c r="O329" s="8">
+        <v>5332.7054347826097</v>
+      </c>
+      <c r="P329" s="8">
+        <v>4586.7383274021304</v>
+      </c>
+      <c r="Q329" s="8">
+        <v>252507</v>
+      </c>
+      <c r="R329" s="8">
+        <v>37415.22</v>
+      </c>
+      <c r="S329" s="8">
+        <v>274.46413043478299</v>
+      </c>
+      <c r="T329" s="8">
+        <v>129.63035445757299</v>
+      </c>
+      <c r="U329" s="8">
+        <v>70</v>
+      </c>
+      <c r="V329" s="8">
+        <v>21.5</v>
+      </c>
+      <c r="W329" s="8">
+        <v>647</v>
+      </c>
+      <c r="X329" s="8">
+        <v>280</v>
+      </c>
+      <c r="Y329" s="10">
+        <v>5.3205199999999997E-5</v>
+      </c>
+      <c r="Z329" s="10">
+        <v>8.1772099999999996E-5</v>
+      </c>
+    </row>
+    <row r="330" spans="1:26" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A330" s="3" t="s">
+        <v>870</v>
+      </c>
+      <c r="B330" s="3" t="s">
+        <v>871</v>
+      </c>
+      <c r="C330" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="D330" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="E330" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="F330" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="G330" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="H330" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="I330" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="J330" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="K330" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="L330" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="M330" s="9" t="s">
+        <v>33</v>
+      </c>
+      <c r="N330" s="9" t="s">
+        <v>33</v>
+      </c>
+      <c r="O330" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="P330" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="Q330" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="R330" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="S330" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="T330" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="U330" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="V330" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="W330" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="X330" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="Y330" s="10" t="s">
+        <v>33</v>
+      </c>
+      <c r="Z330" s="10" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="331" spans="1:26" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A331" s="3" t="s">
+        <v>872</v>
+      </c>
+      <c r="B331" s="3" t="s">
+        <v>873</v>
+      </c>
+      <c r="C331" s="3" t="s">
+        <v>863</v>
+      </c>
+      <c r="D331" s="3" t="s">
+        <v>874</v>
+      </c>
+      <c r="E331" s="5">
+        <v>1186</v>
+      </c>
+      <c r="F331" s="6">
+        <v>180411</v>
+      </c>
+      <c r="G331" s="5">
+        <v>369</v>
+      </c>
+      <c r="H331" s="7">
+        <v>50326</v>
+      </c>
+      <c r="I331" s="8">
+        <v>7851267</v>
+      </c>
+      <c r="J331" s="8">
+        <v>2480143.9199999901</v>
+      </c>
+      <c r="K331" s="8">
+        <v>6619.9553119730199</v>
+      </c>
+      <c r="L331" s="8">
+        <v>203.12327913279199</v>
+      </c>
+      <c r="M331" s="9">
+        <v>-5.8413438999999998E-2</v>
+      </c>
+      <c r="N331" s="9">
+        <v>0.24982044070000001</v>
+      </c>
+      <c r="O331" s="8">
+        <v>6317.4553119730199</v>
+      </c>
+      <c r="P331" s="8">
+        <v>5592.5274525745299</v>
+      </c>
+      <c r="Q331" s="8">
+        <v>358765</v>
+      </c>
+      <c r="R331" s="8">
+        <v>74952.490000000107</v>
+      </c>
+      <c r="S331" s="8">
+        <v>302.5</v>
+      </c>
+      <c r="T331" s="8">
+        <v>285.67395036887899</v>
+      </c>
+      <c r="U331" s="8">
+        <v>90</v>
+      </c>
+      <c r="V331" s="8">
+        <v>21.5</v>
+      </c>
+      <c r="W331" s="8">
+        <v>658</v>
+      </c>
+      <c r="X331" s="8">
+        <v>551.47</v>
+      </c>
+      <c r="Y331" s="10">
+        <v>3.8528800000000003E-5</v>
+      </c>
+      <c r="Z331" s="10">
+        <v>8.1899799999999998E-5</v>
+      </c>
+    </row>
+    <row r="332" spans="1:26" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A332" s="3" t="s">
+        <v>875</v>
+      </c>
+      <c r="B332" s="3" t="s">
+        <v>876</v>
+      </c>
+      <c r="C332" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="D332" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="E332" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="F332" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="G332" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="H332" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="I332" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="J332" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="K332" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="L332" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="M332" s="9" t="s">
+        <v>33</v>
+      </c>
+      <c r="N332" s="9" t="s">
+        <v>33</v>
+      </c>
+      <c r="O332" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="P332" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="Q332" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="R332" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="S332" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="T332" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="U332" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="V332" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="W332" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="X332" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="Y332" s="10" t="s">
+        <v>33</v>
+      </c>
+      <c r="Z332" s="10" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="333" spans="1:26" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A333" s="3" t="s">
+        <v>877</v>
+      </c>
+      <c r="B333" s="3" t="s">
+        <v>878</v>
+      </c>
+      <c r="C333" s="3" t="s">
+        <v>863</v>
+      </c>
+      <c r="D333" s="3" t="s">
+        <v>879</v>
+      </c>
+      <c r="E333" s="5">
+        <v>741</v>
+      </c>
+      <c r="F333" s="6">
+        <v>123714</v>
+      </c>
+      <c r="G333" s="5">
+        <v>265</v>
+      </c>
+      <c r="H333" s="7">
+        <v>41111</v>
+      </c>
+      <c r="I333" s="8">
+        <v>5490612</v>
+      </c>
+      <c r="J333" s="8">
+        <v>2050044.04</v>
+      </c>
+      <c r="K333" s="8">
+        <v>7409.7327935222702</v>
+      </c>
+      <c r="L333" s="8">
+        <v>196.45588679245299</v>
+      </c>
+      <c r="M333" s="9">
+        <v>-9.4733419999999999E-2</v>
+      </c>
+      <c r="N333" s="9">
+        <v>9.9099649200000001E-2</v>
+      </c>
+      <c r="O333" s="8">
+        <v>7093.5317139001399</v>
+      </c>
+      <c r="P333" s="8">
+        <v>6838.5176226415097</v>
+      </c>
+      <c r="Q333" s="8">
+        <v>234305</v>
+      </c>
+      <c r="R333" s="8">
+        <v>52060.809999999903</v>
+      </c>
+      <c r="S333" s="8">
+        <v>316.201079622132</v>
+      </c>
+      <c r="T333" s="8">
+        <v>203.054308053168</v>
+      </c>
+      <c r="U333" s="8">
+        <v>100</v>
+      </c>
+      <c r="V333" s="8">
+        <v>20.7</v>
+      </c>
+      <c r="W333" s="8">
+        <v>724</v>
+      </c>
+      <c r="X333" s="8">
+        <v>558.13</v>
+      </c>
+      <c r="Y333" s="10">
+        <v>5.7589400000000001E-5</v>
+      </c>
+      <c r="Z333" s="10">
+        <v>9.5830100000000003E-5</v>
+      </c>
+    </row>
+    <row r="334" spans="1:26" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A334" s="3" t="s">
+        <v>880</v>
+      </c>
+      <c r="B334" s="3" t="s">
+        <v>881</v>
+      </c>
+      <c r="C334" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="D334" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="E334" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="F334" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="G334" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="H334" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="I334" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="J334" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="K334" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="L334" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="M334" s="9" t="s">
+        <v>33</v>
+      </c>
+      <c r="N334" s="9" t="s">
+        <v>33</v>
+      </c>
+      <c r="O334" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="P334" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="Q334" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="R334" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="S334" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="T334" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="U334" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="V334" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="W334" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="X334" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="Y334" s="10" t="s">
+        <v>33</v>
+      </c>
+      <c r="Z334" s="10" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="335" spans="1:26" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A335" s="3" t="s">
+        <v>882</v>
+      </c>
+      <c r="B335" s="3" t="s">
+        <v>883</v>
+      </c>
+      <c r="C335" s="3" t="s">
+        <v>863</v>
+      </c>
+      <c r="D335" s="3" t="s">
+        <v>884</v>
+      </c>
+      <c r="E335" s="5">
+        <v>259</v>
+      </c>
+      <c r="F335" s="6">
+        <v>47317</v>
+      </c>
+      <c r="G335" s="5">
+        <v>76</v>
+      </c>
+      <c r="H335" s="7">
+        <v>14655</v>
+      </c>
+      <c r="I335" s="8">
+        <v>2167651</v>
+      </c>
+      <c r="J335" s="8">
+        <v>728587.18999999901</v>
+      </c>
+      <c r="K335" s="8">
+        <v>8369.3088803088795</v>
+      </c>
+      <c r="L335" s="8">
+        <v>156.412368421053</v>
+      </c>
+      <c r="M335" s="9">
+        <v>3.62829125E-2</v>
+      </c>
+      <c r="N335" s="9">
+        <v>0.15075701590000001</v>
+      </c>
+      <c r="O335" s="8">
+        <v>8093.8301158301201</v>
+      </c>
+      <c r="P335" s="8">
+        <v>8758.6169736842094</v>
+      </c>
+      <c r="Q335" s="8">
+        <v>71349</v>
+      </c>
+      <c r="R335" s="8">
+        <v>11887.34</v>
+      </c>
+      <c r="S335" s="8">
+        <v>275.47876447876502</v>
+      </c>
+      <c r="T335" s="8">
+        <v>137.14129955947101</v>
+      </c>
+      <c r="U335" s="8">
+        <v>135</v>
+      </c>
+      <c r="V335" s="8">
+        <v>31.05</v>
+      </c>
+      <c r="W335" s="8">
+        <v>650</v>
+      </c>
+      <c r="X335" s="8">
+        <v>308.8</v>
+      </c>
+      <c r="Y335" s="10">
+        <v>1.2708629999999999E-4</v>
+      </c>
+      <c r="Z335" s="10">
+        <v>2.1467900000000001E-4</v>
+      </c>
+    </row>
+    <row r="336" spans="1:26" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A336" s="3" t="s">
+        <v>885</v>
+      </c>
+      <c r="B336" s="3" t="s">
+        <v>886</v>
+      </c>
+      <c r="C336" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="D336" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="E336" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="F336" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="G336" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="H336" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="I336" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="J336" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="K336" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="L336" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="M336" s="9" t="s">
+        <v>33</v>
+      </c>
+      <c r="N336" s="9" t="s">
+        <v>33</v>
+      </c>
+      <c r="O336" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="P336" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="Q336" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="R336" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="S336" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="T336" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="U336" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="V336" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="W336" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="X336" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="Y336" s="10" t="s">
+        <v>33</v>
+      </c>
+      <c r="Z336" s="10" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="337" spans="1:26" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A337" s="3" t="s">
+        <v>887</v>
+      </c>
+      <c r="B337" s="3" t="s">
+        <v>888</v>
+      </c>
+      <c r="C337" s="3" t="s">
+        <v>863</v>
+      </c>
+      <c r="D337" s="3" t="s">
+        <v>889</v>
+      </c>
+      <c r="E337" s="5">
+        <v>106</v>
+      </c>
+      <c r="F337" s="6">
+        <v>21977</v>
+      </c>
+      <c r="G337" s="5">
+        <v>57</v>
+      </c>
+      <c r="H337" s="7">
+        <v>13989</v>
+      </c>
+      <c r="I337" s="8">
+        <v>988908</v>
+      </c>
+      <c r="J337" s="8">
+        <v>691269.83999999904</v>
+      </c>
+      <c r="K337" s="8">
+        <v>9329.3207547169804</v>
+      </c>
+      <c r="L337" s="8">
+        <v>348.23473684210501</v>
+      </c>
+      <c r="M337" s="9">
+        <v>-0.14093309100000001</v>
+      </c>
+      <c r="N337" s="9">
+        <v>0.2524916894</v>
+      </c>
+      <c r="O337" s="8">
+        <v>8810.3773584905703</v>
+      </c>
+      <c r="P337" s="8">
+        <v>10840.1256140351</v>
+      </c>
+      <c r="Q337" s="8">
+        <v>55008</v>
+      </c>
+      <c r="R337" s="8">
+        <v>19849.38</v>
+      </c>
+      <c r="S337" s="8">
+        <v>518.94339622641496</v>
+      </c>
+      <c r="T337" s="8">
+        <v>439.99097560975599</v>
+      </c>
+      <c r="U337" s="8">
+        <v>140</v>
+      </c>
+      <c r="V337" s="8">
+        <v>27.34</v>
+      </c>
+      <c r="W337" s="8">
+        <v>1551</v>
+      </c>
+      <c r="X337" s="8">
+        <v>2405.13</v>
+      </c>
+      <c r="Y337" s="10">
+        <v>5.2476409999999997E-4</v>
+      </c>
+      <c r="Z337" s="10">
+        <v>5.037609E-4</v>
+      </c>
+    </row>
+    <row r="338" spans="1:26" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A338" s="3" t="s">
+        <v>890</v>
+      </c>
+      <c r="B338" s="3" t="s">
+        <v>891</v>
+      </c>
+      <c r="C338" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="D338" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="E338" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="F338" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="G338" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="H338" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="I338" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="J338" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="K338" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="L338" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="M338" s="9" t="s">
+        <v>33</v>
+      </c>
+      <c r="N338" s="9" t="s">
+        <v>33</v>
+      </c>
+      <c r="O338" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="P338" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="Q338" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="R338" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="S338" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="T338" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="U338" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="V338" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="W338" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="X338" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="Y338" s="10" t="s">
+        <v>33</v>
+      </c>
+      <c r="Z338" s="10" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="339" spans="1:26" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A339" s="3" t="s">
+        <v>892</v>
+      </c>
+      <c r="B339" s="3" t="s">
+        <v>893</v>
+      </c>
+      <c r="C339" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="D339" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="E339" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="F339" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="G339" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="H339" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="I339" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="J339" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="K339" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="L339" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="M339" s="9" t="s">
+        <v>33</v>
+      </c>
+      <c r="N339" s="9" t="s">
+        <v>33</v>
+      </c>
+      <c r="O339" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="P339" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="Q339" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="R339" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="S339" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="T339" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="U339" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="V339" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="W339" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="X339" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="Y339" s="10" t="s">
+        <v>33</v>
+      </c>
+      <c r="Z339" s="10" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="340" spans="1:26" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A340" s="3" t="s">
+        <v>894</v>
+      </c>
+      <c r="B340" s="3" t="s">
+        <v>895</v>
+      </c>
+      <c r="C340" s="3" t="s">
+        <v>896</v>
+      </c>
+      <c r="D340" s="3" t="s">
+        <v>897</v>
+      </c>
+      <c r="E340" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="F340" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="G340" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="H340" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="I340" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="J340" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="K340" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="L340" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="M340" s="9" t="s">
+        <v>33</v>
+      </c>
+      <c r="N340" s="9" t="s">
+        <v>33</v>
+      </c>
+      <c r="O340" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="P340" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="Q340" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="R340" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="S340" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="T340" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="U340" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="V340" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="W340" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="X340" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="Y340" s="10" t="s">
+        <v>33</v>
+      </c>
+      <c r="Z340" s="10" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="341" spans="1:26" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A341" s="3" t="s">
+        <v>898</v>
+      </c>
+      <c r="B341" s="3" t="s">
+        <v>899</v>
+      </c>
+      <c r="C341" s="3" t="s">
+        <v>896</v>
+      </c>
+      <c r="D341" s="3" t="s">
+        <v>897</v>
+      </c>
+      <c r="E341" s="5">
+        <v>52</v>
+      </c>
+      <c r="F341" s="6">
+        <v>6433</v>
+      </c>
+      <c r="G341" s="5">
+        <v>36</v>
+      </c>
+      <c r="H341" s="7">
+        <v>3547</v>
+      </c>
+      <c r="I341" s="8">
+        <v>6471689</v>
+      </c>
+      <c r="J341" s="8">
+        <v>3809394.05</v>
+      </c>
+      <c r="K341" s="8">
+        <v>124455.55769230799</v>
+      </c>
+      <c r="L341" s="8">
+        <v>3257.9738888888901</v>
+      </c>
+      <c r="M341" s="9">
+        <v>0.25062108919999998</v>
+      </c>
+      <c r="N341" s="9">
+        <v>0.10889775459999999</v>
+      </c>
+      <c r="O341" s="8">
+        <v>123549.5</v>
+      </c>
+      <c r="P341" s="8">
+        <v>94916.705000000104</v>
+      </c>
+      <c r="Q341" s="8">
+        <v>47115</v>
+      </c>
+      <c r="R341" s="8">
+        <v>117287.06</v>
+      </c>
+      <c r="S341" s="8">
+        <v>906.05769230769204</v>
+      </c>
+      <c r="T341" s="8">
+        <v>4728.8742937853103</v>
+      </c>
+      <c r="U341" s="8">
+        <v>20.5</v>
+      </c>
+      <c r="V341" s="8">
+        <v>451.91</v>
+      </c>
+      <c r="W341" s="8">
+        <v>3320</v>
+      </c>
+      <c r="X341" s="8">
+        <v>16119.97</v>
+      </c>
+      <c r="Y341" s="10">
+        <v>1.400033E-4</v>
+      </c>
+      <c r="Z341" s="10">
+        <v>8.5524730000000005E-4</v>
+      </c>
+    </row>
+    <row r="342" spans="1:26" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A342" s="3" t="s">
+        <v>900</v>
+      </c>
+      <c r="B342" s="3" t="s">
+        <v>901</v>
+      </c>
+      <c r="C342" s="3" t="s">
+        <v>896</v>
+      </c>
+      <c r="D342" s="3" t="s">
+        <v>902</v>
+      </c>
+      <c r="E342" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="F342" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="G342" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="H342" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="I342" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="J342" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="K342" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="L342" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="M342" s="9" t="s">
+        <v>33</v>
+      </c>
+      <c r="N342" s="9" t="s">
+        <v>33</v>
+      </c>
+      <c r="O342" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="P342" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="Q342" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="R342" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="S342" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="T342" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="U342" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="V342" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="W342" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="X342" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="Y342" s="10" t="s">
+        <v>33</v>
+      </c>
+      <c r="Z342" s="10" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="343" spans="1:26" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A343" s="3" t="s">
+        <v>903</v>
+      </c>
+      <c r="B343" s="3" t="s">
+        <v>904</v>
+      </c>
+      <c r="C343" s="3" t="s">
+        <v>896</v>
+      </c>
+      <c r="D343" s="3" t="s">
+        <v>902</v>
+      </c>
+      <c r="E343" s="5">
+        <v>147</v>
+      </c>
+      <c r="F343" s="6">
+        <v>22380</v>
+      </c>
+      <c r="G343" s="5">
+        <v>133</v>
+      </c>
+      <c r="H343" s="7">
+        <v>14920</v>
+      </c>
+      <c r="I343" s="8">
+        <v>20973151</v>
+      </c>
+      <c r="J343" s="8">
+        <v>16249723.33</v>
+      </c>
+      <c r="K343" s="8">
+        <v>142674.496598639</v>
+      </c>
+      <c r="L343" s="8">
+        <v>4304.99894736842</v>
+      </c>
+      <c r="M343" s="9">
+        <v>4.6015993499999998E-2</v>
+      </c>
+      <c r="N343" s="9">
+        <v>0.1136240126</v>
+      </c>
+      <c r="O343" s="8">
+        <v>141688.82993197301</v>
+      </c>
+      <c r="P343" s="8">
+        <v>102529.130225564</v>
+      </c>
+      <c r="Q343" s="8">
+        <v>144893</v>
+      </c>
+      <c r="R343" s="8">
+        <v>572564.86</v>
+      </c>
+      <c r="S343" s="8">
+        <v>985.66666666666697</v>
+      </c>
+      <c r="T343" s="8">
+        <v>6867.7866797900697</v>
+      </c>
+      <c r="U343" s="8">
+        <v>50</v>
+      </c>
+      <c r="V343" s="8">
+        <v>4678.91</v>
+      </c>
+      <c r="W343" s="8">
+        <v>3315</v>
+      </c>
+      <c r="X343" s="8">
+        <v>17476.11</v>
+      </c>
+      <c r="Y343" s="10">
+        <v>4.6996600000000003E-5</v>
+      </c>
+      <c r="Z343" s="10">
+        <v>2.6492749999999999E-4</v>
+      </c>
+    </row>
+    <row r="344" spans="1:26" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A344" s="3" t="s">
+        <v>905</v>
+      </c>
+      <c r="B344" s="3" t="s">
+        <v>906</v>
+      </c>
+      <c r="C344" s="3" t="s">
+        <v>896</v>
+      </c>
+      <c r="D344" s="3" t="s">
+        <v>907</v>
+      </c>
+      <c r="E344" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="F344" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="G344" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="H344" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="I344" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="J344" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="K344" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="L344" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="M344" s="9" t="s">
+        <v>33</v>
+      </c>
+      <c r="N344" s="9" t="s">
+        <v>33</v>
+      </c>
+      <c r="O344" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="P344" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="Q344" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="R344" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="S344" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="T344" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="U344" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="V344" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="W344" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="X344" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="Y344" s="10" t="s">
+        <v>33</v>
+      </c>
+      <c r="Z344" s="10" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="345" spans="1:26" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A345" s="3" t="s">
+        <v>908</v>
+      </c>
+      <c r="B345" s="3" t="s">
+        <v>909</v>
+      </c>
+      <c r="C345" s="3" t="s">
+        <v>896</v>
+      </c>
+      <c r="D345" s="3" t="s">
+        <v>907</v>
+      </c>
+      <c r="E345" s="5">
+        <v>86</v>
+      </c>
+      <c r="F345" s="6">
+        <v>10535</v>
+      </c>
+      <c r="G345" s="5">
+        <v>58</v>
+      </c>
+      <c r="H345" s="7">
+        <v>6885</v>
+      </c>
+      <c r="I345" s="8">
+        <v>9980287</v>
+      </c>
+      <c r="J345" s="8">
+        <v>7410975.6700000102</v>
+      </c>
+      <c r="K345" s="8">
+        <v>116049.84883720901</v>
+      </c>
+      <c r="L345" s="8">
+        <v>2384.5874137931</v>
+      </c>
+      <c r="M345" s="9">
+        <v>-9.2855561000000003E-2</v>
+      </c>
+      <c r="N345" s="9">
+        <v>-5.7504864000000003E-2</v>
+      </c>
+      <c r="O345" s="8">
+        <v>115167.76744186001</v>
+      </c>
+      <c r="P345" s="8">
+        <v>105586.76137931</v>
+      </c>
+      <c r="Q345" s="8">
+        <v>75859</v>
+      </c>
+      <c r="R345" s="8">
+        <v>138306.07</v>
+      </c>
+      <c r="S345" s="8">
+        <v>882.08139534883696</v>
+      </c>
+      <c r="T345" s="8">
+        <v>3191.8129341317299</v>
+      </c>
+      <c r="U345" s="8">
+        <v>17.5</v>
+      </c>
+      <c r="V345" s="8">
+        <v>175.05</v>
+      </c>
+      <c r="W345" s="8">
+        <v>3316</v>
+      </c>
+      <c r="X345" s="8">
+        <v>12741.48</v>
+      </c>
+      <c r="Y345" s="10">
+        <v>8.8382399999999996E-5</v>
+      </c>
+      <c r="Z345" s="10">
+        <v>3.2176429999999998E-4</v>
+      </c>
+    </row>
+    <row r="346" spans="1:26" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A346" s="3" t="s">
+        <v>910</v>
+      </c>
+      <c r="B346" s="3" t="s">
+        <v>911</v>
+      </c>
+      <c r="C346" s="3" t="s">
+        <v>896</v>
+      </c>
+      <c r="D346" s="3" t="s">
+        <v>912</v>
+      </c>
+      <c r="E346" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="F346" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="G346" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="H346" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="I346" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="J346" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="K346" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="L346" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="M346" s="9" t="s">
+        <v>33</v>
+      </c>
+      <c r="N346" s="9" t="s">
+        <v>33</v>
+      </c>
+      <c r="O346" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="P346" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="Q346" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="R346" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="S346" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="T346" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="U346" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="V346" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="W346" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="X346" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="Y346" s="10" t="s">
+        <v>33</v>
+      </c>
+      <c r="Z346" s="10" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="347" spans="1:26" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A347" s="3" t="s">
+        <v>913</v>
+      </c>
+      <c r="B347" s="3" t="s">
+        <v>914</v>
+      </c>
+      <c r="C347" s="3" t="s">
+        <v>896</v>
+      </c>
+      <c r="D347" s="3" t="s">
+        <v>912</v>
+      </c>
+      <c r="E347" s="5">
+        <v>124</v>
+      </c>
+      <c r="F347" s="6">
+        <v>13830</v>
+      </c>
+      <c r="G347" s="5">
+        <v>111</v>
+      </c>
+      <c r="H347" s="7">
+        <v>11134</v>
+      </c>
+      <c r="I347" s="8">
+        <v>14463237</v>
+      </c>
+      <c r="J347" s="8">
+        <v>12134591.9300001</v>
+      </c>
+      <c r="K347" s="8">
+        <v>116639.00806451601</v>
+      </c>
+      <c r="L347" s="8">
+        <v>1867.7671171171201</v>
+      </c>
+      <c r="M347" s="9">
+        <v>-0.19847630399999999</v>
+      </c>
+      <c r="N347" s="9">
+        <v>0.16602769119999999</v>
+      </c>
+      <c r="O347" s="8">
+        <v>115582.919354839</v>
+      </c>
+      <c r="P347" s="8">
+        <v>93464.920540540596</v>
+      </c>
+      <c r="Q347" s="8">
+        <v>130955</v>
+      </c>
+      <c r="R347" s="8">
+        <v>207322.15</v>
+      </c>
+      <c r="S347" s="8">
+        <v>1056.08870967742</v>
+      </c>
+      <c r="T347" s="8">
+        <v>2654.0623408239699</v>
+      </c>
+      <c r="U347" s="8">
+        <v>4</v>
+      </c>
+      <c r="V347" s="8">
+        <v>108.92</v>
+      </c>
+      <c r="W347" s="8">
+        <v>3075</v>
+      </c>
+      <c r="X347" s="8">
+        <v>9380.2000000000007</v>
+      </c>
+      <c r="Y347" s="10">
+        <v>7.30188E-5</v>
+      </c>
+      <c r="Z347" s="10">
+        <v>1.539209E-4</v>
+      </c>
+    </row>
+    <row r="348" spans="1:26" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A348" s="3" t="s">
+        <v>915</v>
+      </c>
+      <c r="B348" s="3" t="s">
+        <v>916</v>
+      </c>
+      <c r="C348" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="D348" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="E348" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="F348" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="G348" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="H348" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="I348" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="J348" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="K348" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="L348" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="M348" s="9" t="s">
+        <v>33</v>
+      </c>
+      <c r="N348" s="9" t="s">
+        <v>33</v>
+      </c>
+      <c r="O348" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="P348" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="Q348" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="R348" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="S348" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="T348" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="U348" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="V348" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="W348" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="X348" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="Y348" s="10" t="s">
+        <v>33</v>
+      </c>
+      <c r="Z348" s="10" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="349" spans="1:26" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A349" s="3" t="s">
+        <v>917</v>
+      </c>
+      <c r="B349" s="3" t="s">
+        <v>918</v>
+      </c>
+      <c r="C349" s="3" t="s">
+        <v>738</v>
+      </c>
+      <c r="D349" s="3" t="s">
+        <v>739</v>
+      </c>
+      <c r="E349" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="F349" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="G349" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="H349" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="I349" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="J349" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="K349" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="L349" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="M349" s="9" t="s">
+        <v>33</v>
+      </c>
+      <c r="N349" s="9" t="s">
+        <v>33</v>
+      </c>
+      <c r="O349" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="P349" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="Q349" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="R349" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="S349" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="T349" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="U349" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="V349" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="W349" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="X349" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="Y349" s="10" t="s">
+        <v>33</v>
+      </c>
+      <c r="Z349" s="10" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="350" spans="1:26" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A350" s="3" t="s">
+        <v>919</v>
+      </c>
+      <c r="B350" s="3" t="s">
+        <v>920</v>
+      </c>
+      <c r="C350" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="D350" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="E350" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="F350" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="G350" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="H350" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="I350" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="J350" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="K350" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="L350" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="M350" s="9" t="s">
+        <v>33</v>
+      </c>
+      <c r="N350" s="9" t="s">
+        <v>33</v>
+      </c>
+      <c r="O350" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="P350" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="Q350" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="R350" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="S350" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="T350" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="U350" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="V350" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="W350" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="X350" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="Y350" s="10" t="s">
+        <v>33</v>
+      </c>
+      <c r="Z350" s="10" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="351" spans="1:26" ht="28.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A351" s="3" t="s">
+        <v>921</v>
+      </c>
+      <c r="B351" s="3" t="s">
+        <v>922</v>
+      </c>
+      <c r="C351" s="3" t="s">
+        <v>738</v>
+      </c>
+      <c r="D351" s="4" t="s">
+        <v>746</v>
+      </c>
+      <c r="E351" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="F351" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="G351" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="H351" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="I351" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="J351" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="K351" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="L351" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="M351" s="9" t="s">
+        <v>33</v>
+      </c>
+      <c r="N351" s="9" t="s">
+        <v>33</v>
+      </c>
+      <c r="O351" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="P351" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="Q351" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="R351" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="S351" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="T351" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="U351" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="V351" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="W351" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="X351" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="Y351" s="10" t="s">
+        <v>33</v>
+      </c>
+      <c r="Z351" s="10" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="352" spans="1:26" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A352" s="3" t="s">
+        <v>923</v>
+      </c>
+      <c r="B352" s="3" t="s">
+        <v>924</v>
+      </c>
+      <c r="C352" s="3" t="s">
+        <v>925</v>
+      </c>
+      <c r="D352" s="3" t="s">
+        <v>926</v>
+      </c>
+      <c r="E352" s="5">
+        <v>262</v>
+      </c>
+      <c r="F352" s="6">
+        <v>255874</v>
+      </c>
+      <c r="G352" s="5">
+        <v>206</v>
+      </c>
+      <c r="H352" s="7">
+        <v>172628</v>
+      </c>
+      <c r="I352" s="8">
+        <v>27075183</v>
+      </c>
+      <c r="J352" s="8">
+        <v>21494322.600000199</v>
+      </c>
+      <c r="K352" s="8">
+        <v>103340.39312977099</v>
+      </c>
+      <c r="L352" s="8">
+        <v>2334.7865048543799</v>
+      </c>
+      <c r="M352" s="9">
+        <v>3.7102587499999999E-2</v>
+      </c>
+      <c r="N352" s="9">
+        <v>0.30819961359999998</v>
+      </c>
+      <c r="O352" s="8">
+        <v>101363.381679389</v>
+      </c>
+      <c r="P352" s="8">
+        <v>81848.2346116509</v>
+      </c>
+      <c r="Q352" s="8">
+        <v>517977</v>
+      </c>
+      <c r="R352" s="8">
+        <v>480966.020000002</v>
+      </c>
+      <c r="S352" s="8">
+        <v>1977.0114503816801</v>
+      </c>
+      <c r="T352" s="8">
+        <v>2500.0441337167499</v>
+      </c>
+      <c r="U352" s="8">
+        <v>141.5</v>
+      </c>
+      <c r="V352" s="8">
+        <v>313.58999999999997</v>
+      </c>
+      <c r="W352" s="8">
+        <v>3333</v>
+      </c>
+      <c r="X352" s="8">
+        <v>9903.8799999999992</v>
+      </c>
+      <c r="Y352" s="10">
+        <v>7.3019299999999994E-5</v>
+      </c>
+      <c r="Z352" s="10">
+        <v>1.0862339999999999E-4</v>
+      </c>
+    </row>
+    <row r="353" spans="1:26" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A353" s="3" t="s">
+        <v>927</v>
+      </c>
+      <c r="B353" s="3" t="s">
+        <v>928</v>
+      </c>
+      <c r="C353" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="D353" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="E353" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="F353" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="G353" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="H353" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="I353" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="J353" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="K353" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="L353" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="M353" s="9" t="s">
+        <v>33</v>
+      </c>
+      <c r="N353" s="9" t="s">
+        <v>33</v>
+      </c>
+      <c r="O353" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="P353" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="Q353" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="R353" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="S353" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="T353" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="U353" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="V353" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="W353" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="X353" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="Y353" s="10" t="s">
+        <v>33</v>
+      </c>
+      <c r="Z353" s="10" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="354" spans="1:26" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A354" s="3" t="s">
+        <v>929</v>
+      </c>
+      <c r="B354" s="3" t="s">
+        <v>930</v>
+      </c>
+      <c r="C354" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="D354" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="E354" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="F354" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="G354" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="H354" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="I354" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="J354" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="K354" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="L354" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="M354" s="9" t="s">
+        <v>33</v>
+      </c>
+      <c r="N354" s="9" t="s">
+        <v>33</v>
+      </c>
+      <c r="O354" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="P354" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="Q354" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="R354" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="S354" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="T354" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="U354" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="V354" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="W354" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="X354" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="Y354" s="10" t="s">
+        <v>33</v>
+      </c>
+      <c r="Z354" s="10" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="355" spans="1:26" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A355" s="3" t="s">
+        <v>931</v>
+      </c>
+      <c r="B355" s="3" t="s">
+        <v>932</v>
+      </c>
+      <c r="C355" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="D355" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="E355" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="F355" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="G355" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="H355" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="I355" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="J355" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="K355" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="L355" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="M355" s="9" t="s">
+        <v>33</v>
+      </c>
+      <c r="N355" s="9" t="s">
+        <v>33</v>
+      </c>
+      <c r="O355" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="P355" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="Q355" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="R355" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="S355" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="T355" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="U355" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="V355" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="W355" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="X355" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="Y355" s="10" t="s">
+        <v>33</v>
+      </c>
+      <c r="Z355" s="10" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="356" spans="1:26" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A356" s="3" t="s">
+        <v>933</v>
+      </c>
+      <c r="B356" s="3" t="s">
+        <v>934</v>
+      </c>
+      <c r="C356" s="3" t="s">
+        <v>925</v>
+      </c>
+      <c r="D356" s="3" t="s">
+        <v>935</v>
+      </c>
+      <c r="E356" s="5">
+        <v>88</v>
+      </c>
+      <c r="F356" s="6">
+        <v>19380</v>
+      </c>
+      <c r="G356" s="5">
+        <v>26</v>
+      </c>
+      <c r="H356" s="7">
+        <v>2580</v>
+      </c>
+      <c r="I356" s="8">
+        <v>8116517</v>
+      </c>
+      <c r="J356" s="8">
+        <v>1289182.3799999999</v>
+      </c>
+      <c r="K356" s="8">
+        <v>92233.147727272706</v>
+      </c>
+      <c r="L356" s="8">
+        <v>505.02192307692297</v>
+      </c>
+      <c r="M356" s="9">
+        <v>2.1588403171000001</v>
+      </c>
+      <c r="N356" s="9" t="s">
+        <v>33</v>
+      </c>
+      <c r="O356" s="8">
+        <v>90659.806818181794</v>
+      </c>
+      <c r="P356" s="8">
+        <v>45107.4</v>
+      </c>
+      <c r="Q356" s="8">
+        <v>138454</v>
+      </c>
+      <c r="R356" s="8">
+        <v>13130.57</v>
+      </c>
+      <c r="S356" s="8">
+        <v>1573.3409090909099</v>
+      </c>
+      <c r="T356" s="8">
+        <v>723.518452380952</v>
+      </c>
+      <c r="U356" s="8">
+        <v>90</v>
+      </c>
+      <c r="V356" s="8">
+        <v>17.675000000000001</v>
+      </c>
+      <c r="W356" s="8">
+        <v>4420</v>
+      </c>
+      <c r="X356" s="8">
+        <v>3195.6</v>
+      </c>
+      <c r="Y356" s="10">
+        <v>1.938443E-4</v>
+      </c>
+      <c r="Z356" s="10">
+        <v>3.917382E-4</v>
+      </c>
+    </row>
+    <row r="357" spans="1:26" ht="28.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A357" s="3" t="s">
+        <v>936</v>
+      </c>
+      <c r="B357" s="3" t="s">
+        <v>937</v>
+      </c>
+      <c r="C357" s="3" t="s">
+        <v>938</v>
+      </c>
+      <c r="D357" s="4" t="s">
+        <v>939</v>
+      </c>
+      <c r="E357" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="F357" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="G357" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="H357" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="I357" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="J357" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="K357" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="L357" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="M357" s="9" t="s">
+        <v>33</v>
+      </c>
+      <c r="N357" s="9" t="s">
+        <v>33</v>
+      </c>
+      <c r="O357" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="P357" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="Q357" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="R357" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="S357" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="T357" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="U357" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="V357" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="W357" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="X357" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="Y357" s="10" t="s">
+        <v>33</v>
+      </c>
+      <c r="Z357" s="10" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="358" spans="1:26" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A358" s="3" t="s">
+        <v>940</v>
+      </c>
+      <c r="B358" s="3" t="s">
+        <v>941</v>
+      </c>
+      <c r="C358" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="D358" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="E358" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="F358" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="G358" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="H358" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="I358" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="J358" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="K358" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="L358" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="M358" s="9" t="s">
+        <v>33</v>
+      </c>
+      <c r="N358" s="9" t="s">
+        <v>33</v>
+      </c>
+      <c r="O358" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="P358" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="Q358" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="R358" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="S358" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="T358" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="U358" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="V358" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="W358" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="X358" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="Y358" s="10" t="s">
+        <v>33</v>
+      </c>
+      <c r="Z358" s="10" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="359" spans="1:26" ht="28.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A359" s="3" t="s">
+        <v>942</v>
+      </c>
+      <c r="B359" s="3" t="s">
+        <v>943</v>
+      </c>
+      <c r="C359" s="3" t="s">
+        <v>938</v>
+      </c>
+      <c r="D359" s="4" t="s">
+        <v>939</v>
+      </c>
+      <c r="E359" s="5">
+        <v>152</v>
+      </c>
+      <c r="F359" s="6">
+        <v>7246</v>
+      </c>
+      <c r="G359" s="5">
+        <v>68</v>
+      </c>
+      <c r="H359" s="7">
+        <v>3972</v>
+      </c>
+      <c r="I359" s="8">
+        <v>310756</v>
+      </c>
+      <c r="J359" s="8">
+        <v>191696.69</v>
+      </c>
+      <c r="K359" s="8">
+        <v>2044.44736842105</v>
+      </c>
+      <c r="L359" s="8">
+        <v>36.237205882353003</v>
+      </c>
+      <c r="M359" s="9">
+        <v>-0.52905339699999998</v>
+      </c>
+      <c r="N359" s="9">
+        <v>9.0406002099999994E-2</v>
+      </c>
+      <c r="O359" s="8">
+        <v>1937.2960526315801</v>
+      </c>
+      <c r="P359" s="8">
+        <v>2429.1179411764701</v>
+      </c>
+      <c r="Q359" s="8">
+        <v>16287</v>
+      </c>
+      <c r="R359" s="8">
+        <v>2464.13</v>
+      </c>
+      <c r="S359" s="8">
+        <v>107.151315789474</v>
+      </c>
+      <c r="T359" s="8">
+        <v>38.399496402877702</v>
+      </c>
+      <c r="U359" s="8">
+        <v>40</v>
+      </c>
+      <c r="V359" s="8">
+        <v>10.35</v>
+      </c>
+      <c r="W359" s="8">
+        <v>210</v>
+      </c>
+      <c r="X359" s="8">
+        <v>133.36000000000001</v>
+      </c>
+      <c r="Y359" s="10">
+        <v>3.448085E-4</v>
+      </c>
+      <c r="Z359" s="10">
+        <v>1.8903410000000001E-4</v>
+      </c>
+    </row>
+    <row r="360" spans="1:26" ht="28.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A360" s="3" t="s">
+        <v>944</v>
+      </c>
+      <c r="B360" s="3" t="s">
+        <v>945</v>
+      </c>
+      <c r="C360" s="3" t="s">
+        <v>938</v>
+      </c>
+      <c r="D360" s="4" t="s">
+        <v>939</v>
+      </c>
+      <c r="E360" s="5">
+        <v>3642</v>
+      </c>
+      <c r="F360" s="6">
+        <v>463679</v>
+      </c>
+      <c r="G360" s="5">
+        <v>759</v>
+      </c>
+      <c r="H360" s="7">
+        <v>92266</v>
+      </c>
+      <c r="I360" s="8">
+        <v>20721545</v>
+      </c>
+      <c r="J360" s="8">
+        <v>4493636.7699999996</v>
+      </c>
+      <c r="K360" s="8">
+        <v>5689.6059857221298</v>
+      </c>
+      <c r="L360" s="8">
+        <v>93.192147562582207</v>
+      </c>
+      <c r="M360" s="9">
+        <v>0.20667573859999999</v>
+      </c>
+      <c r="N360" s="9">
+        <v>0.44788347789999999</v>
+      </c>
+      <c r="O360" s="8">
+        <v>5295.2789676002203</v>
+      </c>
+      <c r="P360" s="8">
+        <v>5386.4789986824799</v>
+      </c>
+      <c r="Q360" s="8">
+        <v>1436139</v>
+      </c>
+      <c r="R360" s="8">
+        <v>70732.839999999895</v>
+      </c>
+      <c r="S360" s="8">
+        <v>394.32701812191101</v>
+      </c>
+      <c r="T360" s="8">
+        <v>142.08720598469</v>
+      </c>
+      <c r="U360" s="8">
+        <v>90</v>
+      </c>
+      <c r="V360" s="8">
+        <v>15.25</v>
+      </c>
+      <c r="W360" s="8">
+        <v>1068</v>
+      </c>
+      <c r="X360" s="8">
+        <v>193.2</v>
+      </c>
+      <c r="Y360" s="10">
+        <v>1.9029799999999999E-5</v>
+      </c>
+      <c r="Z360" s="10">
+        <v>2.0738699999999998E-5</v>
+      </c>
+    </row>
+    <row r="361" spans="1:26" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A361" s="3" t="s">
+        <v>946</v>
+      </c>
+      <c r="B361" s="3" t="s">
+        <v>947</v>
+      </c>
+      <c r="C361" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="D361" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="E361" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="F361" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="G361" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="H361" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="I361" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="J361" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="K361" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="L361" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="M361" s="9" t="s">
+        <v>33</v>
+      </c>
+      <c r="N361" s="9" t="s">
+        <v>33</v>
+      </c>
+      <c r="O361" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="P361" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="Q361" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="R361" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="S361" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="T361" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="U361" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="V361" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="W361" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="X361" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="Y361" s="10" t="s">
+        <v>33</v>
+      </c>
+      <c r="Z361" s="10" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="362" spans="1:26" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A362" s="3" t="s">
+        <v>948</v>
+      </c>
+      <c r="B362" s="3" t="s">
+        <v>949</v>
+      </c>
+      <c r="C362" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="D362" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="E362" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="F362" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="G362" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="H362" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="I362" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="J362" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="K362" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="L362" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="M362" s="9" t="s">
+        <v>33</v>
+      </c>
+      <c r="N362" s="9" t="s">
+        <v>33</v>
+      </c>
+      <c r="O362" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="P362" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="Q362" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="R362" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="S362" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="T362" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="U362" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="V362" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="W362" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="X362" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="Y362" s="10" t="s">
+        <v>33</v>
+      </c>
+      <c r="Z362" s="10" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="363" spans="1:26" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A363" s="3" t="s">
+        <v>950</v>
+      </c>
+      <c r="B363" s="3" t="s">
+        <v>951</v>
+      </c>
+      <c r="C363" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="D363" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="E363" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="F363" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="G363" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="H363" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="I363" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="J363" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="K363" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="L363" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="M363" s="9" t="s">
+        <v>33</v>
+      </c>
+      <c r="N363" s="9" t="s">
+        <v>33</v>
+      </c>
+      <c r="O363" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="P363" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="Q363" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="R363" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="S363" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="T363" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="U363" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="V363" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="W363" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="X363" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="Y363" s="10" t="s">
+        <v>33</v>
+      </c>
+      <c r="Z363" s="10" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="364" spans="1:26" ht="28.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A364" s="3" t="s">
+        <v>952</v>
+      </c>
+      <c r="B364" s="3" t="s">
+        <v>953</v>
+      </c>
+      <c r="C364" s="3" t="s">
+        <v>938</v>
+      </c>
+      <c r="D364" s="4" t="s">
+        <v>954</v>
+      </c>
+      <c r="E364" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="F364" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="G364" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="H364" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="I364" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="J364" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="K364" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="L364" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="M364" s="9" t="s">
+        <v>33</v>
+      </c>
+      <c r="N364" s="9" t="s">
+        <v>33</v>
+      </c>
+      <c r="O364" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="P364" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="Q364" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="R364" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="S364" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="T364" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="U364" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="V364" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="W364" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="X364" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="Y364" s="10" t="s">
+        <v>33</v>
+      </c>
+      <c r="Z364" s="10" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="365" spans="1:26" ht="28.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A365" s="3" t="s">
+        <v>955</v>
+      </c>
+      <c r="B365" s="3" t="s">
+        <v>956</v>
+      </c>
+      <c r="C365" s="3" t="s">
+        <v>938</v>
+      </c>
+      <c r="D365" s="4" t="s">
+        <v>954</v>
+      </c>
+      <c r="E365" s="5">
+        <v>11</v>
+      </c>
+      <c r="F365" s="6">
+        <v>510</v>
+      </c>
+      <c r="G365" s="5">
+        <v>35</v>
+      </c>
+      <c r="H365" s="7">
+        <v>2400</v>
+      </c>
+      <c r="I365" s="8">
+        <v>23459</v>
+      </c>
+      <c r="J365" s="8">
+        <v>116027.76</v>
+      </c>
+      <c r="K365" s="8">
+        <v>2132.6363636363599</v>
+      </c>
+      <c r="L365" s="8">
+        <v>15.5325714285714</v>
+      </c>
+      <c r="M365" s="9">
+        <v>-0.92253230399999997</v>
+      </c>
+      <c r="N365" s="9">
+        <v>-0.39305879799999999</v>
+      </c>
+      <c r="O365" s="8">
+        <v>2105.8181818181802</v>
+      </c>
+      <c r="P365" s="8">
+        <v>2965.34228571429</v>
+      </c>
+      <c r="Q365" s="8">
+        <v>295</v>
+      </c>
+      <c r="R365" s="8">
+        <v>543.64</v>
+      </c>
+      <c r="S365" s="8">
+        <v>26.818181818181799</v>
+      </c>
+      <c r="T365" s="8">
+        <v>32.830632911392399</v>
+      </c>
+      <c r="U365" s="8">
+        <v>15</v>
+      </c>
+      <c r="V365" s="8">
+        <v>17.2</v>
+      </c>
+      <c r="W365" s="8">
+        <v>50</v>
+      </c>
+      <c r="X365" s="8">
+        <v>66.680000000000007</v>
+      </c>
+      <c r="Y365" s="10">
+        <v>1.1431937000000001E-3</v>
+      </c>
+      <c r="Z365" s="10">
+        <v>1.338694E-4</v>
+      </c>
+    </row>
+    <row r="366" spans="1:26" ht="28.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A366" s="3" t="s">
+        <v>957</v>
+      </c>
+      <c r="B366" s="3" t="s">
+        <v>958</v>
+      </c>
+      <c r="C366" s="3" t="s">
+        <v>938</v>
+      </c>
+      <c r="D366" s="4" t="s">
+        <v>954</v>
+      </c>
+      <c r="E366" s="5">
+        <v>2048</v>
+      </c>
+      <c r="F366" s="6">
+        <v>315749</v>
+      </c>
+      <c r="G366" s="5">
+        <v>549</v>
+      </c>
+      <c r="H366" s="7">
+        <v>81468</v>
+      </c>
+      <c r="I366" s="8">
+        <v>14141350</v>
+      </c>
+      <c r="J366" s="8">
+        <v>3967853.3100000098</v>
+      </c>
+      <c r="K366" s="8">
+        <v>6904.9560546875</v>
+      </c>
+      <c r="L366" s="8">
+        <v>69.407030965391002</v>
+      </c>
+      <c r="M366" s="9">
+        <v>0.17709315710000001</v>
+      </c>
+      <c r="N366" s="9">
+        <v>0.188090006</v>
+      </c>
+      <c r="O366" s="8">
+        <v>6502.62890625</v>
+      </c>
+      <c r="P366" s="8">
+        <v>6779.3978506375097</v>
+      </c>
+      <c r="Q366" s="8">
+        <v>823966</v>
+      </c>
+      <c r="R366" s="8">
+        <v>38104.459999999599</v>
+      </c>
+      <c r="S366" s="8">
+        <v>402.3271484375</v>
+      </c>
+      <c r="T366" s="8">
+        <v>100.542717306187</v>
+      </c>
+      <c r="U366" s="8">
+        <v>100</v>
+      </c>
+      <c r="V366" s="8">
+        <v>17.2</v>
+      </c>
+      <c r="W366" s="8">
+        <v>1129</v>
+      </c>
+      <c r="X366" s="8">
+        <v>100</v>
+      </c>
+      <c r="Y366" s="10">
+        <v>2.8450400000000001E-5</v>
+      </c>
+      <c r="Z366" s="10">
+        <v>1.7492299999999999E-5</v>
+      </c>
+    </row>
+    <row r="367" spans="1:26" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A367" s="3" t="s">
+        <v>959</v>
+      </c>
+      <c r="B367" s="3" t="s">
+        <v>960</v>
+      </c>
+      <c r="C367" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="D367" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="E367" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="F367" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="G367" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="H367" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="I367" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="J367" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="K367" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="L367" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="M367" s="9" t="s">
+        <v>33</v>
+      </c>
+      <c r="N367" s="9" t="s">
+        <v>33</v>
+      </c>
+      <c r="O367" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="P367" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="Q367" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="R367" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="S367" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="T367" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="U367" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="V367" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="W367" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="X367" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="Y367" s="10" t="s">
+        <v>33</v>
+      </c>
+      <c r="Z367" s="10" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="368" spans="1:26" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A368" s="3" t="s">
+        <v>961</v>
+      </c>
+      <c r="B368" s="3" t="s">
+        <v>962</v>
+      </c>
+      <c r="C368" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="D368" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="E368" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="F368" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="G368" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="H368" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="I368" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="J368" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="K368" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="L368" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="M368" s="9" t="s">
+        <v>33</v>
+      </c>
+      <c r="N368" s="9" t="s">
+        <v>33</v>
+      </c>
+      <c r="O368" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="P368" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="Q368" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="R368" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="S368" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="T368" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="U368" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="V368" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="W368" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="X368" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="Y368" s="10" t="s">
+        <v>33</v>
+      </c>
+      <c r="Z368" s="10" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="369" spans="1:26" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A369" s="3" t="s">
+        <v>963</v>
+      </c>
+      <c r="B369" s="3" t="s">
+        <v>964</v>
+      </c>
+      <c r="C369" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="D369" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="E369" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="F369" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="G369" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="H369" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="I369" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="J369" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="K369" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="L369" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="M369" s="9" t="s">
+        <v>33</v>
+      </c>
+      <c r="N369" s="9" t="s">
+        <v>33</v>
+      </c>
+      <c r="O369" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="P369" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="Q369" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="R369" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="S369" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="T369" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="U369" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="V369" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="W369" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="X369" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="Y369" s="10" t="s">
+        <v>33</v>
+      </c>
+      <c r="Z369" s="10" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="370" spans="1:26" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A370" s="3" t="s">
+        <v>965</v>
+      </c>
+      <c r="B370" s="3" t="s">
+        <v>966</v>
+      </c>
+      <c r="C370" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="D370" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="E370" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="F370" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="G370" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="H370" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="I370" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="J370" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="K370" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="L370" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="M370" s="9" t="s">
+        <v>33</v>
+      </c>
+      <c r="N370" s="9" t="s">
+        <v>33</v>
+      </c>
+      <c r="O370" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="P370" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="Q370" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="R370" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="S370" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="T370" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="U370" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="V370" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="W370" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="X370" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="Y370" s="10" t="s">
+        <v>33</v>
+      </c>
+      <c r="Z370" s="10" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="371" spans="1:26" ht="28.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A371" s="3" t="s">
+        <v>967</v>
+      </c>
+      <c r="B371" s="3" t="s">
+        <v>968</v>
+      </c>
+      <c r="C371" s="3" t="s">
+        <v>938</v>
+      </c>
+      <c r="D371" s="4" t="s">
+        <v>969</v>
+      </c>
+      <c r="E371" s="5">
+        <v>652</v>
+      </c>
+      <c r="F371" s="6">
+        <v>112751</v>
+      </c>
+      <c r="G371" s="5">
+        <v>198</v>
+      </c>
+      <c r="H371" s="7">
+        <v>32868</v>
+      </c>
+      <c r="I371" s="8">
+        <v>5103062</v>
+      </c>
+      <c r="J371" s="8">
+        <v>1602575.0699999901</v>
+      </c>
+      <c r="K371" s="8">
+        <v>7826.7822085889602</v>
+      </c>
+      <c r="L371" s="8">
+        <v>25.655000000000101</v>
+      </c>
+      <c r="M371" s="9">
+        <v>0.18232652990000001</v>
+      </c>
+      <c r="N371" s="9">
+        <v>0.1285730631</v>
+      </c>
+      <c r="O371" s="8">
+        <v>7496.9831288343603</v>
+      </c>
+      <c r="P371" s="8">
+        <v>7658.51282828281</v>
+      </c>
+      <c r="Q371" s="8">
+        <v>215029</v>
+      </c>
+      <c r="R371" s="8">
+        <v>5079.6900000000096</v>
+      </c>
+      <c r="S371" s="8">
+        <v>329.799079754601</v>
+      </c>
+      <c r="T371" s="8">
+        <v>31.2137172284644</v>
+      </c>
+      <c r="U371" s="8">
+        <v>90</v>
+      </c>
+      <c r="V371" s="8">
+        <v>17.2</v>
+      </c>
+      <c r="W371" s="8">
+        <v>800</v>
+      </c>
+      <c r="X371" s="8">
+        <v>62.1</v>
+      </c>
+      <c r="Y371" s="10">
+        <v>6.4627699999999998E-5</v>
+      </c>
+      <c r="Z371" s="10">
+        <v>1.6008600000000001E-5</v>
+      </c>
+    </row>
+    <row r="372" spans="1:26" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A372" s="3" t="s">
+        <v>970</v>
+      </c>
+      <c r="B372" s="3" t="s">
+        <v>971</v>
+      </c>
+      <c r="C372" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="D372" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="E372" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="F372" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="G372" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="H372" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="I372" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="J372" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="K372" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="L372" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="M372" s="9" t="s">
+        <v>33</v>
+      </c>
+      <c r="N372" s="9" t="s">
+        <v>33</v>
+      </c>
+      <c r="O372" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="P372" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="Q372" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="R372" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="S372" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="T372" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="U372" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="V372" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="W372" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="X372" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="Y372" s="10" t="s">
+        <v>33</v>
+      </c>
+      <c r="Z372" s="10" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="373" spans="1:26" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A373" s="3" t="s">
+        <v>972</v>
+      </c>
+      <c r="B373" s="3" t="s">
+        <v>973</v>
+      </c>
+      <c r="C373" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="D373" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="E373" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="F373" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="G373" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="H373" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="I373" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="J373" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="K373" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="L373" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="M373" s="9" t="s">
+        <v>33</v>
+      </c>
+      <c r="N373" s="9" t="s">
+        <v>33</v>
+      </c>
+      <c r="O373" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="P373" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="Q373" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="R373" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="S373" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="T373" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="U373" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="V373" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="W373" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="X373" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="Y373" s="10" t="s">
+        <v>33</v>
+      </c>
+      <c r="Z373" s="10" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="374" spans="1:26" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A374" s="3" t="s">
+        <v>974</v>
+      </c>
+      <c r="B374" s="3" t="s">
+        <v>975</v>
+      </c>
+      <c r="C374" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="D374" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="E374" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="F374" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="G374" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="H374" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="I374" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="J374" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="K374" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="L374" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="M374" s="9" t="s">
+        <v>33</v>
+      </c>
+      <c r="N374" s="9" t="s">
+        <v>33</v>
+      </c>
+      <c r="O374" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="P374" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="Q374" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="R374" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="S374" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="T374" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="U374" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="V374" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="W374" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="X374" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="Y374" s="10" t="s">
+        <v>33</v>
+      </c>
+      <c r="Z374" s="10" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="375" spans="1:26" ht="28.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A375" s="3" t="s">
+        <v>976</v>
+      </c>
+      <c r="B375" s="3" t="s">
+        <v>977</v>
+      </c>
+      <c r="C375" s="3" t="s">
+        <v>938</v>
+      </c>
+      <c r="D375" s="4" t="s">
+        <v>978</v>
+      </c>
+      <c r="E375" s="5">
+        <v>369</v>
+      </c>
+      <c r="F375" s="6">
+        <v>80419</v>
+      </c>
+      <c r="G375" s="5">
+        <v>191</v>
+      </c>
+      <c r="H375" s="7">
+        <v>36928</v>
+      </c>
+      <c r="I375" s="8">
+        <v>3619010</v>
+      </c>
+      <c r="J375" s="8">
+        <v>1798516.25999999</v>
+      </c>
+      <c r="K375" s="8">
+        <v>9807.6151761517594</v>
+      </c>
+      <c r="L375" s="8">
+        <v>127.612984293194</v>
+      </c>
+      <c r="M375" s="9">
+        <v>0.1583174581</v>
+      </c>
+      <c r="N375" s="9">
+        <v>0.1176527394</v>
+      </c>
+      <c r="O375" s="8">
+        <v>9440.8915989159905</v>
+      </c>
+      <c r="P375" s="8">
+        <v>8854.5727225130995</v>
+      </c>
+      <c r="Q375" s="8">
+        <v>135321</v>
+      </c>
+      <c r="R375" s="8">
+        <v>24374.080000000002</v>
+      </c>
+      <c r="S375" s="8">
+        <v>366.72357723577198</v>
+      </c>
+      <c r="T375" s="8">
+        <v>206.072987117553</v>
+      </c>
+      <c r="U375" s="8">
+        <v>96</v>
+      </c>
+      <c r="V375" s="8">
+        <v>17.2</v>
+      </c>
+      <c r="W375" s="8">
+        <v>890</v>
+      </c>
+      <c r="X375" s="8">
+        <v>249.98</v>
+      </c>
+      <c r="Y375" s="10">
+        <v>1.013326E-4</v>
+      </c>
+      <c r="Z375" s="10">
+        <v>7.09546E-5</v>
+      </c>
+    </row>
+    <row r="376" spans="1:26" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A376" s="3" t="s">
+        <v>979</v>
+      </c>
+      <c r="B376" s="3" t="s">
+        <v>980</v>
+      </c>
+      <c r="C376" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="D376" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="E376" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="F376" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="G376" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="H376" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="I376" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="J376" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="K376" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="L376" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="M376" s="9" t="s">
+        <v>33</v>
+      </c>
+      <c r="N376" s="9" t="s">
+        <v>33</v>
+      </c>
+      <c r="O376" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="P376" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="Q376" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="R376" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="S376" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="T376" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="U376" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="V376" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="W376" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="X376" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="Y376" s="10" t="s">
+        <v>33</v>
+      </c>
+      <c r="Z376" s="10" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="377" spans="1:26" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A377" s="3" t="s">
+        <v>981</v>
+      </c>
+      <c r="B377" s="3" t="s">
+        <v>982</v>
+      </c>
+      <c r="C377" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="D377" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="E377" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="F377" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="G377" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="H377" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="I377" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="J377" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="K377" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="L377" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="M377" s="9" t="s">
+        <v>33</v>
+      </c>
+      <c r="N377" s="9" t="s">
+        <v>33</v>
+      </c>
+      <c r="O377" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="P377" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="Q377" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="R377" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="S377" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="T377" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="U377" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="V377" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="W377" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="X377" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="Y377" s="10" t="s">
+        <v>33</v>
+      </c>
+      <c r="Z377" s="10" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="378" spans="1:26" ht="28.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A378" s="3" t="s">
+        <v>983</v>
+      </c>
+      <c r="B378" s="3" t="s">
+        <v>984</v>
+      </c>
+      <c r="C378" s="3" t="s">
+        <v>938</v>
+      </c>
+      <c r="D378" s="4" t="s">
+        <v>985</v>
+      </c>
+      <c r="E378" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="F378" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="G378" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="H378" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="I378" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="J378" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="K378" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="L378" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="M378" s="9" t="s">
+        <v>33</v>
+      </c>
+      <c r="N378" s="9" t="s">
+        <v>33</v>
+      </c>
+      <c r="O378" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="P378" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="Q378" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="R378" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="S378" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="T378" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="U378" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="V378" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="W378" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="X378" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="Y378" s="10" t="s">
+        <v>33</v>
+      </c>
+      <c r="Z378" s="10" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="379" spans="1:26" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A379" s="3" t="s">
+        <v>986</v>
+      </c>
+      <c r="B379" s="3" t="s">
+        <v>987</v>
+      </c>
+      <c r="C379" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="D379" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="E379" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="F379" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="G379" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="H379" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="I379" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="J379" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="K379" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="L379" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="M379" s="9" t="s">
+        <v>33</v>
+      </c>
+      <c r="N379" s="9" t="s">
+        <v>33</v>
+      </c>
+      <c r="O379" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="P379" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="Q379" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="R379" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="S379" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="T379" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="U379" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="V379" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="W379" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="X379" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="Y379" s="10" t="s">
+        <v>33</v>
+      </c>
+      <c r="Z379" s="10" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="380" spans="1:26" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A380" s="3" t="s">
+        <v>988</v>
+      </c>
+      <c r="B380" s="3" t="s">
+        <v>989</v>
+      </c>
+      <c r="C380" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="D380" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="E380" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="F380" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="G380" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="H380" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="I380" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="J380" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="K380" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="L380" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="M380" s="9" t="s">
+        <v>33</v>
+      </c>
+      <c r="N380" s="9" t="s">
+        <v>33</v>
+      </c>
+      <c r="O380" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="P380" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="Q380" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="R380" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="S380" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="T380" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="U380" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="V380" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="W380" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="X380" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="Y380" s="10" t="s">
+        <v>33</v>
+      </c>
+      <c r="Z380" s="10" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="381" spans="1:26" ht="28.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A381" s="3" t="s">
+        <v>990</v>
+      </c>
+      <c r="B381" s="3" t="s">
+        <v>991</v>
+      </c>
+      <c r="C381" s="3" t="s">
+        <v>623</v>
+      </c>
+      <c r="D381" s="4" t="s">
+        <v>624</v>
+      </c>
+      <c r="E381" s="5">
+        <v>9818</v>
+      </c>
+      <c r="F381" s="6">
+        <v>2422771</v>
+      </c>
+      <c r="G381" s="5">
+        <v>2582</v>
+      </c>
+      <c r="H381" s="7">
+        <v>686431</v>
+      </c>
+      <c r="I381" s="8">
+        <v>300944539.33999997</v>
+      </c>
+      <c r="J381" s="8">
+        <v>91529472.699992299</v>
+      </c>
+      <c r="K381" s="8">
+        <v>30652.326272153201</v>
+      </c>
+      <c r="L381" s="8">
+        <v>649.00479085981499</v>
+      </c>
+      <c r="M381" s="9">
+        <v>4.2387187700000002E-2</v>
+      </c>
+      <c r="N381" s="9">
+        <v>0.15504623270000001</v>
+      </c>
+      <c r="O381" s="8">
+        <v>29765.780403340799</v>
+      </c>
+      <c r="P381" s="8">
+        <v>33018.807606505303</v>
+      </c>
+      <c r="Q381" s="8">
+        <v>8704107.3399999999</v>
+      </c>
+      <c r="R381" s="8">
+        <v>1675730.3700000399</v>
+      </c>
+      <c r="S381" s="8">
+        <v>886.54586881238595</v>
+      </c>
+      <c r="T381" s="8">
+        <v>762.04184229894702</v>
+      </c>
+      <c r="U381" s="8">
+        <v>120</v>
+      </c>
+      <c r="V381" s="8">
+        <v>20.7</v>
+      </c>
+      <c r="W381" s="8">
+        <v>3087</v>
+      </c>
+      <c r="X381" s="8">
+        <v>4335.8100000000004</v>
+      </c>
+      <c r="Y381" s="10">
+        <v>2.9458778999999999E-6</v>
+      </c>
+      <c r="Z381" s="10">
+        <v>7.0906646000000001E-6</v>
+      </c>
+    </row>
+    <row r="382" spans="1:26" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A382" s="3" t="s">
+        <v>992</v>
+      </c>
+      <c r="B382" s="3" t="s">
+        <v>993</v>
+      </c>
+      <c r="C382" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="D382" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="E382" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="F382" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="G382" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="H382" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="I382" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="J382" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="K382" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="L382" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="M382" s="9" t="s">
+        <v>33</v>
+      </c>
+      <c r="N382" s="9" t="s">
+        <v>33</v>
+      </c>
+      <c r="O382" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="P382" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="Q382" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="R382" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="S382" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="T382" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="U382" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="V382" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="W382" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="X382" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="Y382" s="10" t="s">
+        <v>33</v>
+      </c>
+      <c r="Z382" s="10" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="383" spans="1:26" ht="28.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A383" s="3" t="s">
+        <v>994</v>
+      </c>
+      <c r="B383" s="3" t="s">
+        <v>995</v>
+      </c>
+      <c r="C383" s="3" t="s">
+        <v>623</v>
+      </c>
+      <c r="D383" s="4" t="s">
+        <v>624</v>
+      </c>
+      <c r="E383" s="5">
+        <v>746</v>
+      </c>
+      <c r="F383" s="6">
+        <v>86395</v>
+      </c>
+      <c r="G383" s="5">
+        <v>204</v>
+      </c>
+      <c r="H383" s="7">
+        <v>18856</v>
+      </c>
+      <c r="I383" s="8">
+        <v>10873708</v>
+      </c>
+      <c r="J383" s="8">
+        <v>2545641.29999999</v>
+      </c>
+      <c r="K383" s="8">
+        <v>14576.0160857909</v>
+      </c>
+      <c r="L383" s="8">
+        <v>213.83838235294101</v>
+      </c>
+      <c r="M383" s="9">
+        <v>-2.4521949999999999E-3</v>
+      </c>
+      <c r="N383" s="9">
+        <v>-3.443512E-2</v>
+      </c>
+      <c r="O383" s="8">
+        <v>14172.053619303</v>
+      </c>
+      <c r="P383" s="8">
+        <v>11337.3701470588</v>
+      </c>
+      <c r="Q383" s="8">
+        <v>301356</v>
+      </c>
+      <c r="R383" s="8">
+        <v>43623.03</v>
+      </c>
+      <c r="S383" s="8">
+        <v>403.96246648793601</v>
+      </c>
+      <c r="T383" s="8">
+        <v>376.10504051863802</v>
+      </c>
+      <c r="U383" s="8">
+        <v>45</v>
+      </c>
+      <c r="V383" s="8">
+        <v>8.6</v>
+      </c>
+      <c r="W383" s="8">
+        <v>950</v>
+      </c>
+      <c r="X383" s="8">
+        <v>1714.43</v>
+      </c>
+      <c r="Y383" s="10">
+        <v>3.7150400000000003E-5</v>
+      </c>
+      <c r="Z383" s="10">
+        <v>8.4001799999999999E-5</v>
+      </c>
+    </row>
+    <row r="384" spans="1:26" ht="28.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A384" s="3" t="s">
+        <v>996</v>
+      </c>
+      <c r="B384" s="3" t="s">
+        <v>997</v>
+      </c>
+      <c r="C384" s="3" t="s">
+        <v>623</v>
+      </c>
+      <c r="D384" s="4" t="s">
+        <v>998</v>
+      </c>
+      <c r="E384" s="5">
+        <v>39</v>
+      </c>
+      <c r="F384" s="6">
+        <v>4114</v>
+      </c>
+      <c r="G384" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="H384" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="I384" s="8">
+        <v>521332</v>
+      </c>
+      <c r="J384" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="K384" s="8">
+        <v>13367.4871794872</v>
+      </c>
+      <c r="L384" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="M384" s="9">
+        <v>-0.32567690100000002</v>
+      </c>
+      <c r="N384" s="9" t="s">
+        <v>33</v>
+      </c>
+      <c r="O384" s="8">
+        <v>12900.102564102601</v>
+      </c>
+      <c r="P384" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="Q384" s="8">
+        <v>18228</v>
+      </c>
+      <c r="R384" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="S384" s="8">
+        <v>467.38461538461502</v>
+      </c>
+      <c r="T384" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="U384" s="8">
+        <v>15</v>
+      </c>
+      <c r="V384" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="W384" s="8">
+        <v>2592</v>
+      </c>
+      <c r="X384" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="Y384" s="10">
+        <v>8.9652009999999997E-4</v>
+      </c>
+      <c r="Z384" s="10" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="385" spans="1:26" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A385" s="3" t="s">
+        <v>999</v>
+      </c>
+      <c r="B385" s="3" t="s">
+        <v>1000</v>
+      </c>
+      <c r="C385" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="D385" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="E385" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="F385" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="G385" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="H385" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="I385" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="J385" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="K385" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="L385" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="M385" s="9" t="s">
+        <v>33</v>
+      </c>
+      <c r="N385" s="9" t="s">
+        <v>33</v>
+      </c>
+      <c r="O385" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="P385" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="Q385" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="R385" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="S385" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="T385" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="U385" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="V385" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="W385" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="X385" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="Y385" s="10" t="s">
+        <v>33</v>
+      </c>
+      <c r="Z385" s="10" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="386" spans="1:26" ht="28.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A386" s="3" t="s">
+        <v>1001</v>
+      </c>
+      <c r="B386" s="3" t="s">
+        <v>1002</v>
+      </c>
+      <c r="C386" s="4" t="s">
+        <v>1003</v>
+      </c>
+      <c r="D386" s="4" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E386" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="F386" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="G386" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="H386" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="I386" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="J386" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="K386" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="L386" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="M386" s="9" t="s">
+        <v>33</v>
+      </c>
+      <c r="N386" s="9" t="s">
+        <v>33</v>
+      </c>
+      <c r="O386" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="P386" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="Q386" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="R386" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="S386" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="T386" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="U386" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="V386" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="W386" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="X386" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="Y386" s="10" t="s">
+        <v>33</v>
+      </c>
+      <c r="Z386" s="10" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="387" spans="1:26" ht="28.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A387" s="3" t="s">
+        <v>1005</v>
+      </c>
+      <c r="B387" s="3" t="s">
+        <v>1006</v>
+      </c>
+      <c r="C387" s="4" t="s">
+        <v>1003</v>
+      </c>
+      <c r="D387" s="4" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E387" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="F387" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="G387" s="5">
+        <v>14</v>
+      </c>
+      <c r="H387" s="7">
+        <v>880</v>
+      </c>
+      <c r="I387" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="J387" s="8">
+        <v>706946.03</v>
+      </c>
+      <c r="K387" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="L387" s="8">
+        <v>378.56285714285701</v>
+      </c>
+      <c r="M387" s="9" t="s">
+        <v>33</v>
+      </c>
+      <c r="N387" s="9">
+        <v>0.3649471306</v>
+      </c>
+      <c r="O387" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="P387" s="8">
+        <v>39868.019999999997</v>
+      </c>
+      <c r="Q387" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="R387" s="8">
+        <v>5299.88</v>
+      </c>
+      <c r="S387" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="T387" s="8">
+        <v>311.8288</v>
+      </c>
+      <c r="U387" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="V387" s="8">
+        <v>10.35</v>
+      </c>
+      <c r="W387" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="X387" s="8">
+        <v>2158.6999999999998</v>
+      </c>
+      <c r="Y387" s="10" t="s">
+        <v>33</v>
+      </c>
+      <c r="Z387" s="10">
+        <v>5.3549049999999996E-4</v>
+      </c>
+    </row>
+    <row r="388" spans="1:26" ht="28.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A388" s="3" t="s">
+        <v>1007</v>
+      </c>
+      <c r="B388" s="3" t="s">
+        <v>1008</v>
+      </c>
+      <c r="C388" s="4" t="s">
+        <v>1009</v>
+      </c>
+      <c r="D388" s="4" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E388" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="F388" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="G388" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="H388" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="I388" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="J388" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="K388" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="L388" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="M388" s="9" t="s">
+        <v>33</v>
+      </c>
+      <c r="N388" s="9" t="s">
+        <v>33</v>
+      </c>
+      <c r="O388" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="P388" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="Q388" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="R388" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="S388" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="T388" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="U388" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="V388" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="W388" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="X388" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="Y388" s="10" t="s">
+        <v>33</v>
+      </c>
+      <c r="Z388" s="10" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="389" spans="1:26" ht="28.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A389" s="3" t="s">
+        <v>1011</v>
+      </c>
+      <c r="B389" s="3" t="s">
+        <v>1012</v>
+      </c>
+      <c r="C389" s="4" t="s">
+        <v>1009</v>
+      </c>
+      <c r="D389" s="4" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E389" s="5">
+        <v>42</v>
+      </c>
+      <c r="F389" s="6">
+        <v>8460</v>
+      </c>
+      <c r="G389" s="5">
+        <v>28</v>
+      </c>
+      <c r="H389" s="7">
+        <v>5340</v>
+      </c>
+      <c r="I389" s="8">
+        <v>2960542</v>
+      </c>
+      <c r="J389" s="8">
+        <v>2119654.96</v>
+      </c>
+      <c r="K389" s="8">
+        <v>70489.095238095193</v>
+      </c>
+      <c r="L389" s="8">
+        <v>1299.0767857142901</v>
+      </c>
+      <c r="M389" s="9">
+        <v>-0.28894333999999999</v>
+      </c>
+      <c r="N389" s="9">
+        <v>0.2292052523</v>
+      </c>
+      <c r="O389" s="8">
+        <v>69110.571428571406</v>
+      </c>
+      <c r="P389" s="8">
+        <v>66349.454642857105</v>
+      </c>
+      <c r="Q389" s="8">
+        <v>57898</v>
+      </c>
+      <c r="R389" s="8">
+        <v>36374.15</v>
+      </c>
+      <c r="S389" s="8">
+        <v>1378.5238095238101</v>
+      </c>
+      <c r="T389" s="8">
+        <v>2548.2055056179802</v>
+      </c>
+      <c r="U389" s="8">
+        <v>11.5</v>
+      </c>
+      <c r="V389" s="8">
+        <v>50</v>
+      </c>
+      <c r="W389" s="8">
+        <v>3329</v>
+      </c>
+      <c r="X389" s="8">
+        <v>15748</v>
+      </c>
+      <c r="Y389" s="10">
+        <v>4.6563220000000002E-4</v>
+      </c>
+      <c r="Z389" s="10">
+        <v>6.1287180000000002E-4</v>
+      </c>
+    </row>
+    <row r="390" spans="1:26" ht="28.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A390" s="3" t="s">
+        <v>1013</v>
+      </c>
+      <c r="B390" s="3" t="s">
+        <v>1014</v>
+      </c>
+      <c r="C390" s="4" t="s">
+        <v>1015</v>
+      </c>
+      <c r="D390" s="4" t="s">
+        <v>1016</v>
+      </c>
+      <c r="E390" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="F390" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="G390" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="H390" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="I390" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="J390" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="K390" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="L390" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="M390" s="9" t="s">
+        <v>33</v>
+      </c>
+      <c r="N390" s="9" t="s">
+        <v>33</v>
+      </c>
+      <c r="O390" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="P390" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="Q390" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="R390" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="S390" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="T390" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="U390" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="V390" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="W390" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="X390" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="Y390" s="10" t="s">
+        <v>33</v>
+      </c>
+      <c r="Z390" s="10" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="391" spans="1:26" ht="28.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A391" s="3" t="s">
+        <v>1017</v>
+      </c>
+      <c r="B391" s="3" t="s">
+        <v>1018</v>
+      </c>
+      <c r="C391" s="4" t="s">
+        <v>1015</v>
+      </c>
+      <c r="D391" s="4" t="s">
+        <v>1016</v>
+      </c>
+      <c r="E391" s="5">
+        <v>65</v>
+      </c>
+      <c r="F391" s="6">
+        <v>8165</v>
+      </c>
+      <c r="G391" s="5">
+        <v>39</v>
+      </c>
+      <c r="H391" s="7">
+        <v>3390</v>
+      </c>
+      <c r="I391" s="8">
+        <v>5775907</v>
+      </c>
+      <c r="J391" s="8">
+        <v>2651077.27</v>
+      </c>
+      <c r="K391" s="8">
+        <v>88860.107692307705</v>
+      </c>
+      <c r="L391" s="8">
+        <v>962.41692307692301</v>
+      </c>
+      <c r="M391" s="9">
+        <v>-1.205176E-2</v>
+      </c>
+      <c r="N391" s="9">
+        <v>0.51104229369999998</v>
+      </c>
+      <c r="O391" s="8">
+        <v>87276.138461538503</v>
+      </c>
+      <c r="P391" s="8">
+        <v>57663.349230769301</v>
+      </c>
+      <c r="Q391" s="8">
+        <v>102958</v>
+      </c>
+      <c r="R391" s="8">
+        <v>37534.26</v>
+      </c>
+      <c r="S391" s="8">
+        <v>1583.9692307692301</v>
+      </c>
+      <c r="T391" s="8">
+        <v>507.94892561983499</v>
+      </c>
+      <c r="U391" s="8">
+        <v>5</v>
+      </c>
+      <c r="V391" s="8">
+        <v>4.3</v>
+      </c>
+      <c r="W391" s="8">
+        <v>1370</v>
+      </c>
+      <c r="X391" s="8">
+        <v>2039.46</v>
+      </c>
+      <c r="Y391" s="10">
+        <v>2.7423729999999998E-4</v>
+      </c>
+      <c r="Z391" s="10">
+        <v>3.6302859999999998E-4</v>
+      </c>
+    </row>
+    <row r="392" spans="1:26" ht="28.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A392" s="3" t="s">
+        <v>1019</v>
+      </c>
+      <c r="B392" s="3" t="s">
+        <v>1020</v>
+      </c>
+      <c r="C392" s="4" t="s">
+        <v>1021</v>
+      </c>
+      <c r="D392" s="4" t="s">
+        <v>1022</v>
+      </c>
+      <c r="E392" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="F392" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="G392" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="H392" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="I392" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="J392" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="K392" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="L392" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="M392" s="9" t="s">
+        <v>33</v>
+      </c>
+      <c r="N392" s="9" t="s">
+        <v>33</v>
+      </c>
+      <c r="O392" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="P392" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="Q392" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="R392" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="S392" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="T392" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="U392" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="V392" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="W392" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="X392" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="Y392" s="10" t="s">
+        <v>33</v>
+      </c>
+      <c r="Z392" s="10" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="393" spans="1:26" ht="28.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A393" s="3" t="s">
+        <v>1023</v>
+      </c>
+      <c r="B393" s="3" t="s">
+        <v>1024</v>
+      </c>
+      <c r="C393" s="4" t="s">
+        <v>1021</v>
+      </c>
+      <c r="D393" s="4" t="s">
+        <v>1022</v>
+      </c>
+      <c r="E393" s="5">
+        <v>38</v>
+      </c>
+      <c r="F393" s="6">
+        <v>13110</v>
+      </c>
+      <c r="G393" s="5">
+        <v>26</v>
+      </c>
+      <c r="H393" s="7">
+        <v>8040</v>
+      </c>
+      <c r="I393" s="8">
+        <v>2892450</v>
+      </c>
+      <c r="J393" s="8">
+        <v>2123055.4700000002</v>
+      </c>
+      <c r="K393" s="8">
+        <v>76117.105263157893</v>
+      </c>
+      <c r="L393" s="8">
+        <v>1553.88423076923</v>
+      </c>
+      <c r="M393" s="9">
+        <v>-0.22723317400000001</v>
+      </c>
+      <c r="N393" s="9">
+        <v>1.4286921163999999</v>
+      </c>
+      <c r="O393" s="8">
+        <v>74921</v>
+      </c>
+      <c r="P393" s="8">
+        <v>65456.847307692296</v>
+      </c>
+      <c r="Q393" s="8">
+        <v>45452</v>
+      </c>
+      <c r="R393" s="8">
+        <v>40400.99</v>
+      </c>
+      <c r="S393" s="8">
+        <v>1196.1052631579</v>
+      </c>
+      <c r="T393" s="8">
+        <v>1644.05833333333</v>
+      </c>
+      <c r="U393" s="8">
+        <v>11</v>
+      </c>
+      <c r="V393" s="8">
+        <v>10.35</v>
+      </c>
+      <c r="W393" s="8">
+        <v>3256</v>
+      </c>
+      <c r="X393" s="8">
+        <v>7976.3</v>
+      </c>
+      <c r="Y393" s="10">
+        <v>4.1352670000000002E-4</v>
+      </c>
+      <c r="Z393" s="10">
+        <v>7.3190940000000002E-4</v>
+      </c>
+    </row>
+    <row r="394" spans="1:26" ht="28.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A394" s="3" t="s">
+        <v>1025</v>
+      </c>
+      <c r="B394" s="3" t="s">
+        <v>1026</v>
+      </c>
+      <c r="C394" s="4" t="s">
+        <v>1027</v>
+      </c>
+      <c r="D394" s="4" t="s">
+        <v>1028</v>
+      </c>
+      <c r="E394" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="F394" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="G394" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="H394" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="I394" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="J394" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="K394" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="L394" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="M394" s="9" t="s">
+        <v>33</v>
+      </c>
+      <c r="N394" s="9" t="s">
+        <v>33</v>
+      </c>
+      <c r="O394" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="P394" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="Q394" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="R394" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="S394" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="T394" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="U394" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="V394" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="W394" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="X394" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="Y394" s="10" t="s">
+        <v>33</v>
+      </c>
+      <c r="Z394" s="10" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="395" spans="1:26" ht="28.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A395" s="3" t="s">
+        <v>1029</v>
+      </c>
+      <c r="B395" s="3" t="s">
+        <v>1030</v>
+      </c>
+      <c r="C395" s="4" t="s">
+        <v>1027</v>
+      </c>
+      <c r="D395" s="4" t="s">
+        <v>1028</v>
+      </c>
+      <c r="E395" s="5">
+        <v>60</v>
+      </c>
+      <c r="F395" s="6">
+        <v>15870</v>
+      </c>
+      <c r="G395" s="5">
+        <v>24</v>
+      </c>
+      <c r="H395" s="7">
+        <v>4650</v>
+      </c>
+      <c r="I395" s="8">
+        <v>5790209</v>
+      </c>
+      <c r="J395" s="8">
+        <v>1811485.14</v>
+      </c>
+      <c r="K395" s="8">
+        <v>96503.483333333294</v>
+      </c>
+      <c r="L395" s="8">
+        <v>1583.72583333333</v>
+      </c>
+      <c r="M395" s="9">
+        <v>7.1599312600000006E-2</v>
+      </c>
+      <c r="N395" s="9">
+        <v>0.39073200759999999</v>
+      </c>
+      <c r="O395" s="8">
+        <v>91999.633333333302</v>
+      </c>
+      <c r="P395" s="8">
+        <v>53246.7458333334</v>
+      </c>
+      <c r="Q395" s="8">
+        <v>270231</v>
+      </c>
+      <c r="R395" s="8">
+        <v>38009.42</v>
+      </c>
+      <c r="S395" s="8">
+        <v>4503.8500000000004</v>
+      </c>
+      <c r="T395" s="8">
+        <v>2380.7980263157901</v>
+      </c>
+      <c r="U395" s="8">
+        <v>53</v>
+      </c>
+      <c r="V395" s="8">
+        <v>220.76</v>
+      </c>
+      <c r="W395" s="8">
+        <v>7549</v>
+      </c>
+      <c r="X395" s="8">
+        <v>12530.24</v>
+      </c>
+      <c r="Y395" s="10">
+        <v>7.7783889999999997E-4</v>
+      </c>
+      <c r="Z395" s="10">
+        <v>8.7426929999999999E-4</v>
+      </c>
+    </row>
+    <row r="396" spans="1:26" ht="28.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A396" s="3" t="s">
+        <v>1031</v>
+      </c>
+      <c r="B396" s="3" t="s">
+        <v>1032</v>
+      </c>
+      <c r="C396" s="4" t="s">
+        <v>1033</v>
+      </c>
+      <c r="D396" s="4" t="s">
+        <v>1034</v>
+      </c>
+      <c r="E396" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="F396" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="G396" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="H396" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="I396" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="J396" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="K396" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="L396" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="M396" s="9" t="s">
+        <v>33</v>
+      </c>
+      <c r="N396" s="9" t="s">
+        <v>33</v>
+      </c>
+      <c r="O396" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="P396" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="Q396" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="R396" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="S396" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="T396" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="U396" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="V396" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="W396" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="X396" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="Y396" s="10" t="s">
+        <v>33</v>
+      </c>
+      <c r="Z396" s="10" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="397" spans="1:26" ht="28.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A397" s="3" t="s">
+        <v>1035</v>
+      </c>
+      <c r="B397" s="3" t="s">
+        <v>1036</v>
+      </c>
+      <c r="C397" s="4" t="s">
+        <v>1033</v>
+      </c>
+      <c r="D397" s="4" t="s">
+        <v>1034</v>
+      </c>
+      <c r="E397" s="5">
+        <v>19</v>
+      </c>
+      <c r="F397" s="6">
+        <v>7065</v>
+      </c>
+      <c r="G397" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="H397" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="I397" s="8">
+        <v>1670544</v>
+      </c>
+      <c r="J397" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="K397" s="8">
+        <v>87923.368421052597</v>
+      </c>
+      <c r="L397" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="M397" s="9">
+        <v>-0.35535998000000002</v>
+      </c>
+      <c r="N397" s="9" t="s">
+        <v>33</v>
+      </c>
+      <c r="O397" s="8">
+        <v>87180.947368421097</v>
+      </c>
+      <c r="P397" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="Q397" s="8">
+        <v>14106</v>
+      </c>
+      <c r="R397" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="S397" s="8">
+        <v>742.42105263157896</v>
+      </c>
+      <c r="T397" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="U397" s="8">
+        <v>11</v>
+      </c>
+      <c r="V397" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="W397" s="8">
+        <v>3184</v>
+      </c>
+      <c r="X397" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="Y397" s="10">
+        <v>4.4441869999999999E-4</v>
+      </c>
+      <c r="Z397" s="10" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="398" spans="1:26" ht="28.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A398" s="3" t="s">
+        <v>1037</v>
+      </c>
+      <c r="B398" s="3" t="s">
+        <v>1038</v>
+      </c>
+      <c r="C398" s="4" t="s">
+        <v>1039</v>
+      </c>
+      <c r="D398" s="4" t="s">
+        <v>1040</v>
+      </c>
+      <c r="E398" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="F398" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="G398" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="H398" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="I398" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="J398" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="K398" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="L398" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="M398" s="9" t="s">
+        <v>33</v>
+      </c>
+      <c r="N398" s="9" t="s">
+        <v>33</v>
+      </c>
+      <c r="O398" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="P398" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="Q398" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="R398" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="S398" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="T398" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="U398" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="V398" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="W398" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="X398" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="Y398" s="10" t="s">
+        <v>33</v>
+      </c>
+      <c r="Z398" s="10" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="399" spans="1:26" ht="28.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A399" s="3" t="s">
+        <v>1041</v>
+      </c>
+      <c r="B399" s="3" t="s">
+        <v>1042</v>
+      </c>
+      <c r="C399" s="4" t="s">
+        <v>1039</v>
+      </c>
+      <c r="D399" s="4" t="s">
+        <v>1040</v>
+      </c>
+      <c r="E399" s="5">
+        <v>55</v>
+      </c>
+      <c r="F399" s="6">
+        <v>10596</v>
+      </c>
+      <c r="G399" s="5">
+        <v>31</v>
+      </c>
+      <c r="H399" s="7">
+        <v>4368</v>
+      </c>
+      <c r="I399" s="8">
+        <v>3992176</v>
+      </c>
+      <c r="J399" s="8">
+        <v>1738321.32</v>
+      </c>
+      <c r="K399" s="8">
+        <v>72585.018181818203</v>
+      </c>
+      <c r="L399" s="8">
+        <v>1018.49870967742</v>
+      </c>
+      <c r="M399" s="9">
+        <v>4.0483501200000001E-2</v>
+      </c>
+      <c r="N399" s="9">
+        <v>0.1781610696</v>
+      </c>
+      <c r="O399" s="8">
+        <v>71410.909090909103</v>
+      </c>
+      <c r="P399" s="8">
+        <v>49221.953870967802</v>
+      </c>
+      <c r="Q399" s="8">
+        <v>64576</v>
+      </c>
+      <c r="R399" s="8">
+        <v>31573.46</v>
+      </c>
+      <c r="S399" s="8">
+        <v>1174.1090909090899</v>
+      </c>
+      <c r="T399" s="8">
+        <v>1320.59813333333</v>
+      </c>
+      <c r="U399" s="8">
+        <v>7</v>
+      </c>
+      <c r="V399" s="8">
+        <v>10.35</v>
+      </c>
+      <c r="W399" s="8">
+        <v>1559</v>
+      </c>
+      <c r="X399" s="8">
+        <v>5016.83</v>
+      </c>
+      <c r="Y399" s="10">
+        <v>2.9410249999999998E-4</v>
+      </c>
+      <c r="Z399" s="10">
+        <v>5.8590930000000001E-4</v>
+      </c>
+    </row>
+    <row r="400" spans="1:26" ht="28.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A400" s="3" t="s">
+        <v>1043</v>
+      </c>
+      <c r="B400" s="3" t="s">
+        <v>1044</v>
+      </c>
+      <c r="C400" s="4" t="s">
+        <v>1045</v>
+      </c>
+      <c r="D400" s="4" t="s">
+        <v>1046</v>
+      </c>
+      <c r="E400" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="F400" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="G400" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="H400" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="I400" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="J400" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="K400" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="L400" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="M400" s="9" t="s">
+        <v>33</v>
+      </c>
+      <c r="N400" s="9" t="s">
+        <v>33</v>
+      </c>
+      <c r="O400" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="P400" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="Q400" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="R400" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="S400" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="T400" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="U400" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="V400" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="W400" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="X400" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="Y400" s="10" t="s">
+        <v>33</v>
+      </c>
+      <c r="Z400" s="10" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="401" spans="1:26" ht="28.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A401" s="3" t="s">
+        <v>1047</v>
+      </c>
+      <c r="B401" s="3" t="s">
+        <v>1048</v>
+      </c>
+      <c r="C401" s="4" t="s">
+        <v>1045</v>
+      </c>
+      <c r="D401" s="4" t="s">
+        <v>1046</v>
+      </c>
+      <c r="E401" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="F401" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="G401" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="H401" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="I401" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="J401" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="K401" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="L401" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="M401" s="9" t="s">
+        <v>33</v>
+      </c>
+      <c r="N401" s="9" t="s">
+        <v>33</v>
+      </c>
+      <c r="O401" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="P401" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="Q401" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="R401" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="S401" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="T401" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="U401" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="V401" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="W401" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="X401" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="Y401" s="10" t="s">
+        <v>33</v>
+      </c>
+      <c r="Z401" s="10" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="402" spans="1:26" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A402" s="3" t="s">
+        <v>1049</v>
+      </c>
+      <c r="B402" s="3" t="s">
+        <v>1050</v>
+      </c>
+      <c r="C402" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="D402" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="E402" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="F402" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="G402" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="H402" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="I402" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="J402" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="K402" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="L402" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="M402" s="9" t="s">
+        <v>33</v>
+      </c>
+      <c r="N402" s="9" t="s">
+        <v>33</v>
+      </c>
+      <c r="O402" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="P402" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="Q402" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="R402" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="S402" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="T402" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="U402" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="V402" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="W402" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="X402" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="Y402" s="10" t="s">
+        <v>33</v>
+      </c>
+      <c r="Z402" s="10" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="403" spans="1:26" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A403" s="3" t="s">
+        <v>1051</v>
+      </c>
+      <c r="B403" s="3" t="s">
+        <v>1052</v>
+      </c>
+      <c r="C403" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="D403" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="E403" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="F403" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="G403" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="H403" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="I403" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="J403" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="K403" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="L403" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="M403" s="9" t="s">
+        <v>33</v>
+      </c>
+      <c r="N403" s="9" t="s">
+        <v>33</v>
+      </c>
+      <c r="O403" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="P403" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="Q403" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="R403" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="S403" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="T403" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="U403" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="V403" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="W403" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="X403" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="Y403" s="10" t="s">
+        <v>33</v>
+      </c>
+      <c r="Z403" s="10" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="404" spans="1:26" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A404" s="3" t="s">
+        <v>1053</v>
+      </c>
+      <c r="B404" s="3" t="s">
+        <v>1054</v>
+      </c>
+      <c r="C404" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="D404" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="E404" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="F404" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="G404" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="H404" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="I404" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="J404" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="K404" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="L404" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="M404" s="9" t="s">
+        <v>33</v>
+      </c>
+      <c r="N404" s="9" t="s">
+        <v>33</v>
+      </c>
+      <c r="O404" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="P404" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="Q404" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="R404" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="S404" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="T404" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="U404" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="V404" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="W404" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="X404" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="Y404" s="10" t="s">
+        <v>33</v>
+      </c>
+      <c r="Z404" s="10" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="405" spans="1:26" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A405" s="3" t="s">
+        <v>1055</v>
+      </c>
+      <c r="B405" s="3" t="s">
+        <v>1056</v>
+      </c>
+      <c r="C405" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="D405" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="E405" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="F405" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="G405" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="H405" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="I405" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="J405" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="K405" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="L405" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="M405" s="9" t="s">
+        <v>33</v>
+      </c>
+      <c r="N405" s="9" t="s">
+        <v>33</v>
+      </c>
+      <c r="O405" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="P405" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="Q405" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="R405" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="S405" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="T405" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="U405" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="V405" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="W405" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="X405" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="Y405" s="10" t="s">
+        <v>33</v>
+      </c>
+      <c r="Z405" s="10" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="406" spans="1:26" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A406" s="3" t="s">
+        <v>1057</v>
+      </c>
+      <c r="B406" s="3" t="s">
+        <v>1058</v>
+      </c>
+      <c r="C406" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="D406" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="E406" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="F406" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="G406" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="H406" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="I406" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="J406" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="K406" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="L406" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="M406" s="9" t="s">
+        <v>33</v>
+      </c>
+      <c r="N406" s="9" t="s">
+        <v>33</v>
+      </c>
+      <c r="O406" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="P406" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="Q406" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="R406" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="S406" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="T406" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="U406" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="V406" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="W406" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="X406" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="Y406" s="10" t="s">
+        <v>33</v>
+      </c>
+      <c r="Z406" s="10" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="407" spans="1:26" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A407" s="3" t="s">
+        <v>1059</v>
+      </c>
+      <c r="B407" s="3" t="s">
+        <v>1060</v>
+      </c>
+      <c r="C407" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="D407" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="E407" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="F407" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="G407" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="H407" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="I407" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="J407" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="K407" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="L407" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="M407" s="9" t="s">
+        <v>33</v>
+      </c>
+      <c r="N407" s="9" t="s">
+        <v>33</v>
+      </c>
+      <c r="O407" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="P407" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="Q407" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="R407" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="S407" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="T407" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="U407" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="V407" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="W407" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="X407" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="Y407" s="10" t="s">
+        <v>33</v>
+      </c>
+      <c r="Z407" s="10" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="408" spans="1:26" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A408" s="3" t="s">
+        <v>1061</v>
+      </c>
+      <c r="B408" s="3" t="s">
+        <v>1062</v>
+      </c>
+      <c r="C408" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="D408" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="E408" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="F408" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="G408" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="H408" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="I408" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="J408" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="K408" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="L408" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="M408" s="9" t="s">
+        <v>33</v>
+      </c>
+      <c r="N408" s="9" t="s">
+        <v>33</v>
+      </c>
+      <c r="O408" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="P408" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="Q408" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="R408" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="S408" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="T408" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="U408" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="V408" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="W408" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="X408" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="Y408" s="10" t="s">
+        <v>33</v>
+      </c>
+      <c r="Z408" s="10" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="409" spans="1:26" ht="28.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A409" s="3" t="s">
+        <v>1063</v>
+      </c>
+      <c r="B409" s="3" t="s">
+        <v>1064</v>
+      </c>
+      <c r="C409" s="3" t="s">
+        <v>1065</v>
+      </c>
+      <c r="D409" s="4" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E409" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="F409" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="G409" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="H409" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="I409" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="J409" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="K409" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="L409" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="M409" s="9" t="s">
+        <v>33</v>
+      </c>
+      <c r="N409" s="9" t="s">
+        <v>33</v>
+      </c>
+      <c r="O409" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="P409" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="Q409" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="R409" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="S409" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="T409" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="U409" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="V409" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="W409" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="X409" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="Y409" s="10" t="s">
+        <v>33</v>
+      </c>
+      <c r="Z409" s="10" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="410" spans="1:26" ht="28.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A410" s="3" t="s">
+        <v>1067</v>
+      </c>
+      <c r="B410" s="3" t="s">
+        <v>1068</v>
+      </c>
+      <c r="C410" s="3" t="s">
+        <v>1065</v>
+      </c>
+      <c r="D410" s="4" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E410" s="5">
+        <v>100</v>
+      </c>
+      <c r="F410" s="6">
+        <v>684.44</v>
+      </c>
+      <c r="G410" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="H410" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="I410" s="8">
+        <v>3289681</v>
+      </c>
+      <c r="J410" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="K410" s="8">
+        <v>32896.81</v>
+      </c>
+      <c r="L410" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="M410" s="9">
+        <v>68.364504702000005</v>
+      </c>
+      <c r="N410" s="9" t="s">
+        <v>33</v>
+      </c>
+      <c r="O410" s="8">
+        <v>31754.86</v>
+      </c>
+      <c r="P410" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="Q410" s="8">
+        <v>114195</v>
+      </c>
+      <c r="R410" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="S410" s="8">
+        <v>1141.95</v>
+      </c>
+      <c r="T410" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="U410" s="8">
+        <v>140</v>
+      </c>
+      <c r="V410" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="W410" s="8">
+        <v>4135</v>
+      </c>
+      <c r="X410" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="Y410" s="10">
+        <v>3.471309E-4</v>
+      </c>
+      <c r="Z410" s="10" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="411" spans="1:26" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A411" s="3" t="s">
+        <v>1069</v>
+      </c>
+      <c r="B411" s="3" t="s">
+        <v>1070</v>
+      </c>
+      <c r="C411" s="3" t="s">
+        <v>1065</v>
+      </c>
+      <c r="D411" s="3" t="s">
+        <v>1071</v>
+      </c>
+      <c r="E411" s="5">
+        <v>79</v>
+      </c>
+      <c r="F411" s="6">
+        <v>435</v>
+      </c>
+      <c r="G411" s="5">
+        <v>22</v>
+      </c>
+      <c r="H411" s="7">
+        <v>132</v>
+      </c>
+      <c r="I411" s="8">
+        <v>3491753</v>
+      </c>
+      <c r="J411" s="8">
+        <v>1107480.3400000001</v>
+      </c>
+      <c r="K411" s="8">
+        <v>44199.405063291102</v>
+      </c>
+      <c r="L411" s="8">
+        <v>1053.7468181818199</v>
+      </c>
+      <c r="M411" s="9">
+        <v>-0.13240310999999999</v>
+      </c>
+      <c r="N411" s="9">
+        <v>4.5341222700000003E-2</v>
+      </c>
+      <c r="O411" s="8">
+        <v>41636.430379746802</v>
+      </c>
+      <c r="P411" s="8">
+        <v>42787.302272727196</v>
+      </c>
+      <c r="Q411" s="8">
+        <v>202475</v>
+      </c>
+      <c r="R411" s="8">
+        <v>23182.43</v>
+      </c>
+      <c r="S411" s="8">
+        <v>2562.9746835443002</v>
+      </c>
+      <c r="T411" s="8">
+        <v>892.85569230769295</v>
+      </c>
+      <c r="U411" s="8">
+        <v>300</v>
+      </c>
+      <c r="V411" s="8">
+        <v>325</v>
+      </c>
+      <c r="W411" s="8">
+        <v>12830</v>
+      </c>
+      <c r="X411" s="8">
+        <v>4177.18</v>
+      </c>
+      <c r="Y411" s="10">
+        <v>7.3400799999999997E-4</v>
+      </c>
+      <c r="Z411" s="10">
+        <v>9.514813E-4</v>
+      </c>
+    </row>
+    <row r="412" spans="1:26" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A412" s="3" t="s">
+        <v>1072</v>
+      </c>
+      <c r="B412" s="3" t="s">
+        <v>1073</v>
+      </c>
+      <c r="C412" s="3" t="s">
+        <v>1074</v>
+      </c>
+      <c r="D412" s="3" t="s">
+        <v>1075</v>
+      </c>
+      <c r="E412" s="5">
+        <v>46</v>
+      </c>
+      <c r="F412" s="6">
+        <v>1176</v>
+      </c>
+      <c r="G412" s="5">
+        <v>19</v>
+      </c>
+      <c r="H412" s="7">
+        <v>1620</v>
+      </c>
+      <c r="I412" s="8">
+        <v>10174</v>
+      </c>
+      <c r="J412" s="8">
+        <v>16864.48</v>
+      </c>
+      <c r="K412" s="8">
+        <v>221.173913043478</v>
+      </c>
+      <c r="L412" s="8">
+        <v>59.751578947368401</v>
+      </c>
+      <c r="M412" s="9">
+        <v>-0.81964510499999998</v>
+      </c>
+      <c r="N412" s="9">
+        <v>-0.32526642099999997</v>
+      </c>
+      <c r="O412" s="8">
+        <v>176.65217391304401</v>
+      </c>
+      <c r="P412" s="8">
+        <v>700.97</v>
+      </c>
+      <c r="Q412" s="8">
+        <v>2048</v>
+      </c>
+      <c r="R412" s="8">
+        <v>1135.28</v>
+      </c>
+      <c r="S412" s="8">
+        <v>44.521739130434803</v>
+      </c>
+      <c r="T412" s="8">
+        <v>56.171724137931101</v>
+      </c>
+      <c r="U412" s="8">
+        <v>40</v>
+      </c>
+      <c r="V412" s="8">
+        <v>30</v>
+      </c>
+      <c r="W412" s="8">
+        <v>80</v>
+      </c>
+      <c r="X412" s="8">
+        <v>112.63</v>
+      </c>
+      <c r="Y412" s="10">
+        <v>4.3760309999999998E-3</v>
+      </c>
+      <c r="Z412" s="10">
+        <v>3.5430431000000001E-3</v>
+      </c>
+    </row>
+    <row r="413" spans="1:26" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A413" s="3" t="s">
+        <v>1076</v>
+      </c>
+      <c r="B413" s="3" t="s">
+        <v>1077</v>
+      </c>
+      <c r="C413" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="D413" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="E413" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="F413" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="G413" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="H413" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="I413" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="J413" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="K413" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="L413" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="M413" s="9" t="s">
+        <v>33</v>
+      </c>
+      <c r="N413" s="9" t="s">
+        <v>33</v>
+      </c>
+      <c r="O413" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="P413" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="Q413" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="R413" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="S413" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="T413" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="U413" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="V413" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="W413" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="X413" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="Y413" s="10" t="s">
+        <v>33</v>
+      </c>
+      <c r="Z413" s="10" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="414" spans="1:26" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A414" s="3" t="s">
+        <v>1078</v>
+      </c>
+      <c r="B414" s="3" t="s">
+        <v>1079</v>
+      </c>
+      <c r="C414" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="D414" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="E414" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="F414" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="G414" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="H414" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="I414" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="J414" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="K414" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="L414" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="M414" s="9" t="s">
+        <v>33</v>
+      </c>
+      <c r="N414" s="9" t="s">
+        <v>33</v>
+      </c>
+      <c r="O414" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="P414" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="Q414" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="R414" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="S414" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="T414" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="U414" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="V414" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="W414" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="X414" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="Y414" s="10" t="s">
+        <v>33</v>
+      </c>
+      <c r="Z414" s="10" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="415" spans="1:26" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A415" s="3" t="s">
+        <v>1080</v>
+      </c>
+      <c r="B415" s="3" t="s">
+        <v>1081</v>
+      </c>
+      <c r="C415" s="3" t="s">
+        <v>1074</v>
+      </c>
+      <c r="D415" s="3" t="s">
+        <v>1075</v>
+      </c>
+      <c r="E415" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="F415" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="G415" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="H415" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="I415" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="J415" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="K415" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="L415" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="M415" s="9" t="s">
+        <v>33</v>
+      </c>
+      <c r="N415" s="9" t="s">
+        <v>33</v>
+      </c>
+      <c r="O415" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="P415" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="Q415" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="R415" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="S415" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="T415" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="U415" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="V415" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="W415" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="X415" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="Y415" s="10" t="s">
+        <v>33</v>
+      </c>
+      <c r="Z415" s="10" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="416" spans="1:26" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A416" s="3" t="s">
+        <v>1082</v>
+      </c>
+      <c r="B416" s="3" t="s">
         <v>1083</v>
       </c>
-      <c r="F1" s="2" t="s">
+      <c r="C416" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="D416" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="E416" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="F416" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="G416" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="H416" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="I416" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="J416" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="K416" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="L416" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="M416" s="9" t="s">
+        <v>33</v>
+      </c>
+      <c r="N416" s="9" t="s">
+        <v>33</v>
+      </c>
+      <c r="O416" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="P416" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="Q416" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="R416" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="S416" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="T416" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="U416" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="V416" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="W416" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="X416" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="Y416" s="10" t="s">
+        <v>33</v>
+      </c>
+      <c r="Z416" s="10" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="417" spans="1:26" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A417" s="3" t="s">
         <v>1084</v>
       </c>
-      <c r="G1" s="2" t="s">
+      <c r="B417" s="3" t="s">
         <v>1085</v>
       </c>
-      <c r="H1" s="2" t="s">
+      <c r="C417" s="3" t="s">
+        <v>1074</v>
+      </c>
+      <c r="D417" s="3" t="s">
         <v>1086</v>
       </c>
-      <c r="I1" s="2" t="s">
+      <c r="E417" s="5">
+        <v>4575</v>
+      </c>
+      <c r="F417" s="6">
+        <v>550532</v>
+      </c>
+      <c r="G417" s="5">
+        <v>1554</v>
+      </c>
+      <c r="H417" s="7">
+        <v>251662</v>
+      </c>
+      <c r="I417" s="8">
+        <v>26207621</v>
+      </c>
+      <c r="J417" s="8">
+        <v>13764999.5300002</v>
+      </c>
+      <c r="K417" s="8">
+        <v>5728.4417486338798</v>
+      </c>
+      <c r="L417" s="8">
+        <v>251.76678249678201</v>
+      </c>
+      <c r="M417" s="9">
+        <v>-0.103361339</v>
+      </c>
+      <c r="N417" s="9">
+        <v>5.25066379E-2</v>
+      </c>
+      <c r="O417" s="8">
+        <v>5539.8037158469897</v>
+      </c>
+      <c r="P417" s="8">
+        <v>7238.4909588160199</v>
+      </c>
+      <c r="Q417" s="8">
+        <v>863019</v>
+      </c>
+      <c r="R417" s="8">
+        <v>391245.58</v>
+      </c>
+      <c r="S417" s="8">
+        <v>188.63803278688499</v>
+      </c>
+      <c r="T417" s="8">
+        <v>343.96267713519802</v>
+      </c>
+      <c r="U417" s="8">
+        <v>40</v>
+      </c>
+      <c r="V417" s="8">
+        <v>21.5</v>
+      </c>
+      <c r="W417" s="8">
+        <v>460</v>
+      </c>
+      <c r="X417" s="8">
+        <v>782.08</v>
+      </c>
+      <c r="Y417" s="10">
+        <v>7.1978311999999996E-6</v>
+      </c>
+      <c r="Z417" s="10">
+        <v>1.82904E-5</v>
+      </c>
+    </row>
+    <row r="418" spans="1:26" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A418" s="3" t="s">
         <v>1087</v>
       </c>
-      <c r="J1" s="2" t="s">
+      <c r="B418" s="3" t="s">
         <v>1088</v>
       </c>
-      <c r="K1" s="2" t="s">
+      <c r="C418" s="3" t="s">
+        <v>1074</v>
+      </c>
+      <c r="D418" s="3" t="s">
+        <v>1086</v>
+      </c>
+      <c r="E418" s="5">
+        <v>36</v>
+      </c>
+      <c r="F418" s="6">
+        <v>2946</v>
+      </c>
+      <c r="G418" s="5">
+        <v>23</v>
+      </c>
+      <c r="H418" s="7">
+        <v>1788</v>
+      </c>
+      <c r="I418" s="8">
+        <v>137839</v>
+      </c>
+      <c r="J418" s="8">
+        <v>98297.98</v>
+      </c>
+      <c r="K418" s="8">
+        <v>3828.8611111111099</v>
+      </c>
+      <c r="L418" s="8">
+        <v>193.75826086956499</v>
+      </c>
+      <c r="M418" s="9">
+        <v>-0.20558469300000001</v>
+      </c>
+      <c r="N418" s="9">
+        <v>1.5969251563</v>
+      </c>
+      <c r="O418" s="8">
+        <v>3743.1944444444498</v>
+      </c>
+      <c r="P418" s="8">
+        <v>3763.4069565217401</v>
+      </c>
+      <c r="Q418" s="8">
+        <v>3084</v>
+      </c>
+      <c r="R418" s="8">
+        <v>4456.4399999999996</v>
+      </c>
+      <c r="S418" s="8">
+        <v>85.6666666666667</v>
+      </c>
+      <c r="T418" s="8">
+        <v>186.10400000000001</v>
+      </c>
+      <c r="U418" s="8">
+        <v>25</v>
+      </c>
+      <c r="V418" s="8">
+        <v>8.6</v>
+      </c>
+      <c r="W418" s="8">
+        <v>130</v>
+      </c>
+      <c r="X418" s="8">
+        <v>987.16499999999996</v>
+      </c>
+      <c r="Y418" s="10">
+        <v>6.2149799999999995E-4</v>
+      </c>
+      <c r="Z418" s="10">
+        <v>1.9711316999999999E-3</v>
+      </c>
+    </row>
+    <row r="419" spans="1:26" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A419" s="3" t="s">
         <v>1089</v>
       </c>
-      <c r="L1" s="2" t="s">
+      <c r="B419" s="3" t="s">
         <v>1090</v>
       </c>
-      <c r="M1" s="2" t="s">
+      <c r="C419" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="D419" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="E419" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="F419" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="G419" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="H419" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="I419" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="J419" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="K419" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="L419" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="M419" s="9" t="s">
+        <v>33</v>
+      </c>
+      <c r="N419" s="9" t="s">
+        <v>33</v>
+      </c>
+      <c r="O419" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="P419" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="Q419" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="R419" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="S419" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="T419" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="U419" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="V419" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="W419" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="X419" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="Y419" s="10" t="s">
+        <v>33</v>
+      </c>
+      <c r="Z419" s="10" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="420" spans="1:26" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A420" s="3" t="s">
         <v>1091</v>
       </c>
-      <c r="N1" s="2" t="s">
+      <c r="B420" s="3" t="s">
         <v>1092</v>
       </c>
-      <c r="O1" s="2" t="s">
+      <c r="C420" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="D420" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="E420" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="F420" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="G420" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="H420" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="I420" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="J420" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="K420" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="L420" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="M420" s="9" t="s">
+        <v>33</v>
+      </c>
+      <c r="N420" s="9" t="s">
+        <v>33</v>
+      </c>
+      <c r="O420" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="P420" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="Q420" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="R420" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="S420" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="T420" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="U420" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="V420" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="W420" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="X420" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="Y420" s="10" t="s">
+        <v>33</v>
+      </c>
+      <c r="Z420" s="10" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="421" spans="1:26" ht="28.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A421" s="3" t="s">
         <v>1093</v>
       </c>
-      <c r="P1" s="2" t="s">
+      <c r="B421" s="3" t="s">
         <v>1094</v>
       </c>
-      <c r="Q1" s="2" t="s">
+      <c r="C421" s="4" t="s">
         <v>1095</v>
       </c>
-      <c r="R1" s="2" t="s">
+      <c r="D421" s="4" t="s">
+        <v>513</v>
+      </c>
+      <c r="E421" s="5">
+        <v>1266</v>
+      </c>
+      <c r="F421" s="6">
+        <v>256677</v>
+      </c>
+      <c r="G421" s="5">
+        <v>626</v>
+      </c>
+      <c r="H421" s="7">
+        <v>69754</v>
+      </c>
+      <c r="I421" s="8">
+        <v>1342331</v>
+      </c>
+      <c r="J421" s="8">
+        <v>419895.63000000198</v>
+      </c>
+      <c r="K421" s="8">
+        <v>1060.29304897314</v>
+      </c>
+      <c r="L421" s="8">
+        <v>62.295207667731503</v>
+      </c>
+      <c r="M421" s="9">
+        <v>8.33576127E-2</v>
+      </c>
+      <c r="N421" s="9">
+        <v>0.13423370109999999</v>
+      </c>
+      <c r="O421" s="8">
+        <v>977.69273301737803</v>
+      </c>
+      <c r="P421" s="8">
+        <v>551.64798722044804</v>
+      </c>
+      <c r="Q421" s="8">
+        <v>104572</v>
+      </c>
+      <c r="R421" s="8">
+        <v>38996.799999999901</v>
+      </c>
+      <c r="S421" s="8">
+        <v>82.600315955766206</v>
+      </c>
+      <c r="T421" s="8">
+        <v>85.599308617234797</v>
+      </c>
+      <c r="U421" s="8">
+        <v>20</v>
+      </c>
+      <c r="V421" s="8">
+        <v>4.1500000000000004</v>
+      </c>
+      <c r="W421" s="8">
+        <v>232</v>
+      </c>
+      <c r="X421" s="8">
+        <v>210.81</v>
+      </c>
+      <c r="Y421" s="10">
+        <v>6.1535E-5</v>
+      </c>
+      <c r="Z421" s="10">
+        <v>1.4835879999999999E-4</v>
+      </c>
+    </row>
+    <row r="422" spans="1:26" ht="28.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A422" s="3" t="s">
         <v>1096</v>
       </c>
-      <c r="S1" s="2" t="s">
+      <c r="B422" s="3" t="s">
         <v>1097</v>
       </c>
-      <c r="T1" s="2" t="s">
+      <c r="C422" s="4" t="s">
+        <v>1095</v>
+      </c>
+      <c r="D422" s="4" t="s">
+        <v>526</v>
+      </c>
+      <c r="E422" s="5">
+        <v>917</v>
+      </c>
+      <c r="F422" s="6">
+        <v>192208</v>
+      </c>
+      <c r="G422" s="5">
+        <v>456</v>
+      </c>
+      <c r="H422" s="7">
+        <v>53758</v>
+      </c>
+      <c r="I422" s="8">
+        <v>1003408</v>
+      </c>
+      <c r="J422" s="8">
+        <v>324097.63000000099</v>
+      </c>
+      <c r="K422" s="8">
+        <v>1094.2290076335901</v>
+      </c>
+      <c r="L422" s="8">
+        <v>71.321030701754296</v>
+      </c>
+      <c r="M422" s="9">
+        <v>-6.2097896999999999E-2</v>
+      </c>
+      <c r="N422" s="9">
+        <v>0.7000765538</v>
+      </c>
+      <c r="O422" s="8">
+        <v>1009.70556161396</v>
+      </c>
+      <c r="P422" s="8">
+        <v>581.23028508771904</v>
+      </c>
+      <c r="Q422" s="8">
+        <v>77508</v>
+      </c>
+      <c r="R422" s="8">
+        <v>32522.39</v>
+      </c>
+      <c r="S422" s="8">
+        <v>84.523446019629205</v>
+      </c>
+      <c r="T422" s="8">
+        <v>111.25709589041099</v>
+      </c>
+      <c r="U422" s="8">
+        <v>20</v>
+      </c>
+      <c r="V422" s="8">
+        <v>10.35</v>
+      </c>
+      <c r="W422" s="8">
+        <v>239</v>
+      </c>
+      <c r="X422" s="8">
+        <v>395.17500000000001</v>
+      </c>
+      <c r="Y422" s="10">
+        <v>8.4236399999999999E-5</v>
+      </c>
+      <c r="Z422" s="10">
+        <v>2.200603E-4</v>
+      </c>
+    </row>
+    <row r="423" spans="1:26" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A423" s="3" t="s">
         <v>1098</v>
       </c>
-      <c r="U1" s="2" t="s">
+      <c r="B423" s="3" t="s">
         <v>1099</v>
       </c>
-      <c r="V1" s="2" t="s">
+      <c r="C423" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="D423" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="E423" s="5">
+        <v>926</v>
+      </c>
+      <c r="F423" s="6">
+        <v>124698</v>
+      </c>
+      <c r="G423" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="H423" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="I423" s="8">
+        <v>1900838</v>
+      </c>
+      <c r="J423" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="K423" s="8">
+        <v>2052.7408207343401</v>
+      </c>
+      <c r="L423" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="M423" s="9">
+        <v>241.51569277999999</v>
+      </c>
+      <c r="N423" s="9" t="s">
+        <v>33</v>
+      </c>
+      <c r="O423" s="8">
+        <v>1984.9622030237599</v>
+      </c>
+      <c r="P423" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="Q423" s="8">
+        <v>62763</v>
+      </c>
+      <c r="R423" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="S423" s="8">
+        <v>67.778617710583205</v>
+      </c>
+      <c r="T423" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="U423" s="8">
+        <v>20</v>
+      </c>
+      <c r="V423" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="W423" s="8">
+        <v>125</v>
+      </c>
+      <c r="X423" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="Y423" s="10">
+        <v>3.5657200000000001E-5</v>
+      </c>
+      <c r="Z423" s="10" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="424" spans="1:26" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A424" s="3" t="s">
         <v>1100</v>
       </c>
-      <c r="W1" s="2" t="s">
+      <c r="B424" s="3" t="s">
         <v>1101</v>
       </c>
-      <c r="X1" s="2" t="s">
+      <c r="C424" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="D424" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="E424" s="5">
+        <v>3466</v>
+      </c>
+      <c r="F424" s="6">
+        <v>526168</v>
+      </c>
+      <c r="G424" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="H424" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="I424" s="8">
+        <v>8243756</v>
+      </c>
+      <c r="J424" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="K424" s="8">
+        <v>2378.46393537219</v>
+      </c>
+      <c r="L424" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="M424" s="9">
+        <v>158.11208045000001</v>
+      </c>
+      <c r="N424" s="9" t="s">
+        <v>33</v>
+      </c>
+      <c r="O424" s="8">
+        <v>2301.0669359492199</v>
+      </c>
+      <c r="P424" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="Q424" s="8">
+        <v>268258</v>
+      </c>
+      <c r="R424" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="S424" s="8">
+        <v>77.396999422966005</v>
+      </c>
+      <c r="T424" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="U424" s="8">
+        <v>29</v>
+      </c>
+      <c r="V424" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="W424" s="8">
+        <v>200</v>
+      </c>
+      <c r="X424" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="Y424" s="10">
+        <v>9.3885602000000007E-6</v>
+      </c>
+      <c r="Z424" s="10" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="425" spans="1:26" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A425" s="3" t="s">
         <v>1102</v>
       </c>
-      <c r="Y1" s="2" t="s">
+      <c r="B425" s="3" t="s">
         <v>1103</v>
       </c>
-      <c r="Z1" s="2" t="s">
+      <c r="C425" s="3" t="s">
         <v>1104</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="B2" s="3" t="s">
+      <c r="D425" s="3" t="s">
+        <v>1105</v>
+      </c>
+      <c r="E425" s="5">
+        <v>136</v>
+      </c>
+      <c r="F425" s="6">
+        <v>45833</v>
+      </c>
+      <c r="G425" s="5">
+        <v>122</v>
+      </c>
+      <c r="H425" s="7">
+        <v>39016</v>
+      </c>
+      <c r="I425" s="8">
+        <v>3480757</v>
+      </c>
+      <c r="J425" s="8">
+        <v>3236245.03</v>
+      </c>
+      <c r="K425" s="8">
+        <v>25593.801470588201</v>
+      </c>
+      <c r="L425" s="8">
+        <v>381.30950819672103</v>
+      </c>
+      <c r="M425" s="9">
+        <v>-2.8586555E-2</v>
+      </c>
+      <c r="N425" s="9">
+        <v>0.1017214013</v>
+      </c>
+      <c r="O425" s="8">
+        <v>25196.352941176501</v>
+      </c>
+      <c r="P425" s="8">
+        <v>24503.178360655798</v>
+      </c>
+      <c r="Q425" s="8">
+        <v>54053</v>
+      </c>
+      <c r="R425" s="8">
+        <v>46519.76</v>
+      </c>
+      <c r="S425" s="8">
+        <v>397.44852941176498</v>
+      </c>
+      <c r="T425" s="8">
+        <v>503.40912208504801</v>
+      </c>
+      <c r="U425" s="8">
+        <v>11</v>
+      </c>
+      <c r="V425" s="8">
+        <v>8.6</v>
+      </c>
+      <c r="W425" s="8">
+        <v>630</v>
+      </c>
+      <c r="X425" s="8">
+        <v>1961.02</v>
+      </c>
+      <c r="Y425" s="10">
+        <v>1.141845E-4</v>
+      </c>
+      <c r="Z425" s="10">
+        <v>1.178247E-4</v>
+      </c>
+    </row>
+    <row r="426" spans="1:26" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A426" s="3" t="s">
+        <v>1106</v>
+      </c>
+      <c r="B426" s="3" t="s">
+        <v>1107</v>
+      </c>
+      <c r="C426" s="3" t="s">
+        <v>1104</v>
+      </c>
+      <c r="D426" s="3" t="s">
+        <v>1108</v>
+      </c>
+      <c r="E426" s="5">
+        <v>75</v>
+      </c>
+      <c r="F426" s="6">
+        <v>32289</v>
+      </c>
+      <c r="G426" s="5">
+        <v>93</v>
+      </c>
+      <c r="H426" s="7">
+        <v>42040</v>
+      </c>
+      <c r="I426" s="8">
+        <v>2667891</v>
+      </c>
+      <c r="J426" s="8">
+        <v>3939377.4399999902</v>
+      </c>
+      <c r="K426" s="8">
+        <v>35571.879999999997</v>
+      </c>
+      <c r="L426" s="8">
+        <v>672.443010752688</v>
+      </c>
+      <c r="M426" s="9">
+        <v>-0.35808365199999997</v>
+      </c>
+      <c r="N426" s="9">
+        <v>0.3689862096</v>
+      </c>
+      <c r="O426" s="8">
+        <v>35286.106666666703</v>
+      </c>
+      <c r="P426" s="8">
+        <v>39710.082043010698</v>
+      </c>
+      <c r="Q426" s="8">
+        <v>21433</v>
+      </c>
+      <c r="R426" s="8">
+        <v>62537.2</v>
+      </c>
+      <c r="S426" s="8">
+        <v>285.77333333333303</v>
+      </c>
+      <c r="T426" s="8">
+        <v>946.56655629139004</v>
+      </c>
+      <c r="U426" s="8">
+        <v>10</v>
+      </c>
+      <c r="V426" s="8">
+        <v>8.1199999999999992</v>
+      </c>
+      <c r="W426" s="8">
+        <v>400</v>
+      </c>
+      <c r="X426" s="8">
+        <v>4150.21</v>
+      </c>
+      <c r="Y426" s="10">
+        <v>1.071158E-4</v>
+      </c>
+      <c r="Z426" s="10">
+        <v>1.7069780000000001E-4</v>
+      </c>
+    </row>
+    <row r="427" spans="1:26" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A427" s="3" t="s">
+        <v>1109</v>
+      </c>
+      <c r="B427" s="3" t="s">
+        <v>1110</v>
+      </c>
+      <c r="C427" s="3" t="s">
+        <v>1104</v>
+      </c>
+      <c r="D427" s="3" t="s">
+        <v>1111</v>
+      </c>
+      <c r="E427" s="5">
+        <v>107</v>
+      </c>
+      <c r="F427" s="6">
+        <v>60399</v>
+      </c>
+      <c r="G427" s="5">
+        <v>98</v>
+      </c>
+      <c r="H427" s="7">
+        <v>60148</v>
+      </c>
+      <c r="I427" s="8">
+        <v>7180262</v>
+      </c>
+      <c r="J427" s="8">
+        <v>7448382.3099999996</v>
+      </c>
+      <c r="K427" s="8">
+        <v>67105.252336448597</v>
+      </c>
+      <c r="L427" s="8">
+        <v>871.99306122449002</v>
+      </c>
+      <c r="M427" s="9">
+        <v>1.3910972299999999E-2</v>
+      </c>
+      <c r="N427" s="9">
+        <v>0.11049828590000001</v>
+      </c>
+      <c r="O427" s="8">
+        <v>65330.934579439301</v>
+      </c>
+      <c r="P427" s="8">
+        <v>71323.838163265304</v>
+      </c>
+      <c r="Q427" s="8">
+        <v>189852</v>
+      </c>
+      <c r="R427" s="8">
+        <v>85455.32</v>
+      </c>
+      <c r="S427" s="8">
+        <v>1774.3177570093501</v>
+      </c>
+      <c r="T427" s="8">
+        <v>1087.11663600526</v>
+      </c>
+      <c r="U427" s="8">
+        <v>6</v>
+      </c>
+      <c r="V427" s="8">
+        <v>4.3</v>
+      </c>
+      <c r="W427" s="8">
+        <v>2665</v>
+      </c>
+      <c r="X427" s="8">
+        <v>6483.28</v>
+      </c>
+      <c r="Y427" s="10">
+        <v>2.4711040000000001E-4</v>
+      </c>
+      <c r="Z427" s="10">
+        <v>1.170715E-4</v>
+      </c>
+    </row>
+    <row r="428" spans="1:26" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A428" s="3" t="s">
+        <v>1112</v>
+      </c>
+      <c r="B428" s="3" t="s">
+        <v>1113</v>
+      </c>
+      <c r="C428" s="3" t="s">
+        <v>1114</v>
+      </c>
+      <c r="D428" s="3" t="s">
+        <v>1115</v>
+      </c>
+      <c r="E428" s="5">
+        <v>42</v>
+      </c>
+      <c r="F428" s="6">
+        <v>5254</v>
+      </c>
+      <c r="G428" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="H428" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="I428" s="8">
+        <v>371078</v>
+      </c>
+      <c r="J428" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="K428" s="8">
+        <v>8835.1904761904807</v>
+      </c>
+      <c r="L428" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="M428" s="9">
+        <v>3.5539424434</v>
+      </c>
+      <c r="N428" s="9" t="s">
+        <v>33</v>
+      </c>
+      <c r="O428" s="8">
+        <v>8466.4047619047597</v>
+      </c>
+      <c r="P428" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="Q428" s="8">
+        <v>15489</v>
+      </c>
+      <c r="R428" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="S428" s="8">
+        <v>368.78571428571399</v>
+      </c>
+      <c r="T428" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="U428" s="8">
+        <v>14.5</v>
+      </c>
+      <c r="V428" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="W428" s="8">
+        <v>720</v>
+      </c>
+      <c r="X428" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="Y428" s="10">
+        <v>9.938226000000001E-4</v>
+      </c>
+      <c r="Z428" s="10" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="429" spans="1:26" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A429" s="3" t="s">
+        <v>1116</v>
+      </c>
+      <c r="B429" s="3" t="s">
+        <v>1117</v>
+      </c>
+      <c r="C429" s="3" t="s">
+        <v>1114</v>
+      </c>
+      <c r="D429" s="3" t="s">
+        <v>1118</v>
+      </c>
+      <c r="E429" s="5">
+        <v>71</v>
+      </c>
+      <c r="F429" s="6">
+        <v>11169</v>
+      </c>
+      <c r="G429" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="H429" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="I429" s="8">
+        <v>1539480</v>
+      </c>
+      <c r="J429" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="K429" s="8">
+        <v>21682.8169014085</v>
+      </c>
+      <c r="L429" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="M429" s="9">
+        <v>8.4889638125999998</v>
+      </c>
+      <c r="N429" s="9" t="s">
+        <v>33</v>
+      </c>
+      <c r="O429" s="8">
+        <v>21394.380281690101</v>
+      </c>
+      <c r="P429" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="Q429" s="8">
+        <v>20479</v>
+      </c>
+      <c r="R429" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="S429" s="8">
+        <v>288.43661971831</v>
+      </c>
+      <c r="T429" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="U429" s="8">
         <v>5</v>
       </c>
-      <c r="C2" s="3" t="s">
-[...56 lines deleted...]
-      <c r="V2" s="6">
+      <c r="V429" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="W429" s="8">
+        <v>438</v>
+      </c>
+      <c r="X429" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="Y429" s="10">
+        <v>1.8735980000000001E-4</v>
+      </c>
+      <c r="Z429" s="10" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="430" spans="1:26" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A430" s="3" t="s">
+        <v>1119</v>
+      </c>
+      <c r="B430" s="3" t="s">
+        <v>1120</v>
+      </c>
+      <c r="C430" s="3" t="s">
+        <v>1114</v>
+      </c>
+      <c r="D430" s="3" t="s">
+        <v>1121</v>
+      </c>
+      <c r="E430" s="5">
+        <v>83</v>
+      </c>
+      <c r="F430" s="6">
+        <v>20127</v>
+      </c>
+      <c r="G430" s="5">
+        <v>17</v>
+      </c>
+      <c r="H430" s="7">
+        <v>2174</v>
+      </c>
+      <c r="I430" s="8">
+        <v>4568195</v>
+      </c>
+      <c r="J430" s="8">
+        <v>533282.34</v>
+      </c>
+      <c r="K430" s="8">
+        <v>55038.493975903599</v>
+      </c>
+      <c r="L430" s="8">
+        <v>244.80176470588199</v>
+      </c>
+      <c r="M430" s="9">
+        <v>3.0393796173999998</v>
+      </c>
+      <c r="N430" s="9" t="s">
+        <v>33</v>
+      </c>
+      <c r="O430" s="8">
+        <v>54353.096385542201</v>
+      </c>
+      <c r="P430" s="8">
+        <v>30358.198235294101</v>
+      </c>
+      <c r="Q430" s="8">
+        <v>56888</v>
+      </c>
+      <c r="R430" s="8">
+        <v>4161.63</v>
+      </c>
+      <c r="S430" s="8">
+        <v>685.39759036144596</v>
+      </c>
+      <c r="T430" s="8">
+        <v>237.82509090909099</v>
+      </c>
+      <c r="U430" s="8">
+        <v>10</v>
+      </c>
+      <c r="V430" s="8">
         <v>0</v>
       </c>
-      <c r="W2" s="6">
-[...93 lines deleted...]
-      <c r="A4" s="3" t="s">
+      <c r="W430" s="8">
+        <v>667</v>
+      </c>
+      <c r="X430" s="8">
+        <v>135.94</v>
+      </c>
+      <c r="Y430" s="10">
+        <v>1.5003689999999999E-4</v>
+      </c>
+      <c r="Z430" s="10">
+        <v>4.5904719999999998E-4</v>
+      </c>
+    </row>
+    <row r="431" spans="1:26" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A431" s="3" t="s">
+        <v>1122</v>
+      </c>
+      <c r="B431" s="3" t="s">
+        <v>1123</v>
+      </c>
+      <c r="C431" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="D431" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="E431" s="5">
+        <v>16</v>
+      </c>
+      <c r="F431" s="6">
+        <v>1290</v>
+      </c>
+      <c r="G431" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="H431" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="I431" s="8">
+        <v>398912</v>
+      </c>
+      <c r="J431" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="K431" s="8">
+        <v>24932</v>
+      </c>
+      <c r="L431" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="M431" s="9" t="s">
+        <v>33</v>
+      </c>
+      <c r="N431" s="9" t="s">
+        <v>33</v>
+      </c>
+      <c r="O431" s="8">
+        <v>24513.5</v>
+      </c>
+      <c r="P431" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="Q431" s="8">
+        <v>6696</v>
+      </c>
+      <c r="R431" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="S431" s="8">
+        <v>418.5</v>
+      </c>
+      <c r="T431" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="U431" s="8">
+        <v>5.5</v>
+      </c>
+      <c r="V431" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="W431" s="8">
+        <v>2973</v>
+      </c>
+      <c r="X431" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="Y431" s="10">
+        <v>1.0491036E-3</v>
+      </c>
+      <c r="Z431" s="10" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="432" spans="1:26" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A432" s="3" t="s">
+        <v>1124</v>
+      </c>
+      <c r="B432" s="3" t="s">
+        <v>1125</v>
+      </c>
+      <c r="C432" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="D432" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="E432" s="5">
         <v>11</v>
       </c>
-      <c r="B4" s="3" t="s">
-[...76 lines deleted...]
-      <c r="A5" s="3" t="s">
+      <c r="F432" s="6">
+        <v>1230</v>
+      </c>
+      <c r="G432" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="H432" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="I432" s="8">
+        <v>469216</v>
+      </c>
+      <c r="J432" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="K432" s="8">
+        <v>42656</v>
+      </c>
+      <c r="L432" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="M432" s="9" t="s">
+        <v>33</v>
+      </c>
+      <c r="N432" s="9" t="s">
+        <v>33</v>
+      </c>
+      <c r="O432" s="8">
+        <v>41637.636363636397</v>
+      </c>
+      <c r="P432" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="Q432" s="8">
+        <v>11202</v>
+      </c>
+      <c r="R432" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="S432" s="8">
+        <v>1018.36363636364</v>
+      </c>
+      <c r="T432" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="U432" s="8">
+        <v>0</v>
+      </c>
+      <c r="V432" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="W432" s="8">
+        <v>430</v>
+      </c>
+      <c r="X432" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="Y432" s="10">
+        <v>2.1703514999999998E-3</v>
+      </c>
+      <c r="Z432" s="10" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="433" spans="1:26" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A433" s="3" t="s">
+        <v>1126</v>
+      </c>
+      <c r="B433" s="3" t="s">
+        <v>1127</v>
+      </c>
+      <c r="C433" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="D433" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="E433" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="F433" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="G433" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="H433" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="I433" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="J433" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="K433" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="L433" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="M433" s="9" t="s">
+        <v>33</v>
+      </c>
+      <c r="N433" s="9" t="s">
+        <v>33</v>
+      </c>
+      <c r="O433" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="P433" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="Q433" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="R433" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="S433" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="T433" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="U433" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="V433" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="W433" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="X433" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="Y433" s="10" t="s">
+        <v>33</v>
+      </c>
+      <c r="Z433" s="10" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="434" spans="1:26" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A434" s="3" t="s">
+        <v>1128</v>
+      </c>
+      <c r="B434" s="3" t="s">
+        <v>1129</v>
+      </c>
+      <c r="C434" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="D434" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="E434" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="F434" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="G434" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="H434" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="I434" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="J434" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="K434" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="L434" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="M434" s="9" t="s">
+        <v>33</v>
+      </c>
+      <c r="N434" s="9" t="s">
+        <v>33</v>
+      </c>
+      <c r="O434" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="P434" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="Q434" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="R434" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="S434" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="T434" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="U434" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="V434" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="W434" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="X434" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="Y434" s="10" t="s">
+        <v>33</v>
+      </c>
+      <c r="Z434" s="10" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="435" spans="1:26" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A435" s="3" t="s">
+        <v>1130</v>
+      </c>
+      <c r="B435" s="3" t="s">
+        <v>1131</v>
+      </c>
+      <c r="C435" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="D435" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="E435" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="F435" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="G435" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="H435" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="I435" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="J435" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="K435" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="L435" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="M435" s="9" t="s">
+        <v>33</v>
+      </c>
+      <c r="N435" s="9" t="s">
+        <v>33</v>
+      </c>
+      <c r="O435" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="P435" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="Q435" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="R435" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="S435" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="T435" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="U435" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="V435" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="W435" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="X435" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="Y435" s="10" t="s">
+        <v>33</v>
+      </c>
+      <c r="Z435" s="10" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="436" spans="1:26" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A436" s="3" t="s">
+        <v>1132</v>
+      </c>
+      <c r="B436" s="3" t="s">
+        <v>1133</v>
+      </c>
+      <c r="C436" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="D436" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="E436" s="5">
         <v>13</v>
       </c>
-      <c r="B5" s="3" t="s">
-[...56 lines deleted...]
-      <c r="U5" s="6">
+      <c r="F436" s="6">
+        <v>644</v>
+      </c>
+      <c r="G436" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="H436" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="I436" s="8">
+        <v>153000</v>
+      </c>
+      <c r="J436" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="K436" s="8">
+        <v>11769.2307692308</v>
+      </c>
+      <c r="L436" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="M436" s="9" t="s">
+        <v>33</v>
+      </c>
+      <c r="N436" s="9" t="s">
+        <v>33</v>
+      </c>
+      <c r="O436" s="8">
+        <v>11517.307692307701</v>
+      </c>
+      <c r="P436" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="Q436" s="8">
+        <v>3275</v>
+      </c>
+      <c r="R436" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="S436" s="8">
+        <v>251.92307692307699</v>
+      </c>
+      <c r="T436" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="U436" s="8">
+        <v>0</v>
+      </c>
+      <c r="V436" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="W436" s="8">
+        <v>11</v>
+      </c>
+      <c r="X436" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="Y436" s="10">
+        <v>1.6465561E-3</v>
+      </c>
+      <c r="Z436" s="10" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="437" spans="1:26" ht="28.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A437" s="3" t="s">
+        <v>1134</v>
+      </c>
+      <c r="B437" s="3" t="s">
+        <v>1135</v>
+      </c>
+      <c r="C437" s="4" t="s">
+        <v>1136</v>
+      </c>
+      <c r="D437" s="4" t="s">
+        <v>1137</v>
+      </c>
+      <c r="E437" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="F437" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="G437" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="H437" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="I437" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="J437" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="K437" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="L437" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="M437" s="9" t="s">
+        <v>33</v>
+      </c>
+      <c r="N437" s="9" t="s">
+        <v>33</v>
+      </c>
+      <c r="O437" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="P437" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="Q437" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="R437" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="S437" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="T437" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="U437" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="V437" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="W437" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="X437" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="Y437" s="10" t="s">
+        <v>33</v>
+      </c>
+      <c r="Z437" s="10" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="438" spans="1:26" ht="28.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A438" s="3" t="s">
+        <v>1138</v>
+      </c>
+      <c r="B438" s="3" t="s">
+        <v>1139</v>
+      </c>
+      <c r="C438" s="3" t="s">
+        <v>623</v>
+      </c>
+      <c r="D438" s="4" t="s">
+        <v>624</v>
+      </c>
+      <c r="E438" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="F438" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="G438" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="H438" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="I438" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="J438" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="K438" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="L438" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="M438" s="9" t="s">
+        <v>33</v>
+      </c>
+      <c r="N438" s="9" t="s">
+        <v>33</v>
+      </c>
+      <c r="O438" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="P438" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="Q438" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="R438" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="S438" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="T438" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="U438" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="V438" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="W438" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="X438" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="Y438" s="10" t="s">
+        <v>33</v>
+      </c>
+      <c r="Z438" s="10" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="439" spans="1:26" ht="28.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A439" s="3" t="s">
+        <v>1140</v>
+      </c>
+      <c r="B439" s="3" t="s">
+        <v>1141</v>
+      </c>
+      <c r="C439" s="3" t="s">
+        <v>623</v>
+      </c>
+      <c r="D439" s="4" t="s">
+        <v>624</v>
+      </c>
+      <c r="E439" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="F439" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="G439" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="H439" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="I439" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="J439" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="K439" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="L439" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="M439" s="9" t="s">
+        <v>33</v>
+      </c>
+      <c r="N439" s="9" t="s">
+        <v>33</v>
+      </c>
+      <c r="O439" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="P439" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="Q439" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="R439" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="S439" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="T439" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="U439" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="V439" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="W439" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="X439" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="Y439" s="10" t="s">
+        <v>33</v>
+      </c>
+      <c r="Z439" s="10" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="440" spans="1:26" ht="28.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A440" s="3" t="s">
+        <v>1142</v>
+      </c>
+      <c r="B440" s="3" t="s">
+        <v>1143</v>
+      </c>
+      <c r="C440" s="3" t="s">
+        <v>623</v>
+      </c>
+      <c r="D440" s="4" t="s">
+        <v>624</v>
+      </c>
+      <c r="E440" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="F440" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="G440" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="H440" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="I440" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="J440" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="K440" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="L440" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="M440" s="9" t="s">
+        <v>33</v>
+      </c>
+      <c r="N440" s="9" t="s">
+        <v>33</v>
+      </c>
+      <c r="O440" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="P440" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="Q440" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="R440" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="S440" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="T440" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="U440" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="V440" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="W440" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="X440" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="Y440" s="10" t="s">
+        <v>33</v>
+      </c>
+      <c r="Z440" s="10" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="441" spans="1:26" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A441" s="3" t="s">
+        <v>1144</v>
+      </c>
+      <c r="B441" s="3" t="s">
+        <v>1145</v>
+      </c>
+      <c r="C441" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="D441" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="E441" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="F441" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="G441" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="H441" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="I441" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="J441" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="K441" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="L441" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="M441" s="9" t="s">
+        <v>33</v>
+      </c>
+      <c r="N441" s="9" t="s">
+        <v>33</v>
+      </c>
+      <c r="O441" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="P441" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="Q441" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="R441" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="S441" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="T441" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="U441" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="V441" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="W441" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="X441" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="Y441" s="10" t="s">
+        <v>33</v>
+      </c>
+      <c r="Z441" s="10" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="442" spans="1:26" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A442" s="3" t="s">
+        <v>1146</v>
+      </c>
+      <c r="B442" s="3" t="s">
+        <v>1147</v>
+      </c>
+      <c r="C442" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="D442" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="E442" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="F442" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="G442" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="H442" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="I442" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="J442" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="K442" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="L442" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="M442" s="9" t="s">
+        <v>33</v>
+      </c>
+      <c r="N442" s="9" t="s">
+        <v>33</v>
+      </c>
+      <c r="O442" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="P442" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="Q442" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="R442" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="S442" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="T442" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="U442" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="V442" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="W442" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="X442" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="Y442" s="10" t="s">
+        <v>33</v>
+      </c>
+      <c r="Z442" s="10" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="443" spans="1:26" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A443" s="3" t="s">
+        <v>1148</v>
+      </c>
+      <c r="B443" s="3" t="s">
+        <v>1149</v>
+      </c>
+      <c r="C443" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="D443" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="E443" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="F443" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="G443" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="H443" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="I443" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="J443" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="K443" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="L443" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="M443" s="9" t="s">
+        <v>33</v>
+      </c>
+      <c r="N443" s="9" t="s">
+        <v>33</v>
+      </c>
+      <c r="O443" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="P443" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="Q443" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="R443" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="S443" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="T443" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="U443" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="V443" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="W443" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="X443" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="Y443" s="10" t="s">
+        <v>33</v>
+      </c>
+      <c r="Z443" s="10" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="444" spans="1:26" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A444" s="3" t="s">
+        <v>1150</v>
+      </c>
+      <c r="B444" s="3" t="s">
+        <v>1151</v>
+      </c>
+      <c r="C444" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="D444" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="E444" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="F444" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="G444" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="H444" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="I444" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="J444" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="K444" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="L444" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="M444" s="9" t="s">
+        <v>33</v>
+      </c>
+      <c r="N444" s="9" t="s">
+        <v>33</v>
+      </c>
+      <c r="O444" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="P444" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="Q444" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="R444" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="S444" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="T444" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="U444" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="V444" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="W444" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="X444" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="Y444" s="10" t="s">
+        <v>33</v>
+      </c>
+      <c r="Z444" s="10" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="445" spans="1:26" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A445" s="3" t="s">
+        <v>1152</v>
+      </c>
+      <c r="B445" s="3" t="s">
+        <v>1153</v>
+      </c>
+      <c r="C445" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="D445" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="E445" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="F445" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="G445" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="H445" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="I445" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="J445" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="K445" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="L445" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="M445" s="9" t="s">
+        <v>33</v>
+      </c>
+      <c r="N445" s="9" t="s">
+        <v>33</v>
+      </c>
+      <c r="O445" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="P445" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="Q445" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="R445" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="S445" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="T445" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="U445" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="V445" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="W445" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="X445" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="Y445" s="10" t="s">
+        <v>33</v>
+      </c>
+      <c r="Z445" s="10" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="446" spans="1:26" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A446" s="3" t="s">
+        <v>1154</v>
+      </c>
+      <c r="B446" s="3" t="s">
+        <v>1155</v>
+      </c>
+      <c r="C446" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="D446" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="E446" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="F446" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="G446" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="H446" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="I446" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="J446" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="K446" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="L446" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="M446" s="9" t="s">
+        <v>33</v>
+      </c>
+      <c r="N446" s="9" t="s">
+        <v>33</v>
+      </c>
+      <c r="O446" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="P446" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="Q446" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="R446" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="S446" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="T446" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="U446" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="V446" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="W446" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="X446" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="Y446" s="10" t="s">
+        <v>33</v>
+      </c>
+      <c r="Z446" s="10" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="447" spans="1:26" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A447" s="3" t="s">
+        <v>1156</v>
+      </c>
+      <c r="B447" s="3" t="s">
+        <v>1157</v>
+      </c>
+      <c r="C447" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="D447" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="E447" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="F447" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="G447" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="H447" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="I447" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="J447" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="K447" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="L447" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="M447" s="9" t="s">
+        <v>33</v>
+      </c>
+      <c r="N447" s="9" t="s">
+        <v>33</v>
+      </c>
+      <c r="O447" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="P447" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="Q447" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="R447" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="S447" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="T447" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="U447" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="V447" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="W447" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="X447" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="Y447" s="10" t="s">
+        <v>33</v>
+      </c>
+      <c r="Z447" s="10" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="448" spans="1:26" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A448" s="3" t="s">
+        <v>1158</v>
+      </c>
+      <c r="B448" s="3" t="s">
+        <v>1159</v>
+      </c>
+      <c r="C448" s="3" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D448" s="3" t="s">
+        <v>390</v>
+      </c>
+      <c r="E448" s="5">
+        <v>520</v>
+      </c>
+      <c r="F448" s="6">
+        <v>40074</v>
+      </c>
+      <c r="G448" s="5">
+        <v>293</v>
+      </c>
+      <c r="H448" s="7">
+        <v>10960</v>
+      </c>
+      <c r="I448" s="8">
+        <v>274103</v>
+      </c>
+      <c r="J448" s="8">
+        <v>169982.66</v>
+      </c>
+      <c r="K448" s="8">
+        <v>527.12115384615402</v>
+      </c>
+      <c r="L448" s="8">
+        <v>23.879010238907899</v>
+      </c>
+      <c r="M448" s="9">
+        <v>-0.55209293400000004</v>
+      </c>
+      <c r="N448" s="9">
+        <v>-0.136047164</v>
+      </c>
+      <c r="O448" s="8">
+        <v>479.57884615384597</v>
+      </c>
+      <c r="P448" s="8">
+        <v>444.75232081911201</v>
+      </c>
+      <c r="Q448" s="8">
+        <v>24722</v>
+      </c>
+      <c r="R448" s="8">
+        <v>6996.55</v>
+      </c>
+      <c r="S448" s="8">
+        <v>47.542307692307702</v>
+      </c>
+      <c r="T448" s="8">
+        <v>35.1421963394343</v>
+      </c>
+      <c r="U448" s="8">
         <v>5</v>
       </c>
-      <c r="V5" s="6">
+      <c r="V448" s="8">
         <v>0</v>
       </c>
-      <c r="W5" s="6">
-[...173 lines deleted...]
-      <c r="A8" s="3" t="s">
+      <c r="W448" s="8">
+        <v>150</v>
+      </c>
+      <c r="X448" s="8">
+        <v>96</v>
+      </c>
+      <c r="Y448" s="10">
+        <v>1.7344689999999999E-4</v>
+      </c>
+      <c r="Z448" s="10">
+        <v>1.404791E-4</v>
+      </c>
+    </row>
+    <row r="449" spans="1:26" ht="28.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A449" s="3" t="s">
+        <v>1161</v>
+      </c>
+      <c r="B449" s="3" t="s">
+        <v>1162</v>
+      </c>
+      <c r="C449" s="3" t="s">
+        <v>1163</v>
+      </c>
+      <c r="D449" s="4" t="s">
+        <v>419</v>
+      </c>
+      <c r="E449" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="F449" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="G449" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="H449" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="I449" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="J449" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="K449" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="L449" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="M449" s="9" t="s">
+        <v>33</v>
+      </c>
+      <c r="N449" s="9" t="s">
+        <v>33</v>
+      </c>
+      <c r="O449" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="P449" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="Q449" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="R449" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="S449" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="T449" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="U449" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="V449" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="W449" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="X449" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="Y449" s="10" t="s">
+        <v>33</v>
+      </c>
+      <c r="Z449" s="10" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="450" spans="1:26" ht="28.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A450" s="3" t="s">
+        <v>1164</v>
+      </c>
+      <c r="B450" s="3" t="s">
+        <v>1165</v>
+      </c>
+      <c r="C450" s="3" t="s">
+        <v>1163</v>
+      </c>
+      <c r="D450" s="4" t="s">
+        <v>419</v>
+      </c>
+      <c r="E450" s="5">
+        <v>36</v>
+      </c>
+      <c r="F450" s="6">
+        <v>2115</v>
+      </c>
+      <c r="G450" s="5">
+        <v>13</v>
+      </c>
+      <c r="H450" s="7">
+        <v>174</v>
+      </c>
+      <c r="I450" s="8">
+        <v>18567</v>
+      </c>
+      <c r="J450" s="8">
+        <v>3376.89</v>
+      </c>
+      <c r="K450" s="8">
+        <v>515.75</v>
+      </c>
+      <c r="L450" s="8">
+        <v>31.804615384615399</v>
+      </c>
+      <c r="M450" s="9">
+        <v>-0.66707310500000006</v>
+      </c>
+      <c r="N450" s="9">
+        <v>-0.34479701000000001</v>
+      </c>
+      <c r="O450" s="8">
+        <v>483.19444444444503</v>
+      </c>
+      <c r="P450" s="8">
+        <v>197.420769230769</v>
+      </c>
+      <c r="Q450" s="8">
+        <v>1172</v>
+      </c>
+      <c r="R450" s="8">
+        <v>413.46</v>
+      </c>
+      <c r="S450" s="8">
+        <v>32.5555555555556</v>
+      </c>
+      <c r="T450" s="8">
+        <v>36.8973333333333</v>
+      </c>
+      <c r="U450" s="8">
+        <v>11</v>
+      </c>
+      <c r="V450" s="8">
+        <v>10.35</v>
+      </c>
+      <c r="W450" s="8">
+        <v>105</v>
+      </c>
+      <c r="X450" s="8">
+        <v>140</v>
+      </c>
+      <c r="Y450" s="10">
+        <v>1.7534096E-3</v>
+      </c>
+      <c r="Z450" s="10">
+        <v>9.4183154999999998E-3</v>
+      </c>
+    </row>
+    <row r="451" spans="1:26" ht="28.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A451" s="3" t="s">
+        <v>1166</v>
+      </c>
+      <c r="B451" s="3" t="s">
+        <v>1167</v>
+      </c>
+      <c r="C451" s="3" t="s">
+        <v>1168</v>
+      </c>
+      <c r="D451" s="4" t="s">
+        <v>396</v>
+      </c>
+      <c r="E451" s="5">
+        <v>22</v>
+      </c>
+      <c r="F451" s="6">
+        <v>330</v>
+      </c>
+      <c r="G451" s="5">
+        <v>25</v>
+      </c>
+      <c r="H451" s="7">
+        <v>231</v>
+      </c>
+      <c r="I451" s="8">
+        <v>3009</v>
+      </c>
+      <c r="J451" s="8">
+        <v>4622.62</v>
+      </c>
+      <c r="K451" s="8">
+        <v>136.772727272727</v>
+      </c>
+      <c r="L451" s="8">
+        <v>3.7383999999999999</v>
+      </c>
+      <c r="M451" s="9">
+        <v>-0.203335981</v>
+      </c>
+      <c r="N451" s="9">
+        <v>-0.11270511900000001</v>
+      </c>
+      <c r="O451" s="8">
+        <v>125.136363636364</v>
+      </c>
+      <c r="P451" s="8">
+        <v>172.69919999999999</v>
+      </c>
+      <c r="Q451" s="8">
+        <v>256</v>
+      </c>
+      <c r="R451" s="8">
+        <v>93.46</v>
+      </c>
+      <c r="S451" s="8">
+        <v>11.636363636363599</v>
+      </c>
+      <c r="T451" s="8">
+        <v>2.2186956521739098</v>
+      </c>
+      <c r="U451" s="8">
+        <v>0</v>
+      </c>
+      <c r="V451" s="8">
+        <v>0</v>
+      </c>
+      <c r="W451" s="8">
         <v>20</v>
       </c>
-      <c r="B8" s="3" t="s">
-[...59 lines deleted...]
-      <c r="V8" s="6">
+      <c r="X451" s="8">
+        <v>5</v>
+      </c>
+      <c r="Y451" s="10">
+        <v>3.8671863E-3</v>
+      </c>
+      <c r="Z451" s="10">
+        <v>8.0871890000000003E-4</v>
+      </c>
+    </row>
+    <row r="452" spans="1:26" ht="28.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A452" s="3" t="s">
+        <v>1169</v>
+      </c>
+      <c r="B452" s="3" t="s">
+        <v>1170</v>
+      </c>
+      <c r="C452" s="3" t="s">
+        <v>1168</v>
+      </c>
+      <c r="D452" s="4" t="s">
+        <v>396</v>
+      </c>
+      <c r="E452" s="5">
+        <v>1655</v>
+      </c>
+      <c r="F452" s="6">
+        <v>68415</v>
+      </c>
+      <c r="G452" s="5">
+        <v>946</v>
+      </c>
+      <c r="H452" s="7">
+        <v>24561</v>
+      </c>
+      <c r="I452" s="8">
+        <v>602811</v>
+      </c>
+      <c r="J452" s="8">
+        <v>484177.43999999901</v>
+      </c>
+      <c r="K452" s="8">
+        <v>364.23625377643498</v>
+      </c>
+      <c r="L452" s="8">
+        <v>29.587399577166899</v>
+      </c>
+      <c r="M452" s="9">
+        <v>-0.55715810600000004</v>
+      </c>
+      <c r="N452" s="9">
+        <v>0.16164281129999999</v>
+      </c>
+      <c r="O452" s="8">
+        <v>313.68821752265899</v>
+      </c>
+      <c r="P452" s="8">
+        <v>376.79402748414498</v>
+      </c>
+      <c r="Q452" s="8">
+        <v>83657</v>
+      </c>
+      <c r="R452" s="8">
+        <v>27989.679999999898</v>
+      </c>
+      <c r="S452" s="8">
+        <v>50.548036253776502</v>
+      </c>
+      <c r="T452" s="8">
+        <v>42.946068796068801</v>
+      </c>
+      <c r="U452" s="8">
+        <v>25</v>
+      </c>
+      <c r="V452" s="8">
         <v>0</v>
       </c>
-      <c r="W8" s="6">
-[...4016 lines deleted...]
-      <c r="B59" s="3" t="s">
+      <c r="W452" s="8">
         <v>140</v>
       </c>
-      <c r="C59" s="3" t="s">
-[...7019 lines deleted...]
-      <c r="W146" s="6">
+      <c r="X452" s="8">
         <v>140</v>
       </c>
-      <c r="X146" s="6">
-[...24482 lines deleted...]
-      <c r="Y452" s="8">
+      <c r="Y452" s="10">
         <v>8.3853899999999993E-5</v>
       </c>
-      <c r="Z452" s="8">
+      <c r="Z452" s="10">
         <v>6.11086E-5</v>
       </c>
     </row>
+    <row r="453" spans="1:26" ht="12" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="454" spans="1:26" ht="12" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="455" spans="1:26" ht="12" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="456" spans="1:26" ht="12" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="457" spans="1:26" ht="12" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="458" spans="1:26" ht="12" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="459" spans="1:26" ht="12" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="460" spans="1:26" ht="12" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="461" spans="1:26" ht="12" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="462" spans="1:26" ht="12" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="463" spans="1:26" ht="12" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="464" spans="1:26" ht="12" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="465" ht="12" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="466" ht="12" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="467" ht="12" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="468" ht="12" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="469" ht="12" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="470" ht="12" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="471" ht="12" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="472" ht="12" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="473" ht="12" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="474" ht="12" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="475" ht="12" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="476" ht="12" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="477" ht="12" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="478" ht="12" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="479" ht="12" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="480" ht="12" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="481" ht="12" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="482" ht="12" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="483" ht="12" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="484" ht="12" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="485" ht="12" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="486" ht="12" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="487" ht="12" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="488" ht="12" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="489" ht="12" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="490" ht="12" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="491" ht="12" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="492" ht="12" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="493" ht="12" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="494" ht="12" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="495" ht="12" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="496" ht="12" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="497" ht="12" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="498" ht="12" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="499" ht="12" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="500" ht="12" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="501" ht="12" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="502" ht="12" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="503" ht="12" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="504" ht="12" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="505" ht="12" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="506" ht="12" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="507" ht="12" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="508" ht="12" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="509" ht="12" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="510" ht="12" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="511" ht="12" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="512" ht="12" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="513" ht="12" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="514" ht="12" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="515" ht="12" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="516" ht="12" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="517" ht="12" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="518" ht="12" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="519" ht="12" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="520" ht="12" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="521" ht="12" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="522" ht="12" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="523" ht="12" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="524" ht="12" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="525" ht="12" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="526" ht="12" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="527" ht="12" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="528" ht="12" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="529" ht="12" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="530" ht="12" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="531" ht="12" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="532" ht="12" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="533" ht="12" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="534" ht="12" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="535" ht="12" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="536" ht="12" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="537" ht="12" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="538" ht="12" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="539" ht="12" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="540" ht="12" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="541" ht="12" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="542" ht="12" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="543" ht="12" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="544" ht="12" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="545" ht="12" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="546" ht="12" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="547" ht="12" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="548" ht="12" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="549" ht="12" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="550" ht="12" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="551" ht="12" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="552" ht="12" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="553" ht="12" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="554" ht="12" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="555" ht="12" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="556" ht="12" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="557" ht="12" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="558" ht="12" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="559" ht="12" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="560" ht="12" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="561" ht="12" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="562" ht="12" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="563" ht="12" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="564" ht="12" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="565" ht="12" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="566" ht="12" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="567" ht="12" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="568" ht="12" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="569" ht="12" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="570" ht="12" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="571" ht="12" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="572" ht="12" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="573" ht="12" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="574" ht="12" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="575" ht="12" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="576" ht="12" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="577" ht="12" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="578" ht="12" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="579" ht="12" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="580" ht="12" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="581" ht="12" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="582" ht="12" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="583" ht="12" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="584" ht="12" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="585" ht="12" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="586" ht="12" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="587" ht="12" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="588" ht="12" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="589" ht="12" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="590" ht="12" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="591" ht="12" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="592" ht="12" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="593" ht="12" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="594" ht="12" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="595" ht="12" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="596" ht="12" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="597" ht="12" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="598" ht="12" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="599" ht="12" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="600" ht="12" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="601" ht="12" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="602" ht="12" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="603" ht="12" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="604" ht="12" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="605" ht="12" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="606" ht="12" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="607" ht="12" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="608" ht="12" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="609" ht="12" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="610" ht="12" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="611" ht="12" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="612" ht="12" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="613" ht="12" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="614" ht="12" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="615" ht="12" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="616" ht="12" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="617" ht="12" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="618" ht="12" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="619" ht="12" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="620" ht="12" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="621" ht="12" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="622" ht="12" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="623" ht="12" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="624" ht="12" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="625" ht="12" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="626" ht="12" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="627" ht="12" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="628" ht="12" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="629" ht="12" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="630" ht="12" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="631" ht="12" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="632" ht="12" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="633" ht="12" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="634" ht="12" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="635" ht="12" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="636" ht="12" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="637" ht="12" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="638" ht="12" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="639" ht="12" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="640" ht="12" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="641" ht="12" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="642" ht="12" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="643" ht="12" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="644" ht="12" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="645" ht="12" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="646" ht="12" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="647" ht="12" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="648" ht="12" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="649" ht="12" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="650" ht="12" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="651" ht="12" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="652" ht="12" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="653" ht="12" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="654" ht="12" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="655" ht="12" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="656" ht="12" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="657" ht="12" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="658" ht="12" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="659" ht="12" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="660" ht="12" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="661" ht="12" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="662" ht="12" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="663" ht="12" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="664" ht="12" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="665" ht="12" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="666" ht="12" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="667" ht="12" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="668" ht="12" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="669" ht="12" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="670" ht="12" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="671" ht="12" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="672" ht="12" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="673" ht="12" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="674" ht="12" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="675" ht="12" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="676" ht="12" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="677" ht="12" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="678" ht="12" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="679" ht="12" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="680" ht="12" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="681" ht="12" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="682" ht="12" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="683" ht="12" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="684" ht="12" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="685" ht="12" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="686" ht="12" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="687" ht="12" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="688" ht="12" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="689" ht="12" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="690" ht="12" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="691" ht="12" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="692" ht="12" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="693" ht="12" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="694" ht="12" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="695" ht="12" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="696" ht="12" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="697" ht="12" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="698" ht="12" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="699" ht="12" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="700" ht="12" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="701" ht="12" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="702" ht="12" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="703" ht="12" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="704" ht="12" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="705" ht="12" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="706" ht="12" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="707" ht="12" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="708" ht="12" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="709" ht="12" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="710" ht="12" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="711" ht="12" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="712" ht="12" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="713" ht="12" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="714" ht="12" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="715" ht="12" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="716" ht="12" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="717" ht="12" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="718" ht="12" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="719" ht="12" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="720" ht="12" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="721" ht="12" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="722" ht="12" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="723" ht="12" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="724" ht="12" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="725" ht="12" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="726" ht="12" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="727" ht="12" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="728" ht="12" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="729" ht="12" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="730" ht="12" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="731" ht="12" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="732" ht="12" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="733" ht="12" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="734" ht="12" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="735" ht="12" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="736" ht="12" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="737" ht="12" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="738" ht="12" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="739" ht="12" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="740" ht="12" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="741" ht="12" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="742" ht="12" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="743" ht="12" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="744" ht="12" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="745" ht="12" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="746" ht="12" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="747" ht="12" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="748" ht="12" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="749" ht="12" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="750" ht="12" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="751" ht="12" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="752" ht="12" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="753" ht="12" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="754" ht="12" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="755" ht="12" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="756" ht="12" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="757" ht="12" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="758" ht="12" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="759" ht="12" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="760" ht="12" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="761" ht="12" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="762" ht="12" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="763" ht="12" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="764" ht="12" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="765" ht="12" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="766" ht="12" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="767" ht="12" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="768" ht="12" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="769" ht="12" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="770" ht="12" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="771" ht="12" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="772" ht="12" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="773" ht="12" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="774" ht="12" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="775" ht="12" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="776" ht="12" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="777" ht="12" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="778" ht="12" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="779" ht="12" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="780" ht="12" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="781" ht="12" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="782" ht="12" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="783" ht="12" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="784" ht="12" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="785" ht="12" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="786" ht="12" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="787" ht="12" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="788" ht="12" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="789" ht="12" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="790" ht="12" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="791" ht="12" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="792" ht="12" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="793" ht="12" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="794" ht="12" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="795" ht="12" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="796" ht="12" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="797" ht="12" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="798" ht="12" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="799" ht="12" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="800" ht="12" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="801" ht="12" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="802" ht="12" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="803" ht="12" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="804" ht="12" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="805" ht="12" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="806" ht="12" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="807" ht="12" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="808" ht="12" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="809" ht="12" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="810" ht="12" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="811" ht="12" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="812" ht="12" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="813" ht="12" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="814" ht="12" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="815" ht="12" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="816" ht="12" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="817" ht="12" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="818" ht="12" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="819" ht="12" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="820" ht="12" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="821" ht="12" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="822" ht="12" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="823" ht="12" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="824" ht="12" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="825" ht="12" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="826" ht="12" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="827" ht="12" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="828" ht="12" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="829" ht="12" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="830" ht="12" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="831" ht="12" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="832" ht="12" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="833" ht="12" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="834" ht="12" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="835" ht="12" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="836" ht="12" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="837" ht="12" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="838" ht="12" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="839" ht="12" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="840" ht="12" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="841" ht="12" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="842" ht="12" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="843" ht="12" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="844" ht="12" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="845" ht="12" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="846" ht="12" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="847" ht="12" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="848" ht="12" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="849" ht="12" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="850" ht="12" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="851" ht="12" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="852" ht="12" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="853" ht="12" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="854" ht="12" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="855" ht="12" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="856" ht="12" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="857" ht="12" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="858" ht="12" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="859" ht="12" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="860" ht="12" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="861" ht="12" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="862" ht="12" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="863" ht="12" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="864" ht="12" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="865" ht="12" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="866" ht="12" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="867" ht="12" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="868" ht="12" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="869" ht="12" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="870" ht="12" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="871" ht="12" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="872" ht="12" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="873" ht="12" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="874" ht="12" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="875" ht="12" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="876" ht="12" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="877" ht="12" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="878" ht="12" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="879" ht="12" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="880" ht="12" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="881" ht="12" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="882" ht="12" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="883" ht="12" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="884" ht="12" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="885" ht="12" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="886" ht="12" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="887" ht="12" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="888" ht="12" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="889" ht="12" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="890" ht="12" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="891" ht="12" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="892" ht="12" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="893" ht="12" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="894" ht="12" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="895" ht="12" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="896" ht="12" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="897" ht="12" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="898" ht="12" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="899" ht="12" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="900" ht="12" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="901" ht="12" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="902" ht="12" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="903" ht="12" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="904" ht="12" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="905" ht="12" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="906" ht="12" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="907" ht="12" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="908" ht="12" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="909" ht="12" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="910" ht="12" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="911" ht="12" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="912" ht="12" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="913" ht="12" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="914" ht="12" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="915" ht="12" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="916" ht="12" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="917" ht="12" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="918" ht="12" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="919" ht="12" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="920" ht="12" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="921" ht="12" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="922" ht="12" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="923" ht="12" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="924" ht="12" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="925" ht="12" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="926" ht="12" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="927" ht="12" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="928" ht="12" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="929" ht="12" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="930" ht="12" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="931" ht="12" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="932" ht="12" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="933" ht="12" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="934" ht="12" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="935" ht="12" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="936" ht="12" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="937" ht="12" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="938" ht="12" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="939" ht="12" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="940" ht="12" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="941" ht="12" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="942" ht="12" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="943" ht="12" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="944" ht="12" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="945" ht="12" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="946" ht="12" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="947" ht="12" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="948" ht="12" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="949" ht="12" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="950" ht="12" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="951" ht="12" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="952" ht="12" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="953" ht="12" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="954" ht="12" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="955" ht="12" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="956" ht="12" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="957" ht="12" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="958" ht="12" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="959" ht="12" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="960" ht="12" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="961" ht="12" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="962" ht="12" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="963" ht="12" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="964" ht="12" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="965" ht="12" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="966" ht="12" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="967" ht="12" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="968" ht="12" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="969" ht="12" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="970" ht="12" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="971" ht="12" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="972" ht="12" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="973" ht="12" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="974" ht="12" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="975" ht="12" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="976" ht="12" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="977" ht="12" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="978" ht="12" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="979" ht="12" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="980" ht="12" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="981" ht="12" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="982" ht="12" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="983" ht="12" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="984" ht="12" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="985" ht="12" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="986" ht="12" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="987" ht="12" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="988" ht="12" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="989" ht="12" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="990" ht="12" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="991" ht="12" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="992" ht="12" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="993" ht="12" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="994" ht="12" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="995" ht="12" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="996" ht="12" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="997" ht="12" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="998" ht="12" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="999" ht="12" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="1000" ht="12" customHeight="1" x14ac:dyDescent="0.2"/>
   </sheetData>
+  <autoFilter ref="A1:Z1" xr:uid="{00000000-0009-0000-0000-000000000000}"/>
   <pageMargins left="0.05" right="0.05" top="0.5" bottom="0.5" header="0" footer="0"/>
-  <pageSetup orientation="portrait" horizontalDpi="300" verticalDpi="300"/>
-[...2 lines deleted...]
-  </headerFooter>
+  <pageSetup orientation="portrait"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>2</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Data Points</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>cagwu</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
-  <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>